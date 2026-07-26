--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34bc0f7" w14:textId="34bc0f7">
+    <w:p w14:paraId="505e189" w14:textId="505e189">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -219,51 +219,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.12.2022 № 429 және ҚР Ұлттық экономика министрінің м.а. 20.12.2022 № 131 (01.01.2023 бастап қолданысқа енгiзiледi) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -469,90 +469,86 @@
         <w:t>
       2) осы бірлескен бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға, сондай-ақ он күнтізбелік күн ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне орналастыру үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бірлескен бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1231,68 +1227,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________ С. Нұрлыбай   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2016 жылғы 25 тамыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1488,141 +1466,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 381 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z26" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Биоотын өндірісі саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 31.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 01.06.2023 № 96 (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="11"/>
+    <w:bookmarkStart w:name="z88" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z11" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Биоотын өндірісі саласындағы тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) 141-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1657,1293 +1619,1545 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) бекітілген Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларына және "Тексеру парағының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шiлдедегi № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген) сәйкес бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүргізу үшін биоотын өндірісі саласындағы бақылау субъектілерін (объектілерін) тәуекел дәрежелеріне жатқызу мақсатында әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z12" w:id="13"/>
-[...15 lines deleted...]
-      2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бақылау субъектілері (объектілері) – биоотын өндіруді жүзеге асыратын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z13" w:id="14"/>
-[...15 lines deleted...]
-      1) бақылау субъектілері (объектілері) – биоотын өндіруді жүзеге асыратын заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z14" w:id="15"/>
-[...15 lines deleted...]
-      2) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) болмашы бұзушылық – бақылау субъектілерінің (объектілерінің) (биоотын өндірушілердің) облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына есептерді уақтылы ұсынбауы бөлігінде биоотын саласындағы нормативтік құқықтық актілерде белгіленген талаптарды бұзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z15" w:id="16"/>
-[...15 lines deleted...]
-      3) болмашы бұзушылық – бақылау субъектілерінің (объектілерінің) (биоотын өндірушілердің) облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына есептерді уақтылы ұсынбауы бөлігінде биоотын саласындағы нормативтік құқықтық актілерде белгіленген талаптарды бұзу;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) деректерді қалыпқа келтіру – әртүрлі шәкілдерде өлшенген мәндерді шартты түрде жалпы шәкілге келтіруді көздейтін статистикалық рәсім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z16" w:id="17"/>
-[...15 lines deleted...]
-      4) деректерді қалыпқа келтіру – әртүрлі шәкілдерде өлшенген мәндерді шартты түрде жалпы шәкілге келтіруді көздейтін статистикалық рәсім;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) елеулі бұзушылық – бақылау субъектілерінің (объектілерінің) (биоотын өндірушілердің) облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына есептерді ұсынбауы, шикізаттың қауіпсіздігін ғылыми негізде растай отырып, оның генетикалық түрлендірілген көз (объекті) болып табылмайтындығын немесе генетикалық түрлендірілген көздерден (объектілерден) тұрмайтындығын және мемлекеттік тіркеуден өткенін растайтын тамақ шикізатына арналған құжаттардың болмауы, есепке алатын бақылау аспаптарының болмауы және олардың ақаулы жағдайда болуы бөлігінде биоотын саласындағы нормативтік құқықтық актілерде белгіленген талаптарды бұзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z17" w:id="18"/>
-[...15 lines deleted...]
-      5) елеулі бұзушылық – бақылау субъектілерінің (объектілерінің) (биоотын өндірушілердің) облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына есептерді ұсынбауы, шикізаттың қауіпсіздігін ғылыми негізде растай отырып, оның генетикалық түрлендірілген көз (объекті) болып табылмайтындығын немесе генетикалық түрлендірілген көздерден (объектілерден) тұрмайтындығын және мемлекеттік тіркеуден өткенін растайтын тамақ шикізатына арналған құжаттардың болмауы, есепке алатын бақылау аспаптарының болмауы және олардың ақаулы жағдайда болуы бөлігінде биоотын саласындағы нормативтік құқықтық актілерде белгіленген талаптарды бұзу;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өрескел бұзушылық – тамақ шикізатын кейіннен биоотынға қайта өңдеу үшін биоотын өндірісі саласындағы уәкілетті орган белгілеген квотадан асатын көлемде пайдалану, биоотын өндірісі паспортының болмауы, биоотын өндіру үшін тамақ шикізаты құрамының сәйкес келуі (бидайдың 1 және 2-сыныптарын пайдалануға жол берілмейді) бөлігінде биоотын саласындағы нормативтік құқықтық актілерде белгіленген талаптарды бұзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z18" w:id="19"/>
-[...15 lines deleted...]
-      6) өрескел бұзушылық – тамақ шикізатын кейіннен биоотынға қайта өңдеу үшін биоотын өндірісі саласындағы уәкілетті орган белгілеген квотадан асатын көлемде пайдалану, биоотын өндірісі паспортының болмауы, биоотын өндіру үшін тамақ шикізаты құрамының сәйкес келуі (бидайдың 1 және 2-сыныптарын пайдалануға жол берілмейді) бөлігінде биоотын саласындағы нормативтік құқықтық актілерде белгіленген талаптарды бұзу;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z19" w:id="20"/>
-[...15 lines deleted...]
-      7) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – биоотын өндірісі саласындағы бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын және жеке бақылау субъектісіне (объектісіне) тікелей тәуелді емес тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z20" w:id="21"/>
-[...15 lines deleted...]
-      8) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – биоотын өндірісі саласындағы бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын және жеке бақылау субъектісіне (объектісіне) тікелей тәуелді емес тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z21" w:id="22"/>
-[...15 lines deleted...]
-      9) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тәуекелдерді бағалау және басқару жүйесі – биоотын өндірісі саласында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін ең төменгі ықтимал дәрежеде шектеу мақсатында кейін бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүзеге асыру үшін бақылау субъектілерін (объектілерін) тәуекел дәрежелері бойынша бөлу жолымен қолайсыз факторлардың туындау ықтималдығын төмендетуге бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге және (немесе) мұндай бақылау субъектісін (объектісін) бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан босатуға бағытталған басқарушылық шешімдерді қабылдау процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) іріктеме жиынтық (іріктеме) – Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылау мен қадағалаудың нақты саласында бақылау және қадағалау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын бағаланатын субъектілердің (объектілердің) тізбесі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Бақылау субъектілеріне профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z24" w:id="25"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Бақылау субъектілеріне профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
+    <w:bookmarkStart w:name="z89" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілерін (объектілерін) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары кезең-кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілерін (объектілерін) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары кезең-кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
-[...16 lines deleted...]
-        <w:t>
       Бірінші кезеңде объективті өлшемшарттар бойынша бақылау және қадағалау субъектілері (объектілері) мынадай тәуекел дәрежелерінің біріне жатқызылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z90" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау субъектілеріне (объектілеріне) қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілері (объектілері) үшін жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Екінші кезеңде субъективті өлшемшарттар бойынша бақылау субъектілері (объектілері) мынадай тәуекел дәрежелерінің біріне жатқызылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектісі (объектісі) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ды қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелілігіне, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты бақылау субъектілерінің (объектілерінің) қызметіне қойылатын талаптар өрескел, елеулі және болмашы бұзушылық дәрежелеріне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Биоотын өндірісі саласындағы талаптардың бұзушылық дәрежесі осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау субъектілерінің (объектілерінің) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Объективті өлшемшарттар бойынша тәуекел дәрежесі жоғары бақылау субъектілеріне (объектілеріне) астықтан, қант қызылшасынан биоотын өндіретін бақылау субъектілері (объектілері) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Объективті өлшемшарттар бойынша орта деңгейдегі бақылау субъектілеріне (объектілеріне) биологиялық түрде алынған шикізаттан (астық пен қант қызылшасын қоспағанда) биоотын өндіруді жүзеге асыратын бақылау субъектілері (объектілері) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Объективті өлшемшарттар бойынша тәуекел дәрежесі төмен бақылау субъектілеріне (объектілеріне) астықтың тереңдете өңделген жанама өнімдері, органикалық қалдықтар болып табылатын биологиялық түрде алынған шикізаттан биоотын өндіруді жүзеге асыратын бақылау субъектілері (объектілері) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дерекқор қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бақылау және қадағалау субъектілерін (объектілерін) анықтау үшін қажетті дерекқорды қалыптастыру және ақпарат жинау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпаратты жинау және өңдеу процестері толық көлемде автоматтандырылады және алынған деректердің дұрыстығын тексеруге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектісі ұсынатын есептілік және мәліметтер мониторингінің нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алдыңғы жүргізілген жоспардан тыс тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қолда бар ақпарат көздерінің негізінде талдауға және бағалауға жататын субъективті өлшемшарттар бойынша деректер қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) профилактикалық бақылауды жүргізуді шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасы Азаматтық кодексінің 178-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бару арқылы жүргізілген алдыңғы профилактикалық бақылаудың қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты мемлекеттік бақылаудың кезекті кезеңіне тізімдерді қалыптастыру кезінде оларды енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қолданылатын ақпарат көздерінің басымдығын және осы Өлшемшарттардың 3-тарауында айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100 балға дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттар көрсеткіштерінің маңыздылығы осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша биоотын өндірісі саласындағы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесіне сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Адал бақылау субъектілерін көтермелеу және бұзушыларға бақылауды шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) осы Өлшемшарттардың 21-тармағында белгіленген кезеңге бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 26.05.2026 № 57 (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Бақылау субъектілері (объектілері) ақпараттық жүйені қолдана отырып, биоотын өндірісі саласында жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне ауыстырылады, егер Қазақстан Республикасының заңдарында және осы Өлшемшарттарда бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан босату жағдайлары айқындалған болса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 26.05.2026 № 57 (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі биоотын өндірісі саласында осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
-[...15 lines deleted...]
-      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі биоотын өндірісі саласында осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z65" w:id="64"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Осы Өлшемшарттардың 3 және 4-тармақтарына сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z66" w:id="65"/>
-[...15 lines deleted...]
-      17. Осы Өлшемшарттардың 3 және 4-тармақтарына сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік орган осы Өлшемшарттардың 11-тармағына сәйкес көздерден субъективті өлшемшарттар бойынша ақпарат жинайды және дерекқорды қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z67" w:id="66"/>
-[...15 lines deleted...]
-      Мемлекеттік орган осы Өлшемшарттардың 11-тармағына сәйкес көздерден субъективті өлшемшарттар бойынша ақпарат жинайды және дерекқорды қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу бақылау субъектілеріне (объектілеріне) (SP) бару арқылы алдыңғы профилактикалық бақылау нәтижелері және субъективті өлшемшарттар бойынша (SC) тәуекел дәрежесінің көрсеткіші бойынша айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Rарал = SP + SC, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2990,282 +3204,282 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – осы Өлшемшарттардың 13-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Есеп биоотын өндірісі саласында бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте биоотын өндірісі саласында бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бақылау субъектілеріне (объектілеріне) бару арқылы алдыңғы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z70" w:id="69"/>
-[...15 lines deleted...]
-      18. Бақылау субъектілеріне (объектілеріне) бару арқылы алдыңғы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Өлшемшарттардың 11-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z71" w:id="70"/>
-[...15 lines deleted...]
-      Осы Өлшемшарттардың 11-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z72" w:id="71"/>
-[...15 lines deleted...]
-      Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
-[...15 lines deleted...]
-      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл көрсеткіш мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       SРз = (SР2 х 100/SР1) х 0,7, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР2 – анықталған елеулі бұзушылықтардың саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл көрсеткіш мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3330,200 +3544,200 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – анықталған болмашы бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100 баллға дейінгі шәкіл бойынша есептеледі және мынадай формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       SР = SРз + SРн, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Осы Өлшемшарттардың 13-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 баллға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3854,128 +4068,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Өлшемшарттардың 17-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бақылау субъектісіне бару арқылы профилактикалық бақылаудың жиілігі субъективті өлшемшарттар бойынша алынатын мәліметтерге жүргізілетін талдау мен бағалаудың нәтижелері бойынша айқындалады және жылына екі реттен жиілетпеу керек.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау Кодекстің 144-2-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатын бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізудің жартыжылдық тізімдері негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4054,68 +4268,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Биоотын өндірісі саласындағы талаптардың бұзушылық дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6578,68 +6792,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 381 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 31.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8516,55 +8730,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8890,31 +9104,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>