--- v0 (2025-10-27)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bdeb3f2" w14:textId="bdeb3f2">
+    <w:p w14:paraId="397e53c" w14:textId="397e53c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -108,97 +108,291 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Энергетика министрінің 2016 жылғы 9 ақпандағы № 45 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 28 наурызда № 13538 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 22.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 22.04.2021 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Атом энергиясын пайдалану туралы" Қазақстан Республикасының Заңы 6-бабының 10) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы 10-бабының 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -217,272 +411,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған Ядролық және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын ұйымдарды аккредиттеу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Энергетика министрінің 22.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Энергетика министрлігінің Атомдық және энергетикалық қадағалау мен бақылау комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгенінен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тізіліміне және Қазақстан Республикасы нормативтік-құқықтық актілерінің Эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің ресми интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың 2) және 3) тармақшаларымен көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланғанынан кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -952,125 +1146,302 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 45 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамаcын жүзеге асыратын ұйымдарды аккредиттеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Энергетика министрінің 22.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="10"/>
+    <w:bookmarkStart w:name="z47" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын ұйымдарды аккредиттеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1125,171 +1496,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына, "Атом энергиясын пайдалану туралы" (бұдан әрі – Заң) Қазақстан Республикасы Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына сәйкес әзірленді және "Ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызмет (бұдан әрі – Мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) атом энергиясын пайдалану саласындағы уәкілетті орган – атом энергиясын пайдалану саласындағы басшылықты жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын ұйымдарды аккредиттеу – атом энергиясын пайдалану саласындағы уәкілетті органның ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыруға ұйымның құзыреттілігін ресми тану рәсімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Атом энергиясын пайдалану саласындағы уәкілетті орган (бұдан әрі - Көрсетілетін қызметті беруші) ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын ұйымдарды аккредиттеуді және Көрсетілетін қызметті берушінің, сондай-ақ оның ведомствосының интернет-ресурсында орналастырылатын ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын аккредиттелген ұйымдардың тізілімін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заңның 26-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын ұйымның:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредиттеу немесе аккредиттеу саласымен тікелей байланысты қызмет саласындағы кемінде бес жыл практикалық жұмыс тәжірибесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1380,108 +1750,314 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын ұйымдарды аккредиттеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z28" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлға (бұдан әрі – Көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген "Ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын ұйымдарды аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі) 8-тармағында көрсетілген қажетті құжаттарды "электрондық үкімет" веб-порталы арқылы www.egov.kz (бұдан әрі – Портал) арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді Көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1554,70 +2130,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және оны Көрсетілетін қызметті берушінің ядролық және радиациялық қауіпсіздік басқармасының қарауына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің ядролық және радиациялық қауіпсіздік басқармасының жауапты орындаушысы Көрсетілетін қызметті алушының өтініші тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толық болуын және қолданылу мерзімін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2000,74 +2576,468 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2122,88 +3092,294 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамасын жүзеге асыратын ұйымдарды аккредиттеу нәтижесіне шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым кімнің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2322,120 +3498,326 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Энергетика министрінің 03.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда Көрсетілетін қызметті алушы Мемлекеттік көрсетілетін қызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2572,80 +3954,464 @@
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:bookmarkStart w:name="z42" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-қосымша алып тасталды - ҚР Энергетика министрінің 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша алып тасталды - ҚР Энергетика министрінің 09.01.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2778,68 +4544,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамаcын жүзеге асыратын ұйымдарды аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Энергетика министрінің 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6827,68 +8593,68 @@
               <w:t>
 [УО атауы (орыс тілінде)]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УО реквизиттері орыс тілінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ядролық қауіпсіздік және (немесе) радиациялық қауіпсіздік, және (немесе) ядролық физикалық қауіпсіздік сараптамаcын жүзеге асыратын ұйымды аккредиттеу туралы КУӘЛІК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Атом энергиясын пайдалану туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7227,55 +8993,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7601,31 +9367,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>