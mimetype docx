--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="397e53c" w14:textId="397e53c">
+    <w:p w14:paraId="4432d51" w14:textId="4432d51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8993,55 +8993,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>