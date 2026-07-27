--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d8e3be" w14:textId="0d8e3be">
+    <w:p w14:paraId="66d78ee" w14:textId="66d78ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -631,104 +631,102 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Зеленов ауданы әкiмдiгінiң</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Батыс Қазақстан облысы Бәйтерек ауданы әкімдігінің 08.02.2023 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Батыс Қазақстан облысы Бәйтерек ауданы әкімдігінің 01.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 60</w:t>
+        <w:t>№ 175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1257,51 +1255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бейбітшілік көшесі, 18 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Қасым Ахмиров атындағы "мектеп-бөбекжай-балабақша" кешені" коммуналдық мемлекеттік мекемесі ғимаратының сол жағы</w:t>
+Бейбітшілік көшесі, 18 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Қасым Ахмиров атындағы "мектеп-бөбекжай-балабақша" кешені" коммуналдық мемлекеттік мекемесі ғимаратының оң жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1360,51 +1358,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Б.Момышұлы көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Краснов бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының сол жағы</w:t>
+Б.Момышұлы көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Краснов бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының оң жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1645,104 +1643,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дариян</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z13" w:id="8"/>
-[...52 lines deleted...]
-А.Молдагулова көшесі, 19/1 "Қазақстан Республикасы Ішкі істер министрлігі Төтенше жағдайлар комитеті Батыс Қазақстан облысы Төтенше жағдайлар департаментінің Өрт сөндіру және авариялық-құтқару жұмыстары қызметі (Орал қаласы)" мемлекеттік мекемесі ғимаратына қарсы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абылай хан көшесі, 50 "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы Батыс Қазақстан облысы бойынша филиалы Бәйтерек ауданы Дариян ауылдық секторы ғимаратының оң жағы;  Шолохов көшесі, 18 "Арай" дүкенінің сол жағы;  А.Молдагулова көшесі, 19/1 "Авангард" дүкенінің оң жағы;  М.Мәметова көшесі, 2/1 "Наташа" дүкенінің сол жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2066,510 +2026,562 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ы.Алтынсарин көшесі, 26 "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Чувашин ауылдық клубы ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Көктем көшесі, 8/1 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Красный Урал ауылының модульдік фельдшерлік пункті ғимаратының алды</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егіндібұлақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егіндібұлақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі, 1/1 "Батыс Қазақстан облысы әкімдігі білім басқармасы Бәйтерек ауданы білім беру бөлімінің "Егіндібұлақ "мектеп-бөбекжай-балабақша" кешені" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...107 lines deleted...]
-Мектеп көшесі, 1/1 "Батыс Қазақстан облысы әкімдігі білім басқармасы Бәйтерек ауданы білім беру бөлімінің "Егіндібұлақ "мектеп-бөбекжай-балабақша" кешені" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеленов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеленое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кооперативная көшесі, 35 "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Зеленое ауылдық клубы ғимаратының алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі, 13 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Зеленое ауылының медициналық пункті ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...156 lines deleted...]
-Тәуелсіздік көшесі, 13 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Зеленое ауылының медициналық пункті ғимаратының алды</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көшім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Шаған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі, 19 "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Үлкен Шаған ауылдық клубы ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2591,107 +2603,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлкен Шаған</w:t>
-[...55 lines deleted...]
- </w:t>
+Мектеп көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Көшім мектеп-бөбекжай-балабақша" кешені" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2714,87 +2670,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көшім</w:t>
-[...35 lines deleted...]
-Мектеп көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Көшім мектеп-бөбекжай-балабақша" кешені" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+Ақсу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі, 12А "Бәйтерек ауданының білім беру бөлімі Көшім жалпы орта білім беретін "мектеп-балабақша" кешені" коммуналдық мемлекеттік мекемесі жанындағы шағын-орталық ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2817,595 +2773,595 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақсу</w:t>
-[...35 lines deleted...]
-Абай көшесі, 5 бұрынғы "Бәйтерек ауданының білім беру бөлімі Көшім жалпы орта білім беретін "мектеп-балабақша" кешені" коммуналдық мемлекеттік мекемесі жанындағы шағын-орталық ғимаратының алды</w:t>
+Өркен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төле би көшесі, 5/1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Өркен" мектеп-бөбекжай-балабақша" кешені" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...61 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Төле би көшесі, 12 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Өркен" мектеп-бөбекжай-балабақша" кешені" коммуналдық мемлекеттік мекемесі ғимаратының алды </w:t>
+9. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрманғазы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрманғазы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, 1 "Құрманғазы ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-Школьная көшесі, 1 "Құрманғазы ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының алды</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аманат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Набережная көшесі, 11/1 тұрғын үйдің оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Набережная көшесі, 11/1 тұрғын үйдің оң жағында</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петров көшесі, 1Б спорт алаңының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-Петров көшесі, 16 спорт алаңының алды </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садовое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арман көшесі, 2А "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Пригород орта жалпы мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3428,87 +3384,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Садовое</w:t>
-[...35 lines deleted...]
-Торговая көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Пригород бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+Жалын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достық көшесі, 25 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Подхоз негізгі орта мектебі" коммуналдық мемлекеттік мекемесі бұрынғы ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3531,361 +3487,377 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалын</w:t>
-[...35 lines deleted...]
-Достық көшесі, 25 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Подхоз негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+Мирное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Октябрьская көшесі, 20 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Мирное ауылының медициналық бұрынғы пункті ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Октябрьская көшесі, 21 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Мирное ауылының медициналық пункті ғимаратының алды</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+11. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махамбет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махамбет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі, 25 "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Махамбет ауылдық кітапханасы ғимаратының алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі, 22 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Махамбет жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің оң жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...159 lines deleted...]
-Мектеп көшесі, 22 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Махамбет жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің оң жағы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горбунов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Минская көшесі, 9 "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Горбунов ауылдық кітапханасы ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3908,389 +3880,395 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Горбунов</w:t>
-[...35 lines deleted...]
-Минская көшесі, 9 "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Горбунов ауылдық кітапханасы ғимаратының алды</w:t>
+Павлово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, 11 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Павлов бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының қасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Школьная көшесі, 11 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Павлов бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының қасы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичурин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичуринское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, 5 Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "№4 қалалық емхана мемлекеттік коммуналдық кәсіпорны Мичуринское ауылы дәрігерлік амбулаториясы" ғимаратының алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичурин көшесі, 5/1 орталық алаңында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...187 lines deleted...]
-Ленин көшесі, 1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильная көшесі, 19/1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ч.Айтматов көшесі, 15 "Батыс Қазақстан облысы әкімдігі білім басқармасы Бәйтерек ауданы білім беру бөлімінің "Асан" мектеп-бөбекжай-балабақша кешені" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4313,107 +4291,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Асан</w:t>
-[...55 lines deleted...]
-Ч.Айтматов көшесі, 15 "Батыс Қазақстан облысы әкімдігі білім басқармасы Бәйтерек ауданы білім беру бөлімінің "Асан" мектеп-бөбекжай-балабақша кешені" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+Зеленый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маметов көшесі, 1/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4436,87 +4394,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зеленый</w:t>
-[...35 lines deleted...]
-Маметов көшесі, 1/2</w:t>
+Жамбыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Д. Конаев көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Жамбыл жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4539,473 +4497,449 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жамбыл</w:t>
-[...35 lines deleted...]
-Д. Конаев көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданының білім беру бөлімінің "Жамбыл жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+Октябрьское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагарин көшесі, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Гагарин көшесі, 1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переметный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переметное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагарин көшесі, 137 Переметное ауылдық пошта байланыс бөлімшесі ғимаратының оң жағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагарин көшесі, 69А "Переметное ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратына қарсы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагарин көшесі, 66 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Жас туристер станциясы" коммуналдық мемлекеттік мекемесі ғимаратының алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс көшесі, 24В "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының Батыс Қазақстан облысы бойынша филиалының әлеуметтік қамсыздандыру жөніндегі Бәйтерек аудандық бөлімі ғимаратының алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс көшесі, 6В "Бейбітшілік - Келісім" саябағының алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.Ауэзов көшесі, 2А "Алихан" дүкенінің оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...271 lines deleted...]
-М.Ауэзова көшесі, 2А ойын алаңының алды</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Калининское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киров көшесі, 19 Батыс Қазақстан облысының әкімдігі Білім басқармасының "Бәйтерек колледжі" мемлекеттік коммуналдық қазыналық кәсіпорны ғимаратының алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куйбышев көшесі, 4Б Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5028,107 +4962,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Калининское</w:t>
-[...55 lines deleted...]
-Куйбышев көшесі, 4Б Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны ғимаратының алды</w:t>
+Болашақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ бидай көшесі, 95 "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Болашақ ауылдық кітапхана ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5151,87 +5065,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Болашақ</w:t>
-[...35 lines deleted...]
-Ақ бидай көшесі, 95 "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Болашақ ауылдық кітапхана ғимаратының алды </w:t>
+Қаражар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самал көшесі, 89 "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Қаражар ауылдық кітапхана ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5254,87 +5168,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаражар</w:t>
-[...35 lines deleted...]
-Самал көшесі, 89 "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Қаражар ауылдық кітапхана ғимаратының алды </w:t>
+Поливное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өркен көшесі, 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5357,913 +5271,911 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поливное</w:t>
-[...35 lines deleted...]
-Өркен көшесі, 25</w:t>
+Забродино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балдырған көшесі, 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Балдырған көшесі, 60</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раздольное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раздольное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек аудандық білім беру бөлімінің "Раздольный жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратына қарсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-Школьная көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек аудандық білім беру бөлімінің "Раздольный жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратына қарсы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақбидай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерей көшесі, 7 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Ақбидай ауылының медициналық пункті ғимаратының оң жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Мерей көшесі, 7 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Ақбидай ауылының медициналық пункті ғимаратының оң жағы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубежин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубежин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жастар көшесі, 1 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Рубежин" мектеп-бөбекжай балабақша" кешені" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі, 42 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Рубежин ауылдық медициналық пункт ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...127 lines deleted...]
-Абай көшесі, 42 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Рубежин ауылдық медициналық пункт ғимаратының алды</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлу көл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлу көл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достық көшесі, 13 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Сұлу көл ауылының медициналық пункті ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...136 lines deleted...]
-Достық көшесі, 13 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Сұлу көл ауылының медициналық пункті ғимаратының алды</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоныс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоныс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиберин көшесі, 12 Байқоныс ауылдық пошта байланыс бөлімшесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-Жиберин көшесі, 12 Трекин ауылдық пошта байланыс бөлімшесі ғимаратының алды</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Т.Бигельдинов көшесі, 26 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Володар жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6286,87 +6198,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Володар</w:t>
-[...35 lines deleted...]
-Т.Бигельдинов көшесі, 26 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Володар жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+Жайық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достық көшесі, аялдаманың қасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6389,1143 +6301,1139 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жайық</w:t>
-[...35 lines deleted...]
-Достық көшесі, аялдаманың қасы</w:t>
+Новенький</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достық көшесі, 25 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Бүлдіршін" бөбекжайы" мемлекеттік коммуналдық қазыналық кәсіпорнының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Достық көшесі, 25 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Бүлдіршін" бөбекжайы" мемлекеттік коммуналдық қазыналық кәсіпорнының алды</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чиров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чирово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мирная көшесі, 61 "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Чиров ауылдық клубы ғимаратының оң жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-Мирная көшесі, 61 "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Чиров ауылдық клубы ғимаратының оң жағы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балабаново</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пролетарская көшесі, 13 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Балабанов ауылының медициналық пункті ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Пролетарская көшесі, 13 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Балабанов ауылының медициналық пункті ғимаратының алды</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалғай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалғай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чамчиян көшесі, 12 "Шалғай ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының оң жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-Чамчиян көшесі, 12 "Шалғай ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының оң жағы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тыңдала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Береке көшесі, 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Береке көшесі, 21</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щапов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щапов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абылай хан көшесі, 1Г "Щапово ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орал көшесі, спорт алаңының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...159 lines deleted...]
-Орал көшесі, спорт алаңының алды</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа қоныс көшесі, 3 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Жаңатаң ауылдық медициналық пункті ғимаратының оң жағында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Жаңа қоныс көшесі, 3 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Жаңатаң ауылдық медициналық пункті ғимаратының оң жағында.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Январцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Январцево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лесхозная көшесі, 1 Батыс Қазақстан облысы әкімдігі табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Январцев орман және жануарлар дүниесін қорғау жөніндегі" коммуналдық мемлекеттік мекемесі ғимаратының алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Советская көшесі, 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...159 lines deleted...]
-Советская көшесі, 58</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кирсаново</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чумаев көшесі, 18 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Кирсанов негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7548,87 +7456,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кирсаново</w:t>
-[...35 lines deleted...]
-Чумаев көшесі, 18 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Кирсанов негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+Красноармейское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красноармейская көшесі, 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7651,87 +7559,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Красноармейское</w:t>
-[...35 lines deleted...]
-Красноармейская көшесі, 48 </w:t>
+Петрово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7754,351 +7662,248 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Петрово</w:t>
-[...35 lines deleted...]
-Школьная көшесі, 8</w:t>
+Чинарево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достык көшесі, 15 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Чинарев ауылының модульдік фельдшерлік пункті ғимаратының оң жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-Достык көшесі, 15 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Чинарев ауылының модульдік фельдшерлік пункті ғимаратының оң жағы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Янайкин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Янайкино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.Маметова көшесі, 2 "Янайкин ауылдық округі әкімі аппараты" мемлекеттік мекемесінің сол жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...149 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -8147,51 +7952,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлия Молдағұлова көшесі, 14 "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Скворкин ауылдық кітапханасы ғимаратының алды</w:t>
+Әлия Молдағұлова көшесі, 26 Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Бәйтерек ауданының 2-ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Скворкин ауылының медициналық пункті ғимаратының алды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8223,55 +8028,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>