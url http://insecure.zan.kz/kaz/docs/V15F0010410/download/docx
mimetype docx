--- v0 (2025-11-14)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a81e3ee" w14:textId="a81e3ee">
+    <w:p w14:paraId="236bfdc" w14:textId="236bfdc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,120 +133,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ветеринария туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-13) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 14.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 192</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -309,130 +309,244 @@
         <w:t>
       2. Ветеринария және тамақ қауіпсіздігі департаменті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Әділет министрлігінде осы бұйрықтың мемлекеттік тіркеуден өтуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3) осы бұйрықты Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуына бақылау Қазақстан Республикасының Ауыл шаруашылығының жетекшілік ететін вице – министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуына бақылау Қазақстан Республикасының Ауыл шаруашылығының жетекшілік ететін вице – министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -919,282 +1033,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 7-1/19 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сараптама актісін (сынақ хаттамасын) беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 08.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z50" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z50" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Сараптама актісін (сынақ хаттамасын) беру қағидалары (бұдан әрі – Қағидалар) "Ветеринария туралы" Қазақстан Республикасы Заңының (бұдан әрі − Заң) 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-13) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі − Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және сараптама актісін (сынақ хаттамасын) беру тәртібін, сондай-ақ "Ветеринариялық зертханалар беретін сараптама актілерін (сынау хаттамаларын) беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі − Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және сараптама актісін (сынақ хаттамасын) беру тәртібін, сондай-ақ "Ветеринариялық зертханалар беретін сараптама актілерін (сынау хаттамаларын) беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай жалпы ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...92 lines deleted...]
-      1) "Е-аgriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) – сараптама актілері (сынақ хаттамалары) туралы мәліметтердің орталықтандырылған есепке алынуын қамтамасыз етуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсететін персоналдың және техникалық құжаттаманың ұйымдастырылып реттелген жиынтығы;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Е-Аgriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" цифрлық жүйесі (бұдан әрі – цифрлық жүйе) – сараптама актілері (сынақ хаттамалары) туралы мәліметтердің орталықтандырылған есепке алынуын қамтамасыз етуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсететін персоналдың және техникалық құжаттаманың ұйымдастырылып реттелген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ветеринария саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері (бұдан әрі – аумақтық бөлімшелер) – тиісті әкімшілік-аумақтық бірліктерде (облыс, республикалық маңызы бар қала, астана, аудан, облыстық маңызы бар қала) орналасқан аумақтық бөлімшелер; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1258,149 +1372,211 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік ветеринариялық-санитариялық бақылауға және қадағалауға жататын орны ауыстырылатын (тасымалданатын) объектілер (бұдан әрі – орны ауыстырылатын (тасымалданатын) объектілер) − жануарлар, жануарлардың жыныстық және соматикалық жасушалары, жануарлар ауруларын қоздырушылардың штамдары, жануарлардан алынатын өнімдер мен шикізат, ветеринариялық препараттар, азық және азықтық қоспалар, патологиялық материал немесе олардан алынатын сынамалар, судың, ауаның, топырақ қабатының, өсімдіктердің сынамалары, ветеринариялық және зоогигиеналық мақсаттағы бұйымдар мен атрибуттар, сондай-ақ оларды буып-түю және тасымалдау үшін пайдаланылатын ыдыстың барлық түрлері және осындай орны ауыстырылатын (тасымалданатын) объектілерді тасымалдайтын көлік құралдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      7) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Сараптама актісі (сынақ хаттамасы) диагностика немесе ветеринариялық-санитариялық сараптама нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Сараптама актісін (сынақ хаттамасын) беру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Сараптама актісін (сынақ хаттамасын) беру тәртібі</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ветеринариялық зертханалардың жануарлардың ауруларын диагностикалау бойынша зерттеулер (бұдан әрі ̶ диагностикалық зерттеулер) жүргізген кезде сараптама актісін (сынақ хаттамасын) беру рәсімі осы Қағидалардың 3-тарауында көрсетілген жағдайларды қоспағанда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік ветеринариялық-санитариялық инспекторлар немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары құрған мемлекеттік ветеринариялық ұйымдардың (бұдан әрі – мемлекеттік ветеринариялық ұйымдар) ветеринария саласындағы мамандары ұсынған ветеринариялық ілеспе құжаттары бар сынамаларды қабылдауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1484,183 +1660,307 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) келіп түскен сынамаларды диагностикалық зерттеулер жүргізу үшін ветеринариялық зертханалардың тиісті бөлімдеріне жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ақпараттық жүйені пайдалана отырып, диагностикалық зерттеулер нәтижелері бойынша сараптама актісін (сынақ хаттамасын) ресімдеуді және беруді қамтиды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+      5) цифрлық жүйені пайдалана отырып, диагностикалық зерттеулер нәтижелері бойынша сараптама актісін (сынақ хаттамасын) ресімдеуді және беруді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ветеринариялық зертханалардың орны ауыстырылатын (тасымалданатын) объектілерге ветеринариялық-санитариялық сараптама жүргізгенде сараптама актісін (сынақ хаттамасын) беру рәсімі, осы Қағидалардың 3-тарауында көрсетілген жағдайларды қоспағанда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті әкімшілік-аумақтық бірліктің мемлекеттік ветеринариялық-санитариялық инспекторлары ұсынған сынамаларды және ілеспе ветеринариялық құжаттарды қабылдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеткізілген сынамаларды Сынамаларды іріктеу қағидаларының талаптарына сәйкестігіне талдауды және тексеруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ілеспе, ветеринариялық құжаттарда көрсетілген деректерді Журналға енгізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ) келіп түскен сынамаларды ветеринариялық-санитариялық сараптама жүргізу үшін ветеринариялық зертханалардың тиісті бөлімдеріне жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цифрлық жүйені пайдалана отырып, ветеринариялық-санитариялық сараптама нәтижелері бойынша сараптама актісін (сынақ хаттамасын) ресімдеуді және беруді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ветеринариялық-санитариялық сараптама зертханаларының сараптама актісін (сынақ хаттамасын) беру рәсімі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...108 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ветеринариялық ілеспе құжаттарды және жануарлардан алынатын өнімдер мен шикізаттың, азық және азықтық қоспалардың ветеринариялық ілеспе құжаттарға сәйкестігін тексеруді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1686,51 +1986,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ветеринариялық-санитариялық сараптама жүргізуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ақпараттық жүйені пайдалана отырып ветеринариялық-санитариялық сараптама нәтижелері бойынша сараптама актісін (сынақ хаттамасын) ресімдеуді және беруді қамтиды.</w:t>
+      4) цифрлық жүйені пайдалана отырып ветеринариялық-санитариялық сараптама нәтижелері бойынша сараптама актісін (сынақ хаттамасын) ресімдеуді және беруді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1754,363 +2054,383 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Серологиялық зерттеулер нәтижелері бойынша сараптама актісімен (сынақ хаттамасымен) қоса әр сынамаға зерттеу нәтижелерін белгілей отырып, "оң нәтиже", "теріс нәтиже" немесе "күмәнді" деген мөртаңба қойылып жануарлардың тізімдемесі ресімделеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ветеринариялық зертханалардың сараптама актісін (сынама хаттамасын) беру мерзімі диагностикалық зерттеулер және ветеринариялық-санитариялық сараптамалар жүргізіліп біткеннен кейін 1 (бір) жұмыс күнінен аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      8. Ветеринариялық зертханалардың сараптама актісін (сынама хаттамасын) беру мерзімі диагностикалық зерттеулер және ветеринариялық-санитариялық сараптамалар жүргізіліп біткеннен кейін 1 (бір) жұмыс күнінен аспауы тиіс.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диагностикалық зерттеулер немесе ветеринариялық-санитариялық сараптама мынадай мерзімдерде жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      серологиялық зерттеулер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      классикалық – 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иммундық-ферменттік талдау (ИФТ) – 20 (жиырма) жұмыс күні ішінде (сынамалардың жиналуына қарай);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вирусологиялық зерттеулер – 25 (жиырма бес) жұмыс күні ішінде (зерттеулер жөніндегі әдістемелерге байланысты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      молекулалық-генетикалық зерттеулер (МГЗ) – 20 (жиырма) жұмыс күні ішінде (сынамалардың жиналуына қарай);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бактериялогиялық зерттеулер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микроскопия – 2 (екі) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      биологиялық сынама – 70 (жетпіс) жұмыс күні ішінде (зерттеулер жөніндегі әдістемелерге байланысты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      паразитологиялық зерттеулер бойынша – 3 (үш) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тамақ өнімдерінің, азық және азықтық қоспалардың қауіпсіздігі көрсеткіштерін анықтау бойынша – 8 (сегіз) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тамақ өнімдерін міндетті және қосымша зерттеулер бойынша – 1 (бір) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ветеринариялық зертханалар сараптама актісін (сынақ хаттамасын) диагностикалық зерттеулер немесе ветеринариялық-санитариялық сараптама жүргізу үшін сынамаларды берген мемлекеттік ветеринариялық-санитариялық инспекторға немесе ветеринария саласындағы маманға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...231 lines deleted...]
-      9. Ветеринариялық зертханалар сараптама актісін (сынақ хаттамасын) диагностикалық зерттеулер немесе ветеринариялық-санитариялық сараптама жүргізу үшін сынамаларды берген мемлекеттік ветеринариялық-санитариялық инспекторға немесе ветеринария саласындағы маманға жолдайды.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сараптама актісі (сынақ хаттамасы) өндіріс объектісінің атауы, өнім түрі, сараптама актісінің (сынақ хаттамасының) жарамдылық кезеңінде сынамаларды алуды жүргізу мерзімі, алынатын сынамалардың көлемі, зертхананың атауы көрсетілген, өндіріс объектісі бекіткен және аумақтық бөлімше келіскен Өнімді мониторингтік зерттеу жоспары (бұдан әрі – Мониторинг жоспары) бар болғанда, жануарларды өсіруді, дайындауды (союды), сақтауды, өңдеуді және жануарларды, жануарлардан алынатын өнім мен шикізатты өткізуді жүзеге асыратын өндіріс объектісінен (бұдан әрі – өндіріс объектісі) салқындатылған етті, салқындатылған тағамдық балық өнімдерін, тағамдық жұмыртқаларды (бұдан әрі – өнім) әкету (экспорттау) үшін берілген сәттен бастап оны1 (бір) ай ішінде пайдалануға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптама актісі (сынақ хаттамасы) берілген сәттен бастап 1 (бір) ай ішінде оны пайдаланған кезде өндіріс объектісінің өніміне Мониторинг жоспарына сәйкес зертханалық зерттеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2165,362 +2485,540 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Ішкі сауда объектілерінде тамақ өнімін сатып алған кезде сатып алушылардың (кәсіпкерлердің) ішкі сауда объектілерінің ветеринариялық-санитариялық сараптама зертханаларында сатып алынған тамақ өнімінің күнін, түрін және мөлшерін, сатып алушының (кәсіпкердің) атын, әкесінің атын (бар болса), тегін, тамақ өнімінің межелі объектісін көрсете отырып, оның қауіпсіздігін растайтын сараптама актісінің көшірмесін (сынақ хаттамасын) алуына жол беріледі. Сараптама актісінің (сынақ хаттамасының) көшірмесі ветеринариялық-санитариялық сараптаманы жүргізген және ішкі сауда объектісінің сараптама зертханасының уәкілетті адамының қолымен расталады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Ветеринариялық зертханалар беретін сараптама актiлерiн (сынақ хаттамаларын) беру" мемлекеттік қызметін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. "Ветеринариялық зертханалар беретін сараптама актiлерiн (сынақ хаттамаларын) беру" мемлекеттік қызметін Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Республикалық ветеринариялық зертхана" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны мен оның филиалдары, Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Ветеринария бойынша ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны мен оның филиалы (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) орны ауыстырылатын (тасымалданатын) объектілердің орнын ауыстыру (тасу) (импорт/экспорт) кезінде, сондай-ақ Заңның 35-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шараларды жүргізу кезінде аумақтық бөлімшенің кеңсесі арқылы не облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының (бұдан әрі – ЖАО) кеңсесі арқылы немесе портал арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орны ауыстырылатын (тасымалданатын) объектілердің орнын ауыстыру (тасу) (импорт/экспорт) кезінде, сондай-ақ Заңның 35-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шараларды жүргізу кезінде мемлекеттік ветеринариялық-санитариялық бақылау және қадағалау объектілерін диагностикалау немесе ветеринариялық-санитариялық сараптау үшін олардан сынамалар алуды тиісті әкімшілік аумақтық бірліктердің мемлекеттік ветеринариялық-санитариялық инспекторлары жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның 35-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шараларды жүргізу кезінде диагностикалауға арналған биологиялық материалдың сынамаларын алуды тиісті әкімшілік-аумақтық бірліктердің мемлекеттік ветеринариялық ұйымдарының ветеринария саласындағы мамандары жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтама, жеке тұлғаның жеке басын куәландыратын құжат туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы мәліметтерді аумақтық бөлімшенің/ЖАО-ның қызметкерлері "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы Қазақстан Республикасының цифрлық заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...187 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 14.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 192</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Ветеринариялық зертханалар беретін сараптама актiлерiн (сынақ хаттамаларын) беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2539,90 +3037,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мемлекеттік қызмет көрсетілетін қызметті алушыларға Заңның 35-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3), 5), 6-1), 6-3) және 7) тармақшаларына сәйкес ақылы түрде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсету құнын көрсетілетін қызметті беруші Қазақстан Республикасы Кәсіпкерлік кодексінің 116-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2679,70 +3177,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Аумақтық бөлімшенің/ЖАО-ның кеңсе қызметкері өтінішті келіп түскен күні тіркеуді жүзеге асырады және жауапты мемлекеттік ветеринариялық-санитариялық инспекторды/ЖАО-ның жауапты орындаушысын айқындау үшін аумақтық бөлімшенің/ЖАО-ның басшысына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2835,70 +3333,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. ЖАО-ның жауапты орындаушысы өтінішті келіп түскен күні қарайды және оны мемлекеттік ветеринариялық ұйымға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік ветеринариялық ұйым кеңсесінің қызметкері өтінішті келіп түскен күні қабылдауды, тіркеуді жүзеге асырады және ветеринария саласындағы жауапты маманды айқындау үшін мемлекеттік ветеринариялық ұйымның басшысына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2967,70 +3465,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы портал арқылы жүгінген кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аумақтық бөлімшенің/мемлекеттік ветеринариялық ұйымның уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы хабарлама көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті берушінің қызметкері ілеспе құжаттары бар сынамаларды қабылдайды, жеткізілген сынамалардың Сынамаларды іріктеу қағидаларының талаптарына сәйкестігіне талдауды және тексеріп-қарауды жүргізеді, ілеспе құжаттарда көрсетілген деректерді Журналға енгізеді, келіп түскен сынамаларды диагностикалық зерттеулер немесе ветеринариялық-санитариялық сараптама жүргізу үшін көрсетілетін қызметті берушінің тиісті бөліміне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидалардың 8-тармағында көрсетілген мерзімдерде ветеринариялық-санитариялық сараптама және диагностикалық зерттеулер жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3040,51 +3538,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Диагностикалық зерттеулер және ветеринариялық-санитариялық сараптама нәтижелері бойынша көрсетілетін қызметті берушінің қызметкері 1 (бір) жұмыс күні ішінде мемлекеттік қызмет көрсету нәтижесін – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша сараптама актісін (сынақ хаттамасын) не ақпараттық жүйені пайдалана отырып осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сараптама актісін (сынақ хаттамасын) не цифрлық жүйені пайдалана отырып осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тартуды ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3135,290 +3633,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" сараптама актісін (сынақ хаттамасын) алу орны, күні және уақыты туралы ақпарат не көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы мемлекеттік қызметті көрсетуден уәжді бас тарту жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің қызметкері мемлекеттік қызмет көрсету нәтижесін көрсетілетін қызметті алушыға беру үшін аумақтық бөлімшенің/ЖАО-ның кеңсесіне жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көрсетілетін қызметті беруші Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ауыл шаруашылығы министрлігі және көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 248</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші, ведомство басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3475,166 +4035,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Көрсетілетін қызметті алушының шағымын Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші, ведомство – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Ведомствоның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3707,90 +4267,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Егер заңда өзгеше көзделмесе, ҚР ӘРПК-ның 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6510,68 +7070,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжайы__________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өтініш нөмірі: _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 14.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7143,1862 +7703,1959 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сараптама актісін</w:t>
+              <w:t>Сараптама актісін (сынақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(сынақ хаттамасын)</w:t>
+              <w:t>хаттамасын) беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ветеринариялық зертханалар беретін cараптама актісін (сынақ хаттамасын) беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Республикалық ветеринариялық зертхана" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны және оның филиалдары және Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Ветеринария бойынша ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны және оның филиалы (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы: Ветеринариялық зертханалар беретін cараптама актісін (сынақ хаттамасын) беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
-[...35 lines deleted...]
-2) "электрондық үкіметтің" www. egov. kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Республикалық ветеринариялық зертхана" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны және оның филиалдары және Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Ветеринария бойынша ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны және оның филиалы (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Диагностикалық зерттеулер немесе ветеринариялық-санитариялық сараптама аяқталғаннан кейін 1 (бір) жұмыс күні ішінде. Диагностикалық зерттеулер немесе ветеринариялық-санитариялық сараптама мынадай мерзімдерде жүргізіледі:</w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-серологиялық зерттеулер бойынша:</w:t>
+1) Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің аумақтық инспекциялары/ облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – аумақтық бөлімшелер/ЖАО);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-классикалық – 5 (бес) жұмыс күні ішінде;</w:t>
-[...179 lines deleted...]
-Сынамаларды алу және оларды зертханаға зерттеуге жолдау – 3 (үш) жұмыс күні ішінде.</w:t>
+2) "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/ қағаз түрінде.</w:t>
+Диагностикалық зерттеулер немесе ветеринариялық-санитариялық сараптама аяқталғаннан кейін 1 (бір) жұмыс күні ішінде. Диагностикалық зерттеулер немесе ветеринариялық-санитариялық сараптама мынадай мерзімдерде жүргізіледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+серологиялық зерттеулер бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+классикалық – 5 (бес) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммундық-ферменттік талдау (ИФТ) – 20 (жиырма) жұмыс күні ішінде (сынамалардың жиналуына қарай);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вирусологиялық зерттеулер – 25 (жиырма бес) жұмыс күні ішінде (зерттеулер жөніндегі әдістемелерге байланысты);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+молекулярлық-генетикалық зерттеулер (МГЗ) – 20 (жиырма) жұмыс күні ішінде (сынамалардың жиналуына қарай);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бактериялогиялық зерттеулер бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+микроскопия – 2 (екі) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+биологиялық сынама – 70 (жетпіс) жұмыс күні ішінде (зерттеулер жөніндегі әдістемелерге байланысты);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паразитологиялық зерттеулер бойынша – 3 (үш) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамақ өнімдерінің, азық және азықтық қоспалардың қауіпсіздігі көрсеткіштерін анықтау бойынша – 8 (сегіз) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамақ өнімдерін міндетті және қосымша зерттеулер бойынша – 1 (бір) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынамаларды алу және оларды зертханаға зерттеуге жолдау – 3 (үш) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сараптама актісі (сынақ хаттамасы) не мемлекеттік қызметті көрсетуден уәжді бас тарту.</w:t>
+Электрондық (ішінара цифрландырылған)/ қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушылар) ақылы негізде көрсетіледі.</w:t>
-[...93 lines deleted...]
-Мемлекеттік ветеринариялық бақылау және қадағалау объектілерінен диагностика немесе ветеринариялық-санитариялық сараптама үшін сынамалар алу тегін жүзеге асырылады.</w:t>
+Сараптама актісі (сынақ хаттамасы) не мемлекеттік қызметті көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушылар) ақылы негізде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті берушінің –Қазақстан Республикасының Еңбек </w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Мемлекеттік қызметі көрсету құнын көрсетілетін қызметі беруші Қазақстан Республикасы Кәсіпкерлік кодексінің 116-бабы 1-тармағына және "Ветеринария туралы" Қазақстан Республикасы Заңының 35-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тармақшаларына сәйкес белгілейді және интернет-ресурста және үй-жайларда орналастырады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс уақытының белгіленген ұзақтығынан тыс уақытта өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беруді көрсетілетін қызметті беруші жұмыс уақытының кестесіне сәйкес белгілейді.</w:t>
+Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметке қолма-қол және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы аудару жолымен не зертханалардың кассаларына қолма-қол ақшамен немесе шарттық міндеттемелер шеңберінде ақы төлейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету орындарының мекенжайлары Министрліктің www. gov. kz интернет-ресурсында орналастырылған.</w:t>
+Мемлекеттік ветеринариялық бақылау және қадағалау объектілерінен диагностика немесе ветеринариялық-санитариялық сараптама үшін сынамалар алу тегін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+ 1) көрсетілетін қызметті берушінің –Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек Кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.00-ге дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Аумақтық бөлімшелер/ЖАО арқылы көрсетілетін қызметті берушіге:</w:t>
+ 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) нысан бойынша өтініш;</w:t>
+Жұмыс уақытының белгіленген ұзақтығынан тыс уақытта өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беруді көрсетілетін қызметті беруші жұмыс уақытының кестесіне сәйкес белгілейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жеке басын куәландыратын құжат және өкілдің өкілеттігін растайтын құжат не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін); порталда:</w:t>
+Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш. Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы мәліметтерді аумақтық бөлімшелердің/ЖАО-ның қызметкерлері "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті беруші цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік құпиясөзді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары Министрліктің www. gov. kz интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының сараптама актісін (сынақ хаттамасын) алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+Аумақтық бөлімшелер/ЖАО арқылы көрсетілетін қызметті берушіге:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушыға қатысты сараптама актісін (сынақ хаттамасын) алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы.</w:t>
+1) нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке басын куәландыратын құжат және өкілдің өкілеттігін растайтын құжат не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін); порталда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, жеке тұлғаның жеке басын куәландыратын құжат туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы мәліметтерді аумақтық бөлімшелердің/ЖАО-ның қызметкерлері "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық жүйелерден алуға болатын құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік құпиясөзді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) көрсетілетін қызметті алушының сараптама актісін (сынақ хаттамасын) алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты сараптама актісін (сынақ хаттамасын) алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9009,69 +9666,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары порталда орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильді қосымшада және ақпараттық жүйелерде авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада және цифрлық жүйелерде авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін ақпарат пайдаланушылар мобильді қосымшада және ақпараттық жүйелерде қолжетімді әдістермен авторландырудан өтуі тиіс, одан әрі "Цифрлық құжаттар" бөліміне әрі қарай пайдалану үшін құжатты қарайды.</w:t>
+Цифрлық құжатты пайдалану үшін ақпарат пайдаланушылар мобильді қосымшада және цифрлық жүйелерде қолжетімді әдістермен авторландырудан өтуі тиіс, одан әрі "Цифрлық құжаттар" бөліміне әрі қарай пайдалану үшін құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9207,68 +9864,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _______            20____жылғы "____" ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10294,55 +10951,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10668,31 +11325,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>