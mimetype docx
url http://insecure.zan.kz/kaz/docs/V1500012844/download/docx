--- v0 (2025-10-02)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08b2bf2" w14:textId="08b2bf2">
+    <w:p w14:paraId="f42c788" w14:textId="f42c788">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -181,173 +181,173 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 141-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармағына</w:t>
+        <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес </w:t>
+        <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫЗ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫЗ:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.02.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 30</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> және ҚРҰлттық экономика министрінің 07.02.2023 № 17 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 № 73 (алғаш ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Мыналар:</w:t>
+      1. Қоса берілген:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -380,367 +380,409 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жетім балалар мен ата-аналарының қамқорлығынсыз қалған балаларға арналған білім беру, денсаулық сақтау және халықты әлеуметтік қорғау ұйымдары қызметіне қатысты баланың құқықтарын қорғау саласындағы тексеру парағы;</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы баланың құқықтарын қорғау жөніндегі функцияларды жүзеге асыратын ұйымдар қызметіне қатысты тексеру парағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес девиантты мінез-құлықты балаларға арналған арнайы және ерекше режимде ұстайтын білім беру ұйымдарының қызметіне қатысты баланың құқықтарын қорғау саласындағы тексеру парағы;</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы мектепке дейінгі ұйымдардың қызметіне қатысты тексеру парағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес орта білім беру ұйымдарының қызметіне қатысты баланың құқықтарын қорғау саласындағы тексеру парағы;</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы орта білім беру ұйымдарының қызметіне қатысты тексеру парағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес балалардың демалуына, сауықтырылуына және бос уақытына құқығын іске асыру бойынша білім беру ұйымдарының қызметіне қатысты баланың құқықтарын қорғау саласындағы тексеру парағы;</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы техникалық және кәсіптік білім беру ұйымдарының қызметіне қатысты тексеру парағы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес арнайы білім беру ұйымдарының қызметіне қатысты баланың құқықтарын қорғау саласындағы тексеру парағы бекітілсін;</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы кәмелетке толмағандарға білім беру-сауықтыру қызметтерін ұсынатын балаларға арналған қосымша білім беру ұйымдарының қызметіне қатысты тексеру парағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мектепке дейінгі ұйымдарының қызметіне қатысты баланың құқықтарын қорғау саласындағы тексеру парағы;</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес техникалық және кәсіптік білім беру ұйымдарының қызметіне қатысты баланың құқықтарын қорғау саласындағы тексеру парағы.</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы арнаулы білім беру ұйымдарының қызметіне қатысты тексеру парағы бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.02.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 30</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 № 73 (алғаш ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1856,2345 +1898,2303 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 30 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 832 бірлескен бұйрығына</w:t>
+              <w:t>№ 832 бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Баланың құқықтарын қорғау саласындағы тәуекелдерді бағалау және басқару өлшемшарттары</w:t>
-[...488 lines deleted...]
-      Объективті өлшемшарттар бойынша тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> Баланың құқықтарын қорғау саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Объективті өлшемшарттар бойынша тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 № 73 (алғаш ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z128" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z137" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екінші кезеңде субъективті өлшемшарттар бойынша бақылау субъектілерін (объектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
+      1. Осы баланың құқықтарын қорғау саласындағы тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) балалардың құқықтарын қорғау функцияларын жүзеге асыратын ұйымдарды, мектепке дейінгі, орта, техникалық және кәсіптік білім беру ұйымдарын, кәмелетке толмағандарға білім беру-сауықтыру қызметтерін ұсынатын балаларға арналған қосымша білім беру ұйымдарын, сондай-ақ арнаулы білім беру ұйымдарын бақылау субъектілерін (объектілерін) іріктеу үшін әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="26"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z138" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жоғары тәуекел;</w:t>
+      2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z96" w:id="27"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z139" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) орташа тәуекел;</w:t>
+      1) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z97" w:id="28"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z140" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) төмен тәуекел.</w:t>
+      2) деректерді қалыпқа келтіру – әртүрлі шәкілдерде өлшенген мәндерді шартты түрде жалпы шәкілге келтіруді көздейтін статистикалық рәсім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z141" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъективті өлшемшар жөніндегі тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектісі (объектісі) мыналарға:</w:t>
+      3) тәуекел – бақылау субъектісінің (объектісінің) қызметі нәтижесінде адам өміріне немесе денсаулығына, қоршаған ортаға, жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне салдарларының ауырлық дәрежесін ескере отырып зиян келтіру ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="29"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z142" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
+      4) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды кейіннен жүзеге асыру үшін бақылау субъектілерін (объектілерін) тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылау субъектісін (объектісін) бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талаптарға сәйкестігін тексеруден босату процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z99" w:id="30"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z143" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
+      5) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – белгілі бір қызмет саласында тәуекел дәрежесіне байланысты және жеке бақылау субъектісіне (объектісіне) тікелей байланыссыз бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z100" w:id="31"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z144" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ды қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
+      6) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің (объектісінің) тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z101" w:id="32"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z145" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
+      7) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z102" w:id="33"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z146" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тексеру парағы – бақылау субъектілерінің (объектілерінің) қызметіне қойылатын, олардың сақталмауы адамның өмірі мен денсаулығына, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне қатер төндіруге алып келетін талаптар тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z147" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) іріктеме жиынтық (іріктеме) – Кодекстің 143-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік бақылаудың нақты саласында бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын бағаланатын субъектілердің (объектілердің) тізбесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z148" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z103" w:id="34"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z149" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Объективті өлшемдер бойынша бақылау субъектілері (объектілері):</w:t>
+      3. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүзеге асыру кезінде тәуекелдерді басқару кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (Шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z104" w:id="35"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z150" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жоғары тәуекел дәрежесіне жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру, денсаулық сақтау және халықты әлеуметтік қорғау ұйымдары, арнаулы білім беру ұйымдары, балалардың демалуға, сауықтыруға және бос уақытын өткізуге құқықтарын қамтамасыз ету жөніндегі ұйымдар, интернаттық орта білім беру ұйымдары, мектепке дейінгі білім беру, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары жатады;</w:t>
+      Бірінші кезеңде объективті өлшемшарттар бойынша бақылау субъектілері (объектілері) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z105" w:id="36"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z151" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) орташа тәуекел дәрежесіне девиантты мінез-құлқы бар және ерекше ұстау режимі бар балаларға арналған арнаулы білім беру ұйымдары жатады;</w:t>
+      1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z106" w:id="37"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z152" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) төмен тәуекел дәрежесіне интернаттық білім беру ұйымдарын қоспағанда, орта білім беру ұйымдары жатады.</w:t>
+      2) орташа тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z153" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төмен тәуекел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z154" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объективті өлшемшарттар бойынша тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z155" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объективті өлшемшарттар бойынша тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z156" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші кезеңде субъективті өлшемшарттар бойынша бақылау субъектілерін (объектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z157" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z158" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орташа тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z159" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төмен тәуекел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z160" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъективті өлшемшар жөніндегі тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектісі (объектісі) мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z161" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z162" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z163" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ды қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z164" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z107" w:id="38"/>
+    <w:bookmarkStart w:name="z165" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z108" w:id="39"/>
+    <w:bookmarkStart w:name="z166" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады: </w:t>
+        <w:t>
+      5. Объективті өлшемдер бойынша бақылау субъектілері (объектілері):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z109" w:id="40"/>
+    <w:bookmarkStart w:name="z167" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дерекқорды қалыптастыру және ақпарат жинау;</w:t>
+      1) жоғары тәуекел дәрежесіне баланың құқықтарын қорғау жөніндегі функцияларды жүзеге асыратын ұйымдары, мектепке дейінгі білім беру ұйымдары, интернаттық ұйымдар, кәмелетке толмағандарға білім беру-сауықтыру қызметтерін ұсынатын балаларға арналған қосымша білім беру ұйымдары жатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z110" w:id="41"/>
+    <w:bookmarkStart w:name="z168" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
+      2) орташа тәуекел дәрежесіне техникалық және кәсіптік білім беру ұйымдары, арнаулы білім беру ұйымдары жатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z111" w:id="42"/>
+    <w:bookmarkStart w:name="z169" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Бақылау субъектілерін (объектілерін) анықтау үшін дерекқорды қалыптастыру және ақпарат жинау қажет.</w:t>
+      3) төменгі тәуекел дәрежесіне интернаттық ұйымдарды қоспағанда, орта білім беру ұйымдары, сондай-ақ кәмелетке толмағандарға білім беру-сауықтыру қызметтерін көрсетуді қамтымайтын балаларға арналған қосымша білім беру ұйымдары жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z170" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z171" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
+      6. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдану арқылы жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z172" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері, оның ішінде "Ұлттық білім беру дерекқоры" ақпараттық жүйесі арқылы;</w:t>
+      1) дерекқорды қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z113" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z173" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бақылау субъектілеріне (объектілеріне) жүргізілген алдыңғы тексерулердің және бару арқылы профилактикалық бақылаудың нәтижелері.</w:t>
+      2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z114" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z174" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалады:</w:t>
+        <w:t>
+      7. Бақылау субъектілерін (объектілерін) анықтау үшін дерекқорды қалыптастыру және ақпарат жинау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z115" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z175" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жетім және ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру, денсаулық сақтау және халықты әлеуметтік қорғау ұйымдарының талаптарды бұзу дәрежесі;</w:t>
+      Тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z116" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z176" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) девиантты мінез-құлықты балаларға арналған арнайы және ерекше режимде ұстайтын білім беру ұйымдарының талаптарды бұзу дәрежесі;</w:t>
+      1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері, оның ішінде "Ұлттық білім беру дерекқоры" ақпараттық жүйесі арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z117" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z177" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) орта білім беру ұйымдарының талаптарды бұзу дәрежесі; </w:t>
+        <w:t>
+      2) бақылау субъектілеріне (объектілеріне) жүргізілген алдыңғы тексерулердің және бару арқылы профилактикалық бақылаудың нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z118" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z178" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) арнайы білім беру ұйымдарының талаптарды бұзу дәрежесі;</w:t>
+        <w:t xml:space="preserve">
+      8. Талаптарды бұзу дәрежесі осы Өлшемшарттарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z119" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z179" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) балалардың демалуға, сауықтыруға және бос уақытты өткізуге құқықтарын қамтамасыз ету жөніндегі ұйымдардың талаптарды бұзу дәрежесі;</w:t>
+      1) баланың құқықтарын қорғау жөніндегі функцияларды жүзеге асыратын ұйымдардың талаптарды бұзу дәрежесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z120" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z180" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) мектепке дейінгі ұйымдардың талаптарды бұзу дәрежесі;</w:t>
+      2) мектепке дейінгі білім беру ұйымдарының талаптарды бұзу дәрежесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z121" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z181" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) техникалық және кәсіптік білім беру ұйымдарының талаптарды бұзу дәрежесі.</w:t>
+        <w:t xml:space="preserve">
+      3) орта білім беру ұйымдарының талаптарды бұзу дәрежесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z122" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z182" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4) техникалық және кәсіптік білім беру ұйымдарының талаптарды бұзу дәрежесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z183" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәмелетке толмағандарға білім беру-сауықтыру қызметтерін ұсынатын балаларға арналған қосымша білім беру ұйымдарының талаптарды бұзу дәрежесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z184" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) арнаулы білім беру ұйымдарының талаптарды бұзу дәрежесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z185" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      9. Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттар көрсеткіштерінің маңыздылығы осы өлшемшарттарға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындау үшін субъективті өлшемшарттар тізбесіне сәйкес белгіленеді.</w:t>
+      9. Қолданылатын ақпарат көздерінің басымдылығы мен субъективті өлшемшарттар көрсеткіштерінің маңыздылығы осы өлшемшарттардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындау үшін берілген субъективтік өлшемшарттар тізбесіне сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z123" w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z186" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z124" w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z187" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
+      10. Бақылау субъектісін (объектісін) тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z188" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша (SC) субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z189" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Rарал = SP + SC , мұнда</w:t>
+        <w:t xml:space="preserve">
+      Rарал = SP + SC , </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z190" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші,</w:t>
+        <w:t xml:space="preserve">
+      мұнда: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z191" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші,</w:t>
+      Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z192" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
+        <w:t>
+      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z193" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есеп мемлекеттік бақылаудың әрбір саласының бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
+      SC – осы Өлшемшарттардың 9-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="56"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z194" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
+        <w:t xml:space="preserve">
+      Есеп мемлекеттік бақылаудың әрбір саласының бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z195" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
+        <w:t>
+      Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z196" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
+      11. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z197" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады.</w:t>
+      Осы Өлшемшарттардың 7-тармағына көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z198" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
+      Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z199" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРз = (SР2 х 100/SР1) х 0,7, мұнда</w:t>
+      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z200" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
+      Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z201" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      SР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
+        <w:t xml:space="preserve">
+      SРе = (SР2 х 100/SР1) х 0,7, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z202" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР2 – анықталған елеулі бұзушылықтардың саны.</w:t>
+      мұнда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z203" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады.</w:t>
+      SРе – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z204" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
+      SР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z205" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРн = (SР2 х 100/SР1) х 0,3, мұнда:</w:t>
+      SР2 – анықталған елеулі бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z206" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРн – болмашы бұзушылықтардың көрсеткіші;</w:t>
+      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z207" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
+      Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z208" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      SР2 – анықталған болмашы бұзушылықтардың саны.</w:t>
+        <w:t xml:space="preserve">
+      SРб = (SР2 х 100/SР1) х 0,3, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z209" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100-ге дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
+      мұнда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z210" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР = SРз + SРн, мұнда</w:t>
+      SРб – болмашы бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z211" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші;</w:t>
+      SР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z212" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
+      SР2 – анықталған болмашы бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z213" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
+      Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100-ге дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z214" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
+        <w:t xml:space="preserve">
+      SР = SРе + SРб, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="57"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z215" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
+        <w:t>
+      мұнда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z216" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z217" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z218" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Осы Өлшемшарттардың 8-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z219" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2463800" cy="762000"/>
+            <wp:extent cx="1816100" cy="787400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2463800" cy="762000"/>
+                      <a:ext cx="1816100" cy="787400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z220" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      xi - субъективті өлшемшарт көрсеткіші,</w:t>
+        <w:t xml:space="preserve">
+      мұнда: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z221" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      wi - субъективті өлшем көрсеткішінің үлес салмағы xi</w:t>
+      xi - субъективті өлшемшарт көрсеткіші;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z222" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      n – көрсеткіштер саны.</w:t>
+      wi - субъективті өлшем көрсеткішінің үлес салмағы xi;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z223" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
+        <w:t>
+      n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="58"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z224" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
+      Осы Өлшемшарттардың 8-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z225" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z226" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1524000" cy="457200"/>
+            <wp:extent cx="1803400" cy="850900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1524000" cy="457200"/>
+                      <a:ext cx="1803400" cy="850900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z227" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      R –жеке бақылау субъектісінің (объектісінің) субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші (қорытынды),</w:t>
+      R –жеке бақылау субъектісінің (объектісінің) субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші (қорытынды);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z228" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Rmax – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең жоғары ықтимал мән (шәкілдің жоғарғы шекарасы),</w:t>
+      Rmax – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең жоғары ықтимал мән (шәкілдің жоғарғы шекарасы);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z229" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
+      Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z230" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
+        <w:t>
+      Rарал – осы Өлшемшарттардың 10-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4273,272 +4273,318 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z232" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетім және ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру, денсаулық сақтау және халықты әлеуметтік қорғау ұйымдарының талаптарды бұзу дәрежесі</w:t>
+        <w:t xml:space="preserve"> Баланың құқықтарын қорғау жөніндегі функцияларды жүзеге асыратын ұйымдардың талаптарды бұзу дәрежесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z233" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемшарттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұзушылық дәрежесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z237" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті атқарушы органдардың баланы ұйымдарға жіберу туралы шешімдерінің болуы (бұйрық, қаулы және басқалар)</w:t>
+Жергілікті атқарушы органдардың баланы ұйымдарға жіберу туралы шешімдерінің болмауы (бұйрық, қаулы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4556,102 +4602,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z241" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған ұйымдар тәрбиеленушілерінің тұрмыстағы тыныс-тіршілігін қолдауға бағытталған әлеуметтік-тұрмыстық қызметтердің бар болуы (оңалту және емдеу, білім беру, мәдени іс-шаралар, өзіне-өзі қызмет көрсету дағдыларына, тұрмыстық бағдарлау негіздеріне оқыту үшін жиһазбен және (немесе) мамандандырылған жабдықпен жабдықталған тұратын жердің, үй-жайлардың болуы; киім, аяқ киім және жұмсақ инвентарь ұсыну; көліктік қызмет көрсету; тұрмыстық қызмет көрсетумен қамтамасыз ету; қажетті жабдықтармен кәсіби өзін-өзі анықтау және шығармашылық еңбек үшін жағдай жасау; ақыл-ой, эмоционалдық, рухани және дене бітімінің дамуына ықпал ететін отбасылық жақындатылған қолайлы жағдайлар беру)</w:t>
+Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған ұйымдар тәрбиеленушілерінің тыныс-тіршілігін қамтамасыз етуге бағытталған әлеуметтік-тұрмыстық жағдайлардың болмауы (тұрғылықты жері, үй-жайлар, жиһаз және (немесе) оңалту және емдеу, білім беру, мәдени іс-шараларды өткізуге, өзін-өзі қызмет көрсету дағдыларына, тұрмыстық бағдар негіздеріне үйретуге арналған арнайы жабдықтың болмауы; киіммен, аяқ киіммен және жұмсақ мүкәммалмен қамтамасыз ету; көлік қызметтерін ұсыну; тұрмыстық қызмет көрсетумен қамтамасыз ету; тәрбиеленушілердің зияткерлік, эмоциялық, рухани және дене дамуына ықпал ететін, отбасылық жағдайларға жақын қолайлы жағдайлар жасай отырып, кәсіби өзін-өзі айқындауға және шығармашылық еңбекке қажетті жабдықпен қамтамасыз етудің болмауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4669,102 +4727,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z245" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық-әлеуметтік тексеру өткізу және ұйымдастыру; денсаулық жағдайын ескере отырып күтімді қамтамасыз ету; консультациялық көмек көрсету, әлеуметтік-медициналық сипаттағы профилактикалық және оңалту іс-шараларын жүргізу</w:t>
+Әлеуметтік-медициналық қызметтердің сапалы көрсетілуін растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4782,102 +4852,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z249" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік-психологиялық патронаж психологиялық кеңес беру, психологиялық көмек көрсету; психологиялық жай-күйін түзету</w:t>
+Тәрбиеленушілерге әлеуметтік-психологиялық патронаж жүргізілгенін, психологиялық кеңес берілгенін, психологиялық көмек көрсетілгенін және психологиялық түзету жүргізілгенін растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4895,102 +4977,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z253" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дене мүмкіндіктері мен ақыл-ой қабілеттерін ескере отырып, педагогикалық түзету мен оқытуға бағытталған әлеуметтік-педагогикалық қызметтердің болуы</w:t>
+Физикалық мүмкіндіктері мен ақыл-ой қабілеттерін ескере отырып, педагогикалық түзету мен оқытуға бағытталған әлеуметтік-педагогикалық қызметтердің көрсетілгенін растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5008,102 +5102,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z257" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дене мүмкіндіктері мен ақыл-ой қабілеттерін ескере отырып, түзету-педагогикалық сүйемелдеуді жүргізуді, білім алуға жәрдемдесуді растайтын құжаттардың болуы</w:t>
+Физикалық мүмкіндіктері мен ақыл-ой қабілеттерін ескере отырып, түзету-педагогикалық сүйемелдеудің жүргізілгенін, білім алуға жәрдем көрсетілгенін растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5121,102 +5227,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z261" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы әлеуметтік қызметтер көрсету саласында заң консультациясының болуы, заңды маңызы бар құжаттарды ресімдеуге көмек көрсету, қорғаншы және қамқоршы органдарға балаларды отбасына орналастыруға, оның ішінде асырап алуға, қорғаншылыққа, патронатқа, қамқоршылыққа алуға жәрдемдесу</w:t>
+Арнаулы әлеуметтік қызметтер көрсету саласында заңгерлік консультация жүргізілгенін, заңдық маңызы бар құжаттарды ресімдеуге көмек көрсетілгенін, балаларды отбасына орналастыруға, оның ішінде асырап алуға, қамқоршылыққа, патронатқа, қорғаншылыққа беруге қорғаншылық және қамқоршылық органдарына жәрдем көрсетілгенін растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5234,102 +5352,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z265" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалардың, ата-аналарының қамқорлығын-сыз қалған балалардың өздеріне тиесілі алименттерге, жәрдемақыларға және басқа да әлеуметтік төлемдерге құқығының сақталуын растайтын құжаттардың болуы</w:t>
+Жетім балалардың, ата-аналарының қамқорлығынсыз қалған балалардың өздеріне тиесілі алименттерге, жәрдемақыларға және әлеуметтік төлемдерге құқықтарының сақталуын растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5347,102 +5477,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z269" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәрбиеленушілердің алименттерден, жәрдемақылардан түскен қаражаттарын және басқа да әлеуметтік төлемдерін банк шоттарынан алуға тыйымның сақталуы</w:t>
+Тәрбиеленушілердің алименттерден, жәрдемақылардан түскен қаражаттарын және басқа да әлеуметтік төлемдерін банк шоттарынан алуға тыйымның сақталмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5460,102 +5602,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z273" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалардың, ата-аналарының қамқорлығын-сыз қалған балалардың тұрғын үйі болмаған жағдай-да, оны алуға құқығын сақтау үшін құжаттардың болуы</w:t>
+Жетім балалардың және ата-анасының қамқорлығынсыз қалған балалардың тұрғын үй алу құқығының сақталуын растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5573,102 +5727,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z277" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-аналарының қамқорлығынсыз қалған балаларда тұрғын үйінің бар екені анықталған жағдайда тексерілетін тұрғын үйде тіркелген адамдарды, сондай-ақ нақты тұратын адамдарды көрсете отырып, тұрғын үйдің техникалық, санитариялық жай-күйі туралы актінің болуы</w:t>
+Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға тиесілі тұрғын үй анықталған жағдайларда, тіркелген тұлғаларды, сондай-ақ тексеріліп отырған тұрғын үйде нақты тұрып жатқан адамдарды көрсете отырып, тұрғын үйдің техникалық және санитариялық жай-күйі туралы актінің болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5686,102 +5852,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z281" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-аналарының қамқорлығынсыз қалған балаларда тұрғын үйінің бар екені анықталған жағдайда әрқайсысының ерекше белгілерін көрсете отырып, тұрғын үйдегі мүлік тізімдемесінің болуы</w:t>
+Жетім балалар мен ата-аналарының қамқорлығынсыз қалған балаларда тұрғын үйінің бар екені анықталған жағдайда әрқайсысының ерекше белгілерін көрсете отырып, тұрғын үйдегі мүлік тізімдемесінің болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5799,102 +5977,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z285" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-аналарының қамқорлығынсыз қалған балалардың тұрғын үйін жалға (жалдауға) беру туралы үлгілік шарттың болуы</w:t>
+Жетім балалар мен ата-аналарының қамқорлығынсыз қалған балалардың тұрғын үйін жалға (жалдауға) беру туралы үлгілік шарттың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5912,102 +6102,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z289" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-аналарының қамқорлығынсыз қалған балалардың тұрғын үйін жалға (жалдауға) беруден түскен қаражатты аудару үшін балалардың банктік шоттарының болуы</w:t>
+Жетім балалар мен ата-аналарының қамқорлығынсыз қалған балалардың тұрғын үйін жалға (жалдауға) беруден түскен қаражатты аудару үшін балалардың банктік шоттарының болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6025,102 +6227,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z293" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үйдің жай-күйі, осы тұрғын үйге қатысты жүзеге асырылатын іс-әрекеттер туралы мәліметтерді қамтитын қамқорлыққа алынушының тұрғын үйін басқару жөніндегі есептердің (кемінде алты айда бір рет еркін нысанда) болуы</w:t>
+Тұрғын үйдің жай-күйі, осы тұрғын үйге қатысты жүзеге асырылатын іс-әрекеттер туралы мәліметтерді қамтитын қамқорлыққа алынушының тұрғын үйін басқару жөніндегі есептердің (кемінде алты айда бір рет еркін нысанда) болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6138,68 +6352,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z297" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6251,102 +6477,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z301" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымы басшысының немесе өзге де лауазымды тұлғасының тәрбиеленушілердің денсаулығын сақтау бойынша міндеттерін орындауы (өтініш болған жағдайда тексеріледі)</w:t>
+Білім беру ұйымы басшысының немесе өзге де лауазымды тұлғасының тәрбиеленушілердің денсаулығын сақтау бойынша міндеттерін орындамауы (өтініш болған жағдайда тексеріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6364,102 +6602,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z305" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымы бекіткен алқалық органдардың (педагогикалық, қамқоршылық кеңестердің) қызметін растайтын жұмыс жоспарлары мен отырыстар хаттамаларының болуы</w:t>
+Білім беру ұйымы бекіткен алқалық органдардың (педагогикалық, қамқоршылық кеңестердің) қызметін растайтын жұмыс жоспарлары мен отырыстар хаттамаларының болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6477,102 +6727,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z309" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиісті бейіні бойынша арнайы педагогикалық немесе кәсіптік білімі жоқ адамдарды білім беру ұйымдарына жұмысқа жіберу фактісінің болуы</w:t>
+Тиісті бейін бойынша арнайы педагогикалық немесе кәсіптік білімі жоқ адамдарды білім беру ұйымында жұмысқа жіберу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6590,102 +6852,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z313" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау және халықты әлеуметтік қорғау ұйымдарының педагогтерін қоспағанда, педагогтердің біліктілік санатының деңгейін арттыруды (растауды) кемінде бес жылда бір рет сақтамауы</w:t>
+Денсаулық сақтау және халықты әлеуметтік қорғау ұйымдарының педагогтерін қоспағанда, педагогтердің біліктілік санатының деңгейін арттыру (растау) мерзімін (кемінде бес жылда бір рет) сақтамау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6703,102 +6977,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z317" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау және халықты әлеуметтік қорғау ұйымдарының педагогтерін қоспағанда, біліктілікті арттыру педагогтерінің кемінде үш жылда бір рет сақтамауы</w:t>
+Педагогтардың біліктілігін арттыру мерзімін сақтау талаптарының бұзылуы (әр үш жыл сайын кемінде бір рет), денсаулық сақтау және әлеуметтік қорғау ұйымдарының педагогтарын қоспағанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6816,102 +7102,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z321" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалардың, ата-аналарының қамқорлығынсыз қалған балалардың жұмысқа орналасуын растайтын құжаттардың бар болуы</w:t>
+Жетім балалардың, ата-аналарының қамқорлығынсыз қалған балалардың жұмысқа орналасуын растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6929,102 +7227,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z325" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұзақтығы күніне кемінде 42 және кемінде 60 академиялық сағат, тренинг нысанында кемінде 3 академиялық сағат сәйкес жетім балалар мен ата-аналарының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында жетім балалардың, ата-аналарының қамқорлығынсыз қалған балалардың және балаларды өз отбасыларына тәрбиелеуге қабылдауға тілек білдірген Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтарын психологиялық даярлау бағдарламасының болуы</w:t>
+Ұзақтығы күніне кемінде 42 және кемінде 60 академиялық сағат, тренинг нысанында кемінде 3 академиялық сағат сәйкес жетім балалар мен ата-аналарының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында жетім балалардың, ата-аналарының қамқорлығынсыз қалған балалардың және балаларды өз отбасыларына тәрбиелеуге қабылдауға тілек білдірген Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтарын психологиялық даярлау бағдарламасының болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7042,102 +7352,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z329" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды өз отбасына тәрбиелеуге қабылдауға тілек білдірген, Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтарын психологиялық даярлау жөніндегі қызметті ұйымдастыруды растайтын құжаттардың болуы</w:t>
+Жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды өз отбасына тәрбиелеуге қабылдауға тілек білдірген, Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтарын психологиялық даярлау жөніндегі қызметті ұйымдастыруды растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7155,68 +7477,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z333" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7268,251 +7602,400 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z337" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Келу кестесін" қалыптастырудың бір күндік мерзімін сақтау, бала асырап алуға кандидаттардың республикалық деректер банкінде танысу не болмауы фактілерін, екі апталық қарым-қатынасын растау</w:t>
+"Бару кестесін" қалыптастырудың бір күндік мерзімін сақтау, сондай-ақ бала асырап алуға кандидаттардың республикалық деректер банкінде баламен танысу (не оның болмауы) фактілерін растау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z341" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларды тамақтандыру, киіммен, аяқ киіммен, жұмсақ мүкәммалмен қамтамасыз ету нормаларының сақталуын растайтын құжаттардың болуы</w:t>
+Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларды тамақтандыру, киіммен, аяқ киіммен, жұмсақ мүкәммалмен қамтамасыз ету нормаларының сақталуын растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z345" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Антитеррористік қауіпсіздіктің болмауы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар — көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7596,611 +8079,693 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z350" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Девиантты мінез-құлықты балаларға арналған арнайы және ерекше режимде ұстайтын білім беру ұйымдарының талаптарды бұзу дәрежесі</w:t>
+        <w:t xml:space="preserve"> Мектепке дейінгі ұйымдардың талаптарды бұзу дәрежесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z351" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемшарттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұзушылық дәрежесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z355" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Девиантты мінез-құлықты балаларға арналған арнайы және ерекше режимде ұстайтын білім беру ұйымдарында кәмелетке толмағандарды күтіп-бағу үшін арнайы жағдайлардың сақталуы</w:t>
+Мектепке дейінгі ұйым мен ата-аналар (баланың заңды өкілдері) арасында жасалған білім беру қызметтерін көрсетудің шартының болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеусіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z359" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәмелетке толмағандардың жасына және жынысына қарай жатын корпустарын міндетті түрде оқшаулау шартымен бөлек топтарда орналастыру нормаларының сақталуы</w:t>
+Жасына сәйкес топтардағы ерекше білім беру қажеттіліктері бар үштен аспайтын тәрбиеленушінің болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z363" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәмелетке толмағандардың девиантты мінез-құлықты балаларға арналған арнайы және ерекше режимде ұстайтын білім беру ұйымдарында болу мерзімінің сақталуы</w:t>
+Тәрбиеленушілерді заңсыз шығару фактілерінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z367" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы білім беру ұйымдарында тәрбиеленетін кәмелетке толғандарды киім-кешекпен, аяқ киіммен және жұмсақ инвентарьмен қамтамасыз ету нормаларының сақталуы</w:t>
+Төрт апталық маусымдық перспективалық мәзірдің болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8218,215 +8783,239 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z371" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәмелетке толмағанның мінездемесі мен жеке профилактика шараларын жүргізу қажеттілігі туралы ұсынымдарды қоса бере отырып, оны шығару туралы тұрғылықты жері бойынша Кәмелетке толмағандардың істері және олардың құқықтарын қорғау жөніндегі комиссияларды хабарлау мерзімінің сақталуы</w:t>
+Күндік мәзірдің төрт апталық маусымдық мәзірге сәйкес болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z375" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы білім беру ұйымдарында және ерекше режимде ұстайтын білім беру ұйымдарында оларды ұстауға және оқытуға кедергі келтіретін аурулары бар кәмелетке толмағандардың болуы</w:t>
+Мектепке дейінгі ұйымдарды жабдықтармен және жиһазбен қамтамасыз етпеу (үй-жайлардың болмауы, жиһазбен жарақтандыру)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8444,1494 +9033,400 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z379" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәмелетке толмағандарды девиантты мінез-құлықты балаларға арналған арнаулы және ерекше режимде ұстайтын білім беру ұйымдарынан шығаруға қойылатын негіздердің сақталуы</w:t>
+Антитеррористік қауіпсіздіктің болмауы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі – домофон жүйесі, объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар — көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z383" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің біліктілігін арттыруды кемінде үш жылда бір рет сақтамауы</w:t>
+Объектінің орналасқан жері бойынша аумақтық ішкі істер органының басшысымен келісілген террористік тұрғыдан осал терроризмге қарсы қорғалуының паспортының болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z387" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің тиісті бейіні бойынша арнайы педагогикалық немесе кәсіптік білімі жоқ адамдарды білім беру ұйымдарына жұмысқа жіберу фактісінің болуы</w:t>
+Дамуында, дамуының бұзылуын түзетуде және әлеуметтік бейімделуінде мүмкіндіктері шектеулі балалар үшін арнайы жағдайлар жасамау (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
-[...450 lines deleted...]
-              <w:t>
 өрескел</w:t>
-            </w:r>
-[...676 lines deleted...]
-елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10015,498 +9510,568 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z392" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орта білім беру ұйымдарының талаптарды бұзу дәрежесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z393" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемшарттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұзушылық дәрежесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z397" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балаларды мемлекеттік білім беру мекемесінен тегін жалпы орта білім алғанға дейін оқудан шығару тәртібінің сақталуын растайтын құжаттардың бар болуы</w:t>
+Орта білім беру ұйымынан шыққан білім алушының одан әрі оқуын растайтын құжаттардың бар болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеуліс</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z401" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерекше білім беру қажеттіліктері бар балалардың білім алуына кепілдік берілетінін растайтын құжаттардың бар болуы</w:t>
+Қатаң есептіліктегі құжаттарды жүргізу бойынша талаптарды сақтамау: білім алушылардың жеке істері (қағаз немесе электрондық Word немесе pdf форматында); білім алушылардың қозғалысы бойынша бұйрықтарды тіркеу кітабы; білім алушылардың әліпбилік жазу кітабы; шығып қалған білім алушыларды есепке алу кітабы; келген білім алушыларды есепке алу кітабы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+елеуліс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z405" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік білім беру ұйымдарының білім алушылары мен тәрбиеленушілеріне қаржылық және материалдық көмек көрсетуге бөлінетін қаражатты есепке алу жөніндегі жауапты тұлғаны бекіту туралы бірінші басшының шешімінің болуы, қаржылық және материалдық көмек алуға өтініштерді тіркеу журналының болуы, қаражатты мақсатты пайдалану туралы растайтын құжаттардың болуы (сатып алынған тауарлардың атауын көрсете отырып, шығыстар туралы растайтын құжат), мемлекеттік білім беру ұйымдарының білім алушылары мен тәрбиеленушілеріне мемлекеттік білім беру ұйымдарының білім алушылары мен тәрбиеленушілеріне қаржылық және материалдық көмек көрсету, қаржылық және материалдық көмек алуға өтініш берушінің материалдық жағдайын тексеру қорытындысы</w:t>
+Орта білім беру ұйымдарындағы психологиялық қызметтердің жұмысын растайтын құжаттардың болмауы (педагог-психологтың жұмыс жоспары, психологиялық қызметтің топтық және жеке жұмысын есепке алу журналы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10524,215 +10089,239 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z409" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғылықты (мекендеу) орны бойынша тіркеудің бар-жоғына қарамастан (тұрақты немесе уақытша) мекендейтін немесе бiлiм беру ұйымы қызмет көрсететін аумаққа келетін 0 жастан 18 жасқа (олар орта білім алғанға дейін) дейінгі балаларды есепке алудың жүргізілетінін растайтын құжаттардың бар болуы</w:t>
+Білім алушыларға, оқушылардың ата-аналарына немесе оларды алмастыратын адамдарға нақты психологиялық проблемаларды шешуде көмек көрсетілгенін растайтын құжаттардың болмауы (консультацияларды есепке алу журналы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеуліс</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z413" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы білім беретін оқу орындарына дәлелсіз себептермен бармайтын кәмелетке толмағандарды есепке алудың жүргізілетінін, олармен және олардың ата-аналарымен немесе заңды өкілдерімен жеке профилактикалық шаралардың жүзеге асырылатынын растайтын құжаттардың бар болуы</w:t>
+Білім алушыларды тәрбиелеу, білім беру, дамыту және әлеуметтік қорғау жөніндегі, суицидтің, құқық бұзушылықтың және қатыгездіктің алдын алу жөніндегі жұмыстарды жүргізу жөніндегі шаралар кешенін жүзеге асыратын әлеуметтік педагогтердің, педагог-психологтардың қызметін бақылау, тәрбие процесін ұйымдастыру жөніндегі растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10750,305 +10339,239 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z417" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орта білім беру ұйымынан шыққан білім алушының одан әрі оқуын растайтын құжаттардың бар болуы</w:t>
+Баланы қорқыту (буллинг) профилактикасы мен оның алдын алу жөніндегі қызметтің талаптарға сәйкес келмеуі, сондай-ақ баланы қорқыту (буллинг) профилактикасы бойынша бекітілген жоспардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеуліс</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z421" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қатаң есептіліктегі құжаттарды жүргізу бойынша талаптарды сақтау:</w:t>
-[...89 lines deleted...]
-келген білім алушыларды есепке алу кітабы</w:t>
+Ерекше білім берілуіне қажеттілігі бар балалар үшін олардың білім алуы үшін арнайы жағдайлар жасамау (үй-жайлардың болмауы, білім беру және түзету міндеттерін іске асыру үшін жиһазбен және (немесе) арнайы жабдықпен жарақтандыру)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11066,102 +10589,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z425" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық бюджет туралы қолданыстағы заңнамаға сәйкес білім алушылар мен тәрбиеленушілерге ең төменгі күнкөріс деңгейінен төмен емес материалдық көмектің белгіленген мөлшерін сақтау</w:t>
+Ерекше білім берілуіне қажеттілігі бар баланы толыққанды дамыту және оқыту үшін психологиялық-педагогикалық сүйемелдеуді қамтамасыз ету және қажетті әлеуметтік және психологиялық-педагогикалық жағдайлар жасамау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11179,215 +10714,239 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z429" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орта білім беру ұйымдарының мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан, сондай-ақ мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінің шамасынан төмен отбасылардан шыққан білім алушыларын және жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды мектепте бір рет тамақтандыру нормаларын ескере отырып, бекітілген күнделікті мәзірдің болуы</w:t>
+Білім беру ұйымдарында психологиялық-педагогикалық сүйемелдеу қызметінің қызметін қамтамасыз етпеуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z433" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интернет-ресурста "Мектептік тамақтандыру" айдарының болуы (білім алушыларды тамақтандыруды ұйымдастыру бойынша ақпаратты жүйелі орналастыру (перспективалық, тағам суреті қосымшасымен күн сайынғы ас мәзірі, жұмыс жоспары, тамақтану сапасының мониторингі жөніндегі комиссиялардың, ведомствоаралық сараптамалық топтардың актілері)</w:t>
+Тиісті бейін бойынша арнайы педагогикалық немесе кәсіптік білімі жоқ адамдарды білім беру ұйымдарында жұмысқа жіберуі (басшының тәрбие жөніндегі орынбасары, педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед,логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-ассистент, әлеуметтік педагог, жатақхана, интернат ұйымдарының тәрбиешісі) (басшының тәрбие жөніндегі орынбасары, педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-ассистент, әлеуметтік педагог, жатақхана, интернат ұйымдарының тәрбиешісі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11405,2000 +10964,489 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z437" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тамақтану сапасының мониторингі бойынша комиссия құрылғанын растайтын құжаттардың болуы</w:t>
+Педагогтердің (педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі, интернаттық ұйымдардың тәрбиешісі) біліктілік санаты деңгейін арттыру (растау) мерзімінің сақталмауы (бес жылда бір реттен сирек емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z441" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тамақтану сапасының мониторингі жөніндегі комиссияның қызметін растайтын құжаттардың болуы:</w:t>
-[...89 lines deleted...]
-балалардың нақты тамақтану рационының күнделікті, перспективті ас мәзіріне, асхананың санитарлық жағдайына сәйкес келуі</w:t>
+Педагогтердің (тәрбие жұмысы жөніндегі басшының орынбасары, педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі, интернаттық ұйымдардың тәрбиешісі) біліктілігін арттыру мерзімінің сақталмауы (үш жылда бір реттен сирек емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z445" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тамақтану сапасының мониторингі бойынша комиссия жұмысының қорытындыларының болуы, оларды білім беру ұйымының педагогикалық кеңесінде қарау, орта білім беру ұйымының интернет-ресурсында орналастыру</w:t>
+Штаттық бірліктерінің болмауы (тәрбиелік жұмыс жөніндегі директордың орынбасары, педагог-психолог, педагог-ассистент (болған жағдайда психолого-медико-педагогикалық кеңестің ұсынымымен), тәрбиеші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z449" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орта білім беру ұйымдарындағы психологиялық қызметтердің жұмысын растайтын құжаттардың болуы (педагог-психологтың жұмыс жоспары, психологиялық қызметтің топтық және жеке жұмысын есепке алу журналы және басқалар)</w:t>
-[...1468 lines deleted...]
-Білім алушылардың өмірі мен денсаулығын қорғауды қамтамасыз ету бойынша қауіпсіз білім беру жағдайларын жасау (бейнебақылау, ескерту жүйелерінің, дабыл берудің мобильді және/немесе стационарлық құралының (дабыл түймесі), кіруді бақылау мен басқарудың (турникеттер), объектілерді қоршаудың, домофон жүйесінің, күзет қызметтерін көрсету туралы шарттың, қауіпсіздікті қамтамасыз ету жөніндегі лауазымдық нұсқаулықтың, жылдамдықты төмендету құралдарының болуы көлік құралдарының соқтығысу қаупін болдырмау мақсатында)</w:t>
+Антитеррористік қауіпсіздіктің болмауы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар - көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13512,433 +11560,574 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t xml:space="preserve">4-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z454" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Арнайы білім беру ұйымдарының талаптарды бұзу дәрежесі</w:t>
+        <w:t xml:space="preserve"> Техникалық және кәсіптік білім беру ұйымдарының талаптарды бұзу дәрежесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z455" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемшарттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұзушылық дәрежесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-1-бөлім. Психологиялық-медициналық-педагогикалық консультацияның қызметіне қатысты (бұдан әрі - ПМПК)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z459" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алу кезеңінде әлеуметтік көмек көрсетілетін азаматтарға әлеуметтік көмек көрсету, оның ішінде білім беру ұйымының интернатында тұратын жерін, жұмсақ мүкәммалды, жабдықтар мен киім-кешектерді, тамақтану мен медициналық көмекті ұсынбау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z463" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ПМПК қызметі тәртібінің сақталуын және мүмкіндігі шектеулі балаларға психологиялық-медициналық-педагогикалық консультациялық көмек көрсету және тексеру мерзімдерінің сақталуын растайтын құжаттардың болуы (балаларды консультацияға алдын ала жазу журналдары, ПМПК-да балаларды тексеруді есепке алу журналы, баланың даму картасы және басқалар)</w:t>
+Оқу-тәрбие процесінің растайтын құжаттарының болмауы (девиантты мінез-құлқы бар білім алушыларды есепке алу журналы, әлеуметтік педагогтың жұмыс жоспары, жатақхана тәрбиешісінің оқу жылына арналған жұмыс жоспары, оқу жылына арналған тәрбие жұмысының жоспары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+елеусіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z467" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерекше қажеттіліктері бар балаларды тексеру және оларға психологиялық-медициналық-педагогикалық консультациялық көмек көрсету үшін қажетті құжаттар тізбесінің болуы (туу туралы куәлік, мүгедектік туралы қорытынды, дәрігерлік-консультациялық комиссияның қорытындысы және басқалар)</w:t>
+Білім алуға арналған арнайы жағдайлардың болмауы (арнайы, жеке тұлғаны дамытатын және коррекциялық-дамыту бағдарламалары мен оқыту әдістері, техникалық және оқу құралдары, өмір сүру ортасы, психологиялық-педагогикалық сүйемелдеу, медициналық және әлеуметтік қызметтер, олардың жоқтығында арнайы білім алу қажеттіліктері бар тұлғалар (балалар), сондай-ақ мүмкіндігі шектеулі балалар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13956,4833 +12145,614 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z471" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балаларды тексеруді және оларға кеңес беруді жүзеге асыратын қызметкерлердің/ мамандардың болуы (дәрігер-невропатолог, дәрігер-психиатр, психолог, мұғалім-логопед (логопед), әлеуметтік педагог (дефектолог, олигофренопедагог, сурдопедагог, тифлопедагог), әлеуметтік педагог және ПМПК меңгерушісі)</w:t>
+Антитеррористік қауіпсіздіктің болмауы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар — көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z475" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балаларды тексеруді және оларға кеңес беруді, ерекше білім беру қажеттіліктерін бағалауды жүзеге асыратын қызметкерлердің болуы</w:t>
+Білім беру ұйымында тиісті бейін бойынша педагогикалық немесе кәсіби білімі жоқ тұлғаларды (педагог-психолог, педагог ұйымдастырушысы, педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі) жұмысқа қабылдау фактысының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z479" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің біліктілік санатының деңгейін арттыруды (растауды) кемінде бес жылда бір рет сақтамауы</w:t>
+Педагогтердің (педагог-психолог, педагог-ұйымдастырушы, педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі) біліктілік санаты деңгейін арттыру (растау) мерзімінің сақталмауы (бес жылда бір реттен кем емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z483" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің біліктілігін арттыруды кемінде үш жылда бір рет сақтамауы</w:t>
+Педагогтердің (педагог-психолог, педагог-ұйымдастырушы, педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі) біліктілігін арттыру мерзімінің сақталмауы (үш жылда бір реттен кем емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z487" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүмкіндігі шектеулі балалар үшін арнайы жағдайлардың болуы (үй-жайлардың болуы, жиһазбен және (немесе) арнайы жабдықтармен, түзету-дамыту және оңалту міндеттерін іске асыру үшін әдістемелік құралдар мен дидактикалық материалдармен жарақтандырылуы)</w:t>
-[...4218 lines deleted...]
-Білім алушылардың өмірі мен денсаулығын қорғауды қамтамасыз ету бойынша қауіпсіз білім беру жағдайларын жасау (бейнебақылау, естірту жүйелерінің, дабыл берудің мобильді және/немесе стационарлық құралының (дабыл түймесі), кіруді бақылау мен басқарудың (турникеттер), объектілерді қоршаудың, домофон жүйесінің, күзет қызметтерін көрсету туралы шарттың, қауіпсіздікті қамтамасыз ету жөніндегі лауазымдық нұсқаулықтың, жылдамдықты төмендету құралдарының болуы көлік құралдарының соқтығысу қаупін болдырмау мақсатында)</w:t>
+Баланы қорқытудың (буллинг) алдын алу және алдын алу жөніндегі қызметті қамтамасыз ету, баланы қорқытудың (буллинг) алдын алу жөніндегі бекітілген жоспардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18896,278 +12866,324 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5-қосымша </w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z492" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Балалардың демалу, сауықтыру және бос уақытты өткізуге құқықтарын қамтамасыз ету жөніндегі ұйымдарының талаптарды бұзу дәрежесі</w:t>
+        <w:t xml:space="preserve"> Кәмелетке толмағандарға білім беру-сауықтыру қызметтерін ұсынатын балаларға арналған қосымша білім беру ұйымдарының талаптарды бұзу дәрежесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z493" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемшарттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұзушылық дәрежесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z497" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік осал санаттағы балалардың (мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан шыққан балалар; жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен мемлекеттік атаулы әлеуметтік көмек алмайтын отбасылардан шыққан балалар; жетім балалар және ата-анасының қамқорлығынсыз қалған балалар, отбасыларда тұратын ата-аналардың қамқорлығынсыз қалған балалар, төтенше жағдайлар нәтижесінде шұғыл көмекті талап ететін отбасылардан шыққан балалар, білім беру ұйымының алқалы басқару органы айқындайтын балалардың өзге де санаттары ) демалу, жұмыспен қамту және сауықтыру құқығының іске асырылуын растайтын құжаттардың болуы</w:t>
+Кәмелетке толмағандарға арналған білім беру және денсаулықты нығайту бағдарламаларының, сондай-ақ олардың орындалғанын растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19185,441 +13201,489 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z501" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балалардың сауықтыру лагерінде балаларды оқытуға, тәрбиелеуге, еңбекке және демалуға салауатты және қауіпсіз жағдайлар жасауды растайтын құжаттардың болуы</w:t>
+Білім беру модулінде кәмелетке толмағандарға арналған білім беру-сауықтыру бағдарламаларында патриотизмді, жоғары мораль мен адамгершілікті қалыптастыруға, балалардың жан-жақты қызығушылықтары мен қабілеттерін дамытуға бағытталған тәрбиелік іс-шаралар мен жобалардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z505" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәрбие бағдарламаларының және олардың орындалғанын растайтын құжаттардың болуы</w:t>
+Педагогтердің тиісті бейіндер бойынша педагогикалық немесе кәсіптік білімінің болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+елеусіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z509" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәрбие бағдарламаларында патриотизмді, азаматтықты, интернационализмді, жоғары адамгершілікті, қалыптастыруға, сондай-ақ балалардың жан-жақты мүдделері мен қабілеттерін дамытуға бағытталған пункттердің болуы</w:t>
+Педагогтардың біліктілік санаты деңгейін арттыру (растау) мерзімдерін сақтау талаптарын орындамауы (бес жылда кемінде бір рет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеусіз</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z513" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтерде тиісті бейіндер бойынша арнайы педагогикалық немесе кәсіптік білімнің болуы</w:t>
+Кәмелетке толмағандарға білім беру және денсаулықты нығайту қызметтерін көрсететін жыл бойы жұмыс істейтін балаларға арналған қосымша білім беру ұйымдарының педагогтарының біліктілігін арттыру мерзімін (үш жылда бір реттен кем емес) сақтамауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19637,102 +13701,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z517" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің біліктілік санатының деңгейін арттыруды (растауды) кемінде бес жылда бір рет сақтамауы</w:t>
+Баланың қорлау (буллинг) жағдайларын алдын алу бойынша іс-шаралардың жүзеге асырылмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19750,215 +13826,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z521" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің біліктілігін арттыруды кемінде үш жылда бір рет сақтамауы</w:t>
-[...112 lines deleted...]
-Балалардың сауықтыру лагерлерінің штаттық кестесінің балалардың сауықтыру лагерлерінің үлгілік Штаттарымен сәйкестігі</w:t>
+Антитеррористік қауіпсіздіктің болмауы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар - көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20078,385 +14053,443 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z526" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мектепке дейінгі ұйымдардың талаптарды бұзу дәрежесі</w:t>
+        <w:t xml:space="preserve"> Арнаулы білім беру ұйымдарының талаптарды бұзу дәрежесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z527" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемшарттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұзушылық дәрежесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z531" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі ұйым мен ата-аналар (баланың заңды өкілдері) арасында жасалған білім беру қызметтерін көрсетудің үлгілік шартының болуы</w:t>
+Мүмкіндігі шектеулі балалар үшін арнайы жағдайлардың болмауы (қызмет көрсететін бөлмелердің болмауы, жиһазбен және (немесе) арнайы құрал-жабдықтармен, коррекциялық-дамытушылық және қалпына келтіру міндеттерін жүзеге асыруға арналған әдістемелік құралдар мен дидактикалық материалдармен қамтамасыз етілмеуі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеусіз</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z535" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жасына сәйкес топтардағы ерекше білім беру қажеттіліктері бар үштен аспайтын тәрбиеленушінің болуы</w:t>
+Психолого-педагогикалық коррекциялық көмек көрсетілгенін растайтын құжаттардың болмауы (тексеру, коррекциялық-дамытушылық сабақтар, қалпына келтіру және әлеуметтік-құқықтық шаралар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20474,102 +14507,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z539" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәрбиеленушілерді заңсыз шығару фактілерінің болуы</w:t>
+Баланы жеке дамытушы бағдарламаларының, коррекциялық-дамытушылық бағдарламалардың, баланың келу уақытын есепке алу, баланың дамуының қысқаша тарихы және психофизикалық дамуын бағалау хаттамасының болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20587,102 +14632,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z543" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Он күндік бекітілген мәзірдің, бракераж комиссиясының болу</w:t>
+Мүмкіндігі шектеулі балалардың психофизикалық дамуын бағалауды жүзеге асыратын мамандардың болмауы: арнайы педагог (дефектолог, олигофренопедагог, сурдопедагог, тифлопедагог, логопед-мұғалім (логопед)), педагог-психолог, емдік дене шынықтыру нұсқаушысы, әлеуметтік педагог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20700,215 +14757,239 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z547" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жас ерекшеліктерін, мектепке дейінгі ұйымның жұмыс режимін, табиғи және жаңа өнімдердің маусымдық қол жетімділігін, оның еселігін ескере отырып, тәрбиеленушілерді теңдестірілген тамақтанумен қамтамасыз ету</w:t>
+Тиісті бейін бойынша арнайы педагогикалық немесе кәсіби білімі жоқ тұлғаларды білім беру ұйымында жұмысқа жіберу фактісінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z551" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықтың әлеуметтік осал тобына жататын отбасылардан шыққан балаларды тегін тамақпен қамтамасыз ету</w:t>
+Психологиялық -педагогикалық түзету кабинеттерінде қысқа мерзімді топтардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20926,102 +15007,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z555" w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі ұйымдарды жабдықтармен және жиһазбен қамтамасыз ету (үй-жайлардың болуы, жиһазбен жарақтандыру және коммуникативтік дағдыларды дамыту үшін оқу және ойын материалдары)</w:t>
+Психологиялық-педагогикалық түзету кабинеттерінде қызмет алу үшін психолого-медико-педагогикалық кеңестің қорытындыларының болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21039,102 +15132,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z559" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектеп жасына дейінгі тәрбиеленушілердің өмірі мен денсаулығын қорғауды қамтамасыз ету бойынша қауіпсіз білім беру жағдайларын жасау (бейнебақылау, естірту жүйелерінің, дабыл берудің мобильді және/немесе стационарлық құралының (дабыл түймесі), кіруді бақылау мен басқарудың (турникеттер), объектілерді қоршаудың, домофон жүйесінің, күзет қызметтерін көрсету туралы шарттың, қауіпсіздікті қамтамасыз ету жөніндегі лауазымдық нұсқаулықтың, жылдамдықты төмендету құралдарының болуы көлік құралдарының соқтығысу қаупін болдырмау мақсатында)</w:t>
+Жеке немесе кіші топтық және топтық сабақтарды өткізуді растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21152,328 +15257,364 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z563" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагог-психологты, есту қабілеті бұзылған балаларға - сурдопедагогты, сөйлеу қабілеті бұзылған балаларға - логопед пен дефектолог-мұғалімді, страбизмі мен амблиопиясы бар балаларға - тифлопедагог-мұғалімді штаттық бірліктермен қамтамасыз ету</w:t>
+Педагогтердің біліктілігін арттыру мерзімінің сақталмауы (үш жылда бір реттен кем емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z567" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің (педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог) біліктілік санатының деңгейін кемінде бес жылда бір рет арттыруды (растауды) сақтамауы</w:t>
+Педагогтердің біліктілік санаты деңгейін арттыру (растау) мерзімінің сақталмауы (бес жылда бір реттен кем емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z571" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің (педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог) біліктілігін арттыруды кемінде үш жылда бір рет сақтамауы</w:t>
+Антитеррористік қауіпсіздіктің болмауы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар - көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21593,1565 +15734,418 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z576" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Техникалық және кәсіптік білім беру ұйымдарының талаптарды бұзу дәрежесі</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бала құқықтарын қорғау саласындағы субъективті критерийлер бойынша тәуекел дәрежесін айқындауға арналған субъективті критерийлердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1287 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z577" w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субъективті өлшемшарттар көрсеткіші</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Субъективті </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субъективті өлшемшарт көрсеткіші бойынша ақпарат көзі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Субъективті </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсеткіші бойынша ақпарат көзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маңыздылығы бойынша үлес салмағы, балл (барлығы 100 баллға дейін болуы тиіс), wi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маңыздылығы бойынша үлес салмағы, балл (барлығы 100 баллға дейін болмауы тиіс), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарттар / мәндер, xi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шарттар / мәндер, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>xi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23298,68 +16292,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z591" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23540,267 +16546,259 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z599" w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бару арқылы профилактикалық бақылау үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z601" w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бала құқықтарын қорғау саласындағы тәуекел дәрежесін бағалау критерийлері бойынша дәйексіз мәліметтер беру</w:t>
+Бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы ұсыныстардың белгіленген мерзімде орындалмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері, оның ішінде ҰБДО АЖ арқылы</w:t>
+Бақылау субъектілеріне (объектілеріне) бармай-ақ профилактикалық бақылаудың нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100%</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23953,1245 +16951,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0%</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100%</w:t>
-[...1157 lines deleted...]
-100%</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25385,68 +17225,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 832 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="59"/>
+    <w:bookmarkStart w:name="z56" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баланың құқықтарын қорғау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталды – ҚР Оқу-ағарту министрінің 07.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25622,337 +17462,281 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 30 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 832 бірлескен бұйрығына</w:t>
+              <w:t>№ 832 бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру, денсаулық сақтау және халықты әлеуметтік қорғау ұйымдарының қызметіне қатысты (Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес)</w:t>
-[...11 lines deleted...]
-        <w:t>балалардың құқықтарын қорғау саласындағы тексеру парағы</w:t>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы баланың құқықтарын қорғау жөніндегі функцияларды жүзеге асыратын ұйымдар қызметіне қатысты тексеру парағы ___________________________________________________________ бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 26.11.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 645</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 83 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.02.2023 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 83 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 30</w:t>
+        <w:t>№ 165-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚРҰлттық экономика министрінің 07.02.2023 № 17 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 28.06.2024 </w:t>
-[...147 lines deleted...]
-      Орналасқан мекенжайы ________________________________________________</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 № 73 (алғаш ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындаған мемлекеттік орган _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профилактикалық бақылауды тағайындау туралы акт _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                  (№, күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектінің (объектінің) атауы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан мекенжайы ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26158,164 +17942,172 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26348,51 +18140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті атқарушы органдардың баланы ұйымдарға жіберу туралы шешімдерінің болуы (бұйрық, қаулы және басқалар)</w:t>
+Жергілікті атқарушы органдардың баланы ұйымдарға жіберу туралы шешімдерінің болуы (бұйрық, қаулы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26489,51 +18281,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған ұйымдар тәрбиеленушілерінің тұрмыстағы тыныс-тіршілігін қолдауға бағытталған әлеуметтік-тұрмыстық қызметтердің бар болуы (оңалту және емдеу, білім беру, мәдени іс-шаралар, өзіне-өзі қызмет көрсету дағдыларына, тұрмыстық бағдарлау негіздеріне оқыту үшін жиһазбен және (немесе) мамандандырылған жабдықпен жабдықталған тұратын жердің, үй-жайлардың болуы; киім, аяқ киім және жұмсақ инвентарь ұсыну; көліктік қызмет көрсету; тұрмыстық қызмет көрсетумен қамтамасыз ету; қажетті жабдықтармен кәсіби өзін-өзі анықтау және шығармашылық еңбек үшін жағдай жасау; ақыл-ой, эмоционалдық, рухани және дене бітімінің дамуына ықпал ететін отбасылық жақындатылған қолайлы жағдайлар беру)</w:t>
+Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған ұйымдар тәрбиеленушілерінің тыныс-тіршілігін қамтамасыз етуге бағытталған әлеуметтік-тұрмыстық жағдайлардың болмауы (тұрғылықты жері, үй-жайлар, жиһаз және (немесе) оңалту және емдеу, білім беру, мәдени іс-шараларды өткізуге, өзін-өзі қызмет көрсету дағдыларына, тұрмыстық бағдар негіздеріне үйретуге арналған арнайы жабдықтың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+киіммен, аяқ киіммен және жұмсақ мүкәммалмен қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көлік қызметтерін ұсыну; тұрмыстық қызмет көрсетумен қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тәрбиеленушілердің зияткерлік, эмоциялық, рухани және дене дамуына ықпал ететін, отбасылық жағдайларға жақын қолайлы жағдайлар жасай отырып, кәсіби өзін-өзі айқындауға және шығармашылық еңбекке қажетті жабдықпен қамтамасыз етудің болуы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26630,51 +18476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық-әлеуметтік тексеру өткізу және ұйымдастыру; денсаулық жағдайын ескере отырып күтімді қамтамасыз ету; консультациялық көмек көрсету, әлеуметтік-медициналық сипаттағы профилактикалық және оңалту іс-шараларын жүргізу</w:t>
+Әлеуметтік-медициналық қызметтердің сапалы көрсетілуін растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26771,51 +18617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік-психологиялық патронаж психологиялық кеңес беру, психологиялық көмек көрсету; психологиялық жай-күйін түзету</w:t>
+Тәрбиеленушілерге әлеуметтік-психологиялық патронаж жүргізілгенін, психологиялық кеңес берілгенін, психологиялық көмек көрсетілгенін және психологиялық түзету жүргізілгенін растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26912,51 +18758,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дене мүмкіндіктері мен ақыл-ой қабілеттерін ескере отырып, педагогикалық түзету мен оқытуға бағытталған әлеуметтік-педагогикалық қызметтердің болуы</w:t>
+Физикалық мүмкіндіктері мен ақыл-ой қабілеттерін ескере отырып, педагогикалық түзету мен оқытуға бағытталған әлеуметтік-педагогикалық қызметтердің көрсетілгенін растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27053,51 +18899,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дене мүмкіндіктері мен ақыл-ой қабілеттерін ескере отырып, түзету-педагогикалық сүйемелдеуді жүргізуді, білім алуға жәрдемдесуді растайтын құжаттардың болуы</w:t>
+Физикалық мүмкіндіктері мен ақыл-ой қабілеттерін ескере отырып, түзету-педагогикалық сүйемелдеудің жүргізілгенін, білім алуға жәрдем көрсетілгенін растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27194,51 +19040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы әлеуметтік қызметтер көрсету саласында заң консультациясының болуы, заңды маңызы бар құжаттарды ресімдеуге көмек көрсету; қорғаншы және қамқоршы органдарға балаларды отбасына орналастыруға, оның ішінде асырап алуға, қорғаншылыққа, патронатқа, қамқоршылыққа алуға жәрдемдесу</w:t>
+Арнаулы әлеуметтік қызметтер көрсету саласында заңгерлік консультация жүргізілгенін, заңдық маңызы бар құжаттарды ресімдеуге көмек көрсетілгенін, балаларды отбасына орналастыруға, оның ішінде асырап алуға, қамқоршылыққа, патронатқа, қорғаншылыққа беруге қорғаншылық және қамқоршылық органдарына жәрдем көрсетілгенін растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27335,51 +19181,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалардың, ата-аналарының қамқорлығын-сыз қалған балалардың өздеріне тиесілі алименттерге, жәрдемақыларға және басқа да әлеуметтік төлемдерге құқығының сақталуын растайтын құжаттардың болуы</w:t>
+Жетім балалардың, ата-аналарының қамқорлығынсыз қалған балалардың өздеріне тиесілі алименттерге, жәрдемақыларға және әлеуметтік төлемдерге құқықтарының сақталуын растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27617,51 +19463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалардың, ата-аналарының қамқорлығын-сыз қалған балалардың тұрғын үйі болмаған жағдай-да, оны алуға құқығын сақтау үшін құжаттардың болуы</w:t>
+Жетім балалардың және ата-анасының қамқорлығынсыз қалған балалардың тұрғын үй алу құқығының сақталуын растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27758,51 +19604,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-аналарының қамқорлығынсыз қалған балаларда тұрғын үйінің бар екені анықталған жағдайда тексерілетін тұрғын үйде тіркелген адамдарды, сондай-ақ нақты тұратын адамдарды көрсете отырып, тұрғын үйдің техникалық, санитариялық жай-күйі туралы актінің болуы</w:t>
+Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға тиесілі тұрғын үй анықталған жағдайларда, тіркелген тұлғаларды, сондай-ақ тексеріліп отырған тұрғын үйде нақты тұрып жатқан адамдарды көрсете отырып, тұрғын үйдің техникалық және санитариялық жай-күйі туралы актінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28604,69 +20450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымы басшысының немесе өзге де лауазымды адамның тәрбиеленушілердің денсаулығын сақтау жөніндегі міндеттерін орындауы</w:t>
-[...17 lines deleted...]
-(өтініш болған жағдайда тексеріледі)</w:t>
+Білім беру ұйымы басшысының немесе өзге де лауазымды тұлғасының тәрбиеленушілердің денсаулығын сақтау бойынша міндеттерін орындауы (өтініш болған жағдайда тексеріледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28904,51 +20732,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиісті бейіні бойынша арнайы педагогикалық немесе кәсіптік білімі жоқ адамдарды білім беру ұйымдарына жұмысқа жіберу фактісінің болуы</w:t>
+Тиісті бейін бойынша арнайы педагогикалық немесе кәсіптік білімі жоқ адамдарды білім беру ұйымында жұмысқа жіберу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29045,51 +20873,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау және халықты әлеуметтік қорғау ұйымдарының педагогтерін қоспағанда, педагогтердің біліктілік санатының деңгейін арттыруды (растауды) кемінде бес жылда бір рет сақтамауы</w:t>
+Денсаулық сақтау және халықты әлеуметтік қорғау ұйымдарының педагогтерін қоспағанда, педагогтердің біліктілік санатының деңгейін арттыру (растау) мерзімін (кемінде бес жылда бір рет) сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29186,51 +21014,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау және халықты әлеуметтік қорғау ұйымдарының педагогтерін қоспағанда, педагогтердің біліктілігін арттыруды кемінде үш жылда бір рет сақтамауы</w:t>
+Педагогтардың біліктілігін арттыру мерзімін сақтау талаптарының бұзылмауы (әр үш жыл сайын кемінде бір рет), денсаулық сақтау және әлеуметтік қорғау ұйымдарының педагогтарын қоспағанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29327,51 +21155,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалардың, ата-аналарының қамқорлығын-сыз қалған балалардың жұмысқа орналасуын растайтын құжаттардың бар болуы</w:t>
+Жетім балалардың, ата-аналарының қамқорлығынсыз қалған балалардың жұмысқа орналасуын растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29891,51 +21719,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Келу кестесін" қалыптастырудың бір күндік мерзімін сақтау, бала асырап алуға кандидаттардың республикалық деректер банкінде танысу не болмауы фактілерін, екі апталық қарым-қатынасын растау</w:t>
+"Бару кестесін" қалыптастырудың бір күндік мерзімін сақтау, сондай-ақ бала асырап алуға кандидаттардың республикалық деректер банкінде баламен танысу (не оның болуы) фактілерін растау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30032,51 +21860,192 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған ұйымдарда тәрбиеленетін балалардың тамақтану нормасының сақталуы және балаларды тамақтандырумен қамтамасыз ету</w:t>
+Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларды тамақтандыру, киіммен, аяқ киіммен, жұмсақ мүкәммалмен қамтамасыз ету нормаларының сақталуын растайтын құжаттардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Антитеррористік қауіпсіздіктің болуы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар — көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30117,137 +22086,170 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды тұлға (тұлғалар) ___________________________________________</w:t>
+      Лауазымды адам (-дар) _________________________ ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                               (лауазымы) (қолы) (Т.А.Ә. (бар болған жағдайда))</w:t>
+        <w:t xml:space="preserve">                                                         лауазымы                     қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бақылау субъектінің (объектінің) басшысы ______________________________</w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                               (Т.А.Ә. (бар болған жағдайда), лауазымы) (қолы))</w:t>
+        <w:t xml:space="preserve">                            тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...14 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">Бақылау субъектісінің басшысы _________________ ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  лауазымы                қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30419,335 +22421,275 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Баланың құқықтарын қорғау саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
+        <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>138-бабына</w:t>
-[...20 lines deleted...]
-        <w:t>девиантты мінез-құлықты балаларға арналған арнайы және ерекше режимде ұстайтын білім беру ұйымдарының қызметіне қатысты</w:t>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы мектепке дейінгі ұйымдардың қызметіне қатысты тексеру парағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 26.11.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 645</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 83 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.02.2023 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 83 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 30</w:t>
+        <w:t>№ 165-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚРҰлттық экономика министрінің 07.02.2023 № 17 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 28.06.2024 </w:t>
-[...165 lines deleted...]
-      Орналасқан мекенжайы ________________________________________________</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 № 73 (алғаш ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындаған мемлекеттік орган _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профилактикалық бақылауды тағайындау туралы акт _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                  (№, күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектінің (объектінің) атауы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан мекенжайы ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -30953,164 +22895,172 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31143,51 +23093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Девиантты мінез-құлықты балаларға арналған арнайы және ерекше режимде ұстайтын білім беру ұйымдарында кәмелетке толмағандарды күтіп-бағу үшін арнайы жағдайлардың сақталуы</w:t>
+Мектепке дейінгі ұйым мен ата-аналар (баланың заңды өкілдері) арасында жасалған білім беру қызметтерін көрсетудің шартының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31284,51 +23234,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәмелетке толмағандардың жасына және жынысына қарай жатын корпустарын міндетті түрде оқшаулау шартымен бөлек топтарда орналастыру нормаларының сақталуы</w:t>
+Жасына сәйкес топтардағы ерекше білім беру қажеттіліктері бар үштен аспайтын тәрбиеленушінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31425,51 +23375,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәмелетке толмағандардың девиантты мінез-құлықты балаларға арналған арнайы және ерекше режимде ұстайтын білім беру ұйымдарында болу мерзімінің сақталуы</w:t>
+Тәрбиеленушілерді заңсыз шығару фактілерінің болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31566,51 +23516,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы білім беру ұйымдарында тәрбиеленетін кәмелетке толғандарды киім-кешекпен, аяқ киіммен және жұмсақ инвентарьмен қамтамасыз ету нормаларының сақталуы</w:t>
+Төрт апталық маусымдық перспективалық мәзірдің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31707,51 +23657,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәмелетке толмағанның мінездемесі мен жеке профилактика шараларын жүргізу қажеттілігі туралы ұсынымдарды қоса бере отырып, оны шығару туралы тұрғылықты жері бойынша Кәмелетке толмағандардың істері және олардың құқықтарын қорғау жөніндегі комиссияларды хабарлау мерзімінің сақталуы</w:t>
+Күндік мәзірдің төрт апталық маусымдық мәзірге сәйкес болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31848,51 +23798,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы білім беру ұйымдарында және ерекше режимде ұстайтын білім беру ұйымдарында оларды ұстауға және оқытуға кедергі келтіретін аурулары бар кәмелетке толмағандардың болуы</w:t>
+Мектепке дейінгі ұйымдарды жабдықтармен және жиһазбен қамтамасыз етпеу (үй-жайлардың болуы, жиһазбен жарақтандыру)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31989,51 +23939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәмелетке толмағандарды девиантты мінез-құлықты балаларға арналған арнаулы және ерекше режимде ұстайтын білім беру ұйымдарынан шығаруға қойылатын негіздердің сақталуы</w:t>
+Антитеррористік қауіпсіздіктің болуы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі – домофон жүйесі, объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар — көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32130,51 +24080,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің біліктілігін арттыруды кемінде үш жылда бір рет сақтамауы</w:t>
+Объектінің орналасқан жері бойынша аумақтық ішкі істер органының басшысымен келісілген террористік тұрғыдан осал терроризмге қарсы қорғалуының паспортының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32271,1461 +24221,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің тиісті бейіні бойынша арнайы педагогикалық немесе кәсіптік білімі жоқ адамдарды білім беру ұйымдарына жұмысқа жіберу фактісінің болуы</w:t>
-[...1409 lines deleted...]
-Білім беру ұйымы бекіткен жұмыс жоспарларының және олардың қызметін растайтын алқалы органдар (педагогикалық, қамқоршылық кеңестер) отырыстар хаттамаларының болуы</w:t>
+Дамуында, дамуының бұзылуын түзетуде және әлеуметтік бейімделуінде мүмкіндіктері шектеулі балалар үшін арнайы жағдайлар жасау (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33765,106 +24305,171 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Лауазымды тұлға (тұлғалар) __________________________________________  </w:t>
+        <w:t>
+      Лауазымды адам (-дар) _________________________ ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                              (лауазымы) (қолы) (Т.А.Ә. (бар болған жағдайда))</w:t>
+        <w:t xml:space="preserve">                                                         лауазымы                     қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бақылау субъектінің (объектінің) басшысы ______________________________  </w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                              (Т.А.Ә. (бар болған жағдайда), лауазымы) (қолы))</w:t>
+        <w:t xml:space="preserve">                            тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің басшысы _________________ ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  лауазымы                қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34036,311 +24641,275 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Баланың құқықтарын қорғау саласындағы (Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес) орта білім беру ұйымдарының қызметіне қатысты тексеру парағы</w:t>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы орта білім беру ұйымдарының қызметіне қатысты тексеру парағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 26.11.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 645</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 83 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.02.2023 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 83 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 30</w:t>
+        <w:t>№ 165-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚРҰлттық экономика министрінің 07.02.2023 № 17 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 28.06.2024 </w:t>
-[...165 lines deleted...]
-      Орналасқан мекенжайы ________________________________________________</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 № 73 (алғаш ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындаған мемлекеттік орган _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профилактикалық бақылауды тағайындау туралы акт _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                  (№, күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектінің (объектінің) атауы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан мекенжайы ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34744,51 +25313,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балаларды мемлекеттік білім беру мекемесінен тегін жалпы орта білім алғанға дейін оқудан шығару тәртібінің сақталуын растайтын құжаттардың бар болуы</w:t>
+Орта білім беру ұйымынан шыққан білім алушының одан әрі оқуын растайтын құжаттардың бар болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34885,51 +25454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерекше білім беру қажеттіліктері бар балалардың білім алуына кепілдік берілетінін растайтын құжаттардың бар болуы</w:t>
+Қатаң есептіліктегі құжаттарды жүргізу бойынша талаптарды сақтау: білім алушылардың жеке істері (қағаз немесе электрондық Word немесе pdf форматында); білім алушылардың қозғалысы бойынша бұйрықтарды тіркеу кітабы; білім алушылардың әліпбилік жазу кітабы; шығып қалған білім алушыларды есепке алу кітабы; келген білім алушыларды есепке алу кітабы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35026,51 +25595,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік білім беру ұйымдарының білім алушылары мен тәрбиеленушілеріне қаржылық және материалдық көмек көрсетуге бөлінетін қаражатты есепке алу жөніндегі жауапты тұлғаны бекіту туралы бірінші басшының шешімінің болуы, қаржылық және материалдық көмек алуға өтініштерді тіркеу журналының болуы, қаражатты мақсатты пайдалану туралы растайтын құжаттардың болуы (сатып алынған тауарлардың атауын көрсете отырып, шығыстар туралы растайтын құжат), мемлекеттік білім беру ұйымдарының білім алушылары мен тәрбиеленушілеріне мемлекеттік білім беру ұйымдарының білім алушылары мен тәрбиеленушілеріне қаржылық және материалдық көмек көрсету,қаржылық және материалдық көмек алуға өтініш берушінің материалдық жағдайын тексеру қорытындысы</w:t>
+Орта білім беру ұйымдарындағы психологиялық қызметтердің жұмысын растайтын құжаттардың болуы (педагог-психологтың жұмыс жоспары, психологиялық қызметтің топтық және жеке жұмысын есепке алу журналы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35167,51 +25736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғылықты (мекендеу) орны бойынша тіркеудің бар-жоғына қарамастан (тұрақты немесе уақытша) мекендейтін немесе бiлiм беру ұйымы қызмет көрсететін аумаққа келетін 0 жастан 18 жасқа (олар орта білім алғанға дейін) дейінгі балаларды есепке алудың жүргізілетінін растайтын құжаттардың бар болуы</w:t>
+Білім алушыларға, оқушылардың ата-аналарына немесе оларды алмастыратын адамдарға нақты психологиялық проблемаларды шешуде көмек көрсетілгенін растайтын құжаттардың болуы (консультацияларды есепке алу журналы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35308,51 +25877,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы білім беретін оқу орындарына дәлелсіз себептермен бармайтын кәмелетке толмағандарды есепке алудың жүргізілетінін, олармен және олардың ата-аналарымен немесе заңды өкілдерімен жеке профилактикалық шаралардың жүзеге асырылатынын растайтын құжаттардың бар болуы</w:t>
+Білім алушыларды тәрбиелеу, білім беру, дамыту және әлеуметтік қорғау жөніндегі, суицидтің, құқық бұзушылықтың және қатыгездіктің алдын алу жөніндегі жұмыстарды жүргізу жөніндегі шаралар кешенін жүзеге асыратын әлеуметтік педагогтердің, педагог-психологтардың қызметін бақылау, тәрбие процесін ұйымдастыру жөніндегі растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35449,51 +26018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орта білім беру ұйымынан шыққан білім алушының одан әрі оқуын растайтын құжаттардың бар болуы</w:t>
+Баланы қорқыту (буллинг) профилактикасы мен оның алдын алу жөніндегі қызметтің талаптарға сәйкес келмеуі, сондай-ақ баланы қорқыту (буллинг) профилактикасы бойынша бекітілген жоспардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35590,141 +26159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қатаң есептіліктегі жүргізу бойынша талаптарды сақтау:</w:t>
-[...89 lines deleted...]
-- келген білім алушыларды есепке алу кітабы</w:t>
+Ерекше білім берілуіне қажеттілігі бар балалар үшін олардың білім алуы үшін арнайы жағдайлар жасау (үй-жайлардың болмауы, білім беру және түзету міндеттерін іске асыру үшін жиһазбен және (немесе) арнайы жабдықпен жарақтандыру)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35821,51 +26300,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық бюджет туралы қолданыстағы заңнамаға сәйкес білім алушылар мен тәрбиеленушілерге ең төменгі күнкөріс деңгейінен төмен емес материалдық көмектің белгіленген мөлшерін сақтау</w:t>
+Ерекше білім берілуіне қажеттілігі бар баланы толыққанды дамыту және оқыту үшін психологиялық-педагогикалық сүйемелдеуді қамтамасыз ету және қажетті әлеуметтік және психологиялық-педагогикалық жағдайлар жасау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35962,51 +26441,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орта білім беру ұйымдарының мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан, сондай-ақ мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінің шамасынан төмен отбасылардан шыққан білім алушыларды және жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды мектепте бір рет тамақтандыру нормаларына ас мәзірінің сәйкестігі</w:t>
+Білім беру ұйымдарында психологиялық-педагогикалық сүйемелдеу қызметінің қызметін қамтамасыз етуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36103,51 +26582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интернет-ресурста "Мектептік тамақтандыру" айдарының болуы (білім алушыларды тамақтандыруды ұйымдастыру бойынша ақпаратты жүйелі орналастыру (перспективалық, тағам суреті қосымшасымен күн сайынғы ас мәзірі, жұмыс жоспары, тамақтану сапасының мониторингі жөніндегі комиссиялардың, ведомствоаралық сараптамалық топтардың актілері)</w:t>
+Тиісті бейін бойынша арнайы педагогикалық немесе кәсіптік білімі жоқ адамдарды білім беру ұйымдарында жұмысқа жібермеу (басшының тәрбие жөніндегі орынбасары, педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед,логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-ассистент, әлеуметтік педагог, жатақхана, интернат ұйымдарының тәрбиешісі) (басшының тәрбие жөніндегі орынбасары, педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-ассистент, әлеуметтік педагог, жатақхана, интернат ұйымдарының тәрбиешісі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36244,51 +26723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тамақтану сапасының мониторингі бойынша комиссия құрылғанын растайтын құжаттардың болуы</w:t>
+Педагогтердің (педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі, интернаттық ұйымдардың тәрбиешісі) біліктілік санаты деңгейін арттыру (растау) мерзімінің сақталуы (бес жылда бір реттен сирек емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36385,141 +26864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тамақтану сапасының мониторингі жөніндегі комиссияның қызметін растайтын құжаттардың болуы:</w:t>
-[...89 lines deleted...]
-- балалардың нақты тамақтану рационының күнделікті, перспективті ас мәзіріне, асхананың санитарлық жағдайына сәйкес келуі</w:t>
+Педагогтердің (тәрбие жұмысы жөніндегі басшының орынбасары, педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі, интернаттық ұйымдардың тәрбиешісі) біліктілігін арттыру мерзімінің сақталуы (үш жылда бір реттен сирек емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36616,51 +27005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тамақтану сапасының мониторингі бойынша комиссия жұмысының қорытындыларының болуы, оларды білім беру ұйымының педагогикалық кеңесінде қарау, орта білім беру ұйымының интернет-ресурсында орналастыру</w:t>
+Штаттық бірліктерінің болуы (тәрбиелік жұмыс жөніндегі директордың орынбасары, педагог-психолог, педагог-ассистент (болған жағдайда психолого-медико-педагогикалық кеңестің ұсынымымен), тәрбиеші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36757,1871 +27146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орта білім беру ұйымдарындағы психологиялық қызметтердің жұмысын растайтын құжаттардың болуы (педагог-психологтың жұмыс жоспары, психологиялық қызметтің топтық және жеке жұмысын есепке алу журналы және басқалар)</w:t>
-[...1819 lines deleted...]
-Білім алушылардың өмірі мен денсаулығын қорғауды қамтамасыз ету бойынша қауіпсіз білім беру жағдайларын жасау (бейнебақылау, ескерту жүйелерінің, дабыл берудің мобильді және/немесе стационарлық құралының (дабыл түймесі), кіруді бақылау мен басқарудың (турникеттер), объектілерді қоршаудың, домофон жүйесінің, күзет қызметтерін көрсету туралы шарттың, қауіпсіздікті қамтамасыз ету жөніндегі лауазымдық нұсқаулықтың, жылдамдықты төмендету құралдарының болуы көлік құралдарының соқтығысу қаупін болдырмау мақсатында)</w:t>
+Антитеррористік қауіпсіздіктің болуы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар — көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38662,105 +27231,170 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды тұлға (тұлғалар) __________________________________________</w:t>
+      Лауазымды адам (-дар) _________________________ ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                               (лауазымы) (қолы) (Т.А.Ә. (бар болған жағдайда))</w:t>
+        <w:t xml:space="preserve">                                                         лауазымы                     қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бақылау субъектінің (объектінің) басшысы ______________________________</w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                               (Т.А.Ә. (бар болған жағдайда), лауазымы) (қолы))</w:t>
+        <w:t xml:space="preserve">                            тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің басшысы _________________ ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  лауазымы                қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -38932,311 +27566,275 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Баланың құқықтарын қорғау саласындағы тексеру парағы Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес балалардың демалуға, сауықтырылуға және бос уақытын ұйымдастыруға құқығын іске асыру бойынша білім беру ұйымдарының қызметіне қатысты</w:t>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы техникалық және кәсіптік білім беру ұйымдарының қызметіне қатысты тексеру парағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 26.11.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 645</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 83 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.02.2023 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 26.11.2018 № 83 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 30</w:t>
+        <w:t>№ 165-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚРҰлттық экономика министрінің 07.02.2023 № 17 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 28.06.2024 </w:t>
-[...165 lines deleted...]
-      Орналасқан мекенжайы ________________________________________________</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 № 73 (алғаш ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындаған мемлекеттік орган _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профилактикалық бақылауды тағайындау туралы акт _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                  (№, күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектінің (объектінің) атауы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан мекенжайы ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -39442,164 +28040,172 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39632,51 +28238,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік-осал санаттардағы балалардың (мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан шыққан балалар; мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінің шамасынан төмен отбасылардан шыққан балалар; отбасыларда тұратын жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар; төтенше жағдайлардың салдарынан шұғыл жәрдемді талап ететін отбасылардан шыққан балалар; білім беру ұйымының алқалы басқару органы айқындайтын балалардың өзге де санаттары) демалуға, бос уақытын пайдалануға және сауықтырылуға құқықтарының іске асырылуын растайтын құжаттардың бар болуы</w:t>
+Білім алу кезеңінде әлеуметтік көмек көрсетілетін азаматтарға әлеуметтік көмек көрсету, оның ішінде білім беру ұйымының интернатында тұратын жерін, жұмсақ мүкәммалды, жабдықтар мен киім-кешектерді, тамақтану мен медициналық көмекті ұсынуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39773,51 +28379,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балалар сауықтыру лагерьлерінде оқытудың, тәрбиелеудің, еңбек пен демалудың салауатты және қауіпсіз жағдайларын жасауды растайтын құжаттардың бар болуы</w:t>
+Оқу-тәрбие процесінің растайтын құжаттарының болуы (девиантты мінез-құлқы бар білім алушыларды есепке алу журналы, әлеуметтік педагогтың жұмыс жоспары, жатақхана тәрбиешісінің оқу жылына арналған жұмыс жоспары, оқу жылына арналған тәрбие жұмысының жоспары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39914,51 +28520,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәрбиелеу бағдарламаларының және олардың орындалуын растайтын құжаттардың бар болуы</w:t>
+Білім алуға арналған арнайы жағдайлардың болуы (арнайы, жеке тұлғаны дамытатын және коррекциялық-дамыту бағдарламалары мен оқыту әдістері, техникалық және оқу құралдары, өмір сүру ортасы, психологиялық-педагогикалық сүйемелдеу, медициналық және әлеуметтік қызметтер, олардың жоқтығында арнайы білім алу қажеттіліктері бар тұлғалар (балалар), сондай-ақ мүмкіндігі шектеулі балалар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40055,51 +28661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балалардың отансүйгіштігін, азаматтылығын, интернационализмін, жоғары моралін, адамгершілігін, сондай-ақ жан-жақты қызығушылықтары мен қабілеттерін қалыптастыруға бағытталған тәрбиелеу бағдарламаларының тармақтарының бар болуы</w:t>
+Антитеррористік қауіпсіздіктің болуы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар — көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40196,51 +28802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің тиісті бейіні бойынша әлеуметтік педагогикалық немесе кәсіби білімдерінің бар болуы</w:t>
+Білім беру ұйымында тиісті бейін бойынша педагогикалық немесе кәсіби білімі жоқ тұлғаларды (педагог-психолог, педагог ұйымдастырушысы, педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі) жұмысқа қабылдауға жібермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40337,51 +28943,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің біліктілік санатының деңгейін арттыруды (растауды) кемінде бес жылда бір рет сақтамауы</w:t>
+Педагогтердің (педагог-психолог, педагог-ұйымдастырушы, педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі) біліктілік санаты деңгейін арттыру (растау) мерзімінің сақталуы (бес жылда бір реттен кем емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40478,51 +29084,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің біліктілігін арттыруды кемінде үш жылда бір рет сақтамауы</w:t>
+Педагогтердің (педагог-психолог, педагог-ұйымдастырушы, педагог-ассистент, әлеуметтік педагог, жатақхана тәрбиешісі) біліктілігін арттыру мерзімінің сақталуы (үш жылда бір реттен кем емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40619,51 +29225,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балаларды сауықтыру лагерьлері штаттарының балаларды сауықтыру лагерьлерінің үлгілік штаттарына сәйкес келу</w:t>
+Баланы қорқытудың (буллинг) алдын алу және алдын алу жөніндегі қызметті қамтамасыз ету, баланы қорқытудың (буллинг) алдын алу жөніндегі бекітілген жоспардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40703,106 +29309,171 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Лауазымды тұлға (тұлғалар) __________________________________________________  </w:t>
+        <w:t>
+      Лауазымды адам (-дар) _________________________ ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                                          (лауазымы) (қолы) (Т.А.Ә. (бар болған жағдайда))</w:t>
+        <w:t xml:space="preserve">                                                         лауазымы                     қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бақылау субъектінің (объектінің) басшысы _____________________________________ </w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                                       (Т.А.Ә. (бар болған жағдайда), лауазымы) (қолы))</w:t>
+        <w:t xml:space="preserve">                            тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің басшысы _________________ ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  лауазымы                қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -40974,311 +29645,275 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Балалардың құқықтарын қорғау саласындағы тексеру парағы Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес арнайы білім беру ұйымдары қызметіне қатысты</w:t>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы кәмелетке толмағандарға білім беру-сауықтыру қызметтерін ұсынатын балаларға арналған қосымша білім беру ұйымдарының қызметіне қатысты тексеру парағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 05.03.2022 № 20 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.02.2023 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 05.03.2022 № 20 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 30</w:t>
+        <w:t>№ 165-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚРҰлттық экономика министрінің 07.02.2023 № 17 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 28.06.2024 </w:t>
-[...165 lines deleted...]
-      Орналасқан мекенжайы ________________________________________________</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 № 73 (алғаш ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындаған мемлекеттік орган _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профилактикалық бақылауды тағайындау туралы акт _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                  (№, күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектінің (объектінің) атауы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан мекенжайы ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -41484,283 +30119,390 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағандарға арналған білім беру және денсаулықты нығайту бағдарламаларының, сондай-ақ олардың орындалғанын растайтын құжаттардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-ПМПК қызметі тәртібінің сақталуын және мүмкіндігі шектеулі балаларға психологиялық-медициналық-педагогикалық консультациялық көмек көрсету және тексеру мерзімдерінің сақталуын растайтын құжаттардың болуы (балаларды консультацияға алдын ала жазу журналдары, ПМПК-да балаларды тексеруді есепке алу журналы, баланың даму картасы және басқалар)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру модулінде кәмелетке толмағандарға арналған білім беру-сауықтыру бағдарламаларында патриотизмді, жоғары мораль мен адамгершілікті қалыптастыруға, балалардың жан-жақты қызығушылықтары мен қабілеттерін дамытуға бағытталған тәрбиелік іс-шаралар мен жобалардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41821,87 +30563,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-Ерекше қажеттіліктері бар балаларды тексеру және оларға психологиялық-медициналық-педагогикалық консультациялық көмек көрсету үшін қажетті құжаттар тізбесінің болуы (туу туралы куәлік, мүгедектік туралы қорытынды, дәрігерлік-консультациялық комиссияның қорытындысы және басқалар)</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагогтердің тиісті бейіндер бойынша педагогикалық немесе кәсіптік білімінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41962,87 +30704,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-Тексеруді және кеңес беруді жүзеге асыратын қызметкерлердің болуы невропатолог, психиатр-дәрігер, психолог, логопед-мұғалім (логопед), арнайы педагог (дефектолог, олигофренопедагог, сурдопедагог, тифлопедагог), әлеуметтік педагог және ПМПК меңгерушісі</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагогтардың біліктілік санаты деңгейін арттыру (растау) мерзімдерін сақтау талаптарын орындауы (бес жылда кемінде бір рет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42103,87 +30845,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-Білім беру қызметін жүзеге асыру кезінде арнайы білімі бар қызметкерлердің болуы</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағандарға білім беру және денсаулықты нығайту қызметтерін көрсететін жыл бойы жұмыс істейтін балаларға арналған қосымша білім беру ұйымдарының педагогтарының біліктілігін арттыру мерзімін (үш жылда бір реттен кем емес) сақтауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42244,87 +30986,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-Педагогтердің біліктілік санатының деңгейін арттыруды (растауды) кемінде бес жылда бір рет сақтамауы</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баланың қорлау (буллинг) жағдайларын алдын алу бойынша іс-шаралардың жүзеге асырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42385,5469 +31127,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1027 lines deleted...]
-              <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Психологиялық-педагогикалық түзету кабинеттерінде қысқа мерзімге болатын топтардың болуы</w:t>
-[...4352 lines deleted...]
-Білім алушылардың өмірі мен денсаулығын қорғауды қамтамасыз ету бойынша қауіпсіз білім беру жағдайларын жасау (бейнебақылау, естірту жүйелерінің, дабыл берудің мобильді және/немесе стационарлық құралының (дабыл түймесі), кіруді бақылау мен басқарудың (турникеттер), объектілерді қоршаудың, домофон жүйесінің, күзет қызметтерін көрсету туралы шарттың, қауіпсіздікті қамтамасыз ету жөніндегі лауазымдық нұсқаулықтың, жылдамдықты төмендету құралдарының болуы көлік құралдарының соқтығысу қаупін болдырмау мақсатында)</w:t>
+Антитеррористік қауіпсіздіктің болуы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар — көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -47887,106 +31247,171 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Лауазымды тұлға (тұлғалар) _______________________________________________  </w:t>
+        <w:t>
+      Лауазымды адам (-дар) _________________________ ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                                          (лауазымы) (қолы) (Т.А.Ә. (бар болған жағдайда))</w:t>
+        <w:t xml:space="preserve">                                                         лауазымы                     қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бақылау субъектінің (объектінің) басшысы ______________________________________  </w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-                                      (Т.А.Ә. (бар болған жағдайда), лауазымы) (қолы)) </w:t>
+        <w:t xml:space="preserve">                            тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің басшысы _________________ ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  лауазымы                қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  тегі, аты, әкесінің аты (бар болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -48158,51 +31583,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Баланың құқықтарын қорғау саласындағы тексеру парағы Қазақстан Республикасының Кәсіпкерлік кодексінің 138-бабына сәйкес мектепке дейінгі ұйымдардың қызметіне қатысты</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баланың құқықтарын қорғау саласындағы арнаулы білім беру ұйымдарының қызметіне қатысты тексеру парағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 7-қосымшамен толықтырылды – ҚР Оқу-ағарту министрінің м.а. 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -48216,213 +31659,233 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.06.2024 № 48 (01.08.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 15.06.2026 № 73 (алғаш ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...142 lines deleted...]
-        </w:rPr>
         <w:t>
-      Орналасқан мекенжайы ________________________________________________</w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындаған мемлекеттік орган _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профилактикалық бақылауды тағайындау туралы акт _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                  (№, күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектінің (объектінің) атауы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан мекенжайы ____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -48438,159 +31901,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...107 lines deleted...]
-Талаптарға сәйкес келмейді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келеді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -48772,51 +32275,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі ұйым мен ата-аналар (баланың заңды өкілдері) арасында жасалған білім беру қызметтерін көрсетудің үлгілік шартының болуы</w:t>
+Мүмкіндігі шектеулі балалар үшін арнайы жағдайлардың болуы (қызмет көрсететін бөлмелердің болмауы, жиһазбен және (немесе) арнайы құрал-жабдықтармен, коррекциялық-дамытушылық және қалпына келтіру міндеттерін жүзеге асыруға арналған әдістемелік құралдар мен дидактикалық материалдармен қамтамасыз етілмеуі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -48913,51 +32416,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жасына сәйкес топтардағы ерекше білім беру қажеттіліктері бар үштен аспайтын тәрбиеленушінің болуы</w:t>
+Психолого-педагогикалық коррекциялық көмек көрсетілгенін растайтын құжаттардың болуы (тексеру, коррекциялық-дамытушылық сабақтар, қалпына келтіру және әлеуметтік-құқықтық шаралар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -49054,51 +32557,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәрбиеленушілерді заңсыз шығару фактілерінің болуы</w:t>
+Баланы жеке дамытушы бағдарламаларының, коррекциялық-дамытушылық бағдарламалардың, баланың келу уақытын есепке алу, баланың дамуының қысқаша тарихы және психофизикалық дамуын бағалау хаттамасының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -49195,51 +32698,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Он күндік бекітілген мәзірдің, бракераж комиссиясының болу</w:t>
+Мүмкіндігі шектеулі балалардың психофизикалық дамуын бағалауды жүзеге асыратын мамандардың болуы: арнайы педагог (дефектолог, олигофренопедагог, сурдопедагог, тифлопедагог, логопед-мұғалім (логопед)), педагог-психолог, емдік дене шынықтыру нұсқаушысы, әлеуметтік педагог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -49336,51 +32839,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жас ерекшеліктерін, мектепке дейінгі ұйымның жұмыс режимін, табиғи және жаңа өнімдердің маусымдық қол жетімділігін, оның еселігін ескере отырып, тәрбиеленушілерді теңдестірілген тамақтанумен қамтамасыз ету</w:t>
+Тиісті бейін бойынша арнайы педагогикалық немесе кәсіби білімі жоқ тұлғаларды білім беру ұйымында жұмысқа жібермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -49477,51 +32980,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықтың әлеуметтік осал тобына жататын отбасылардан шыққан балаларды тегін тамақпен қамтамасыз ету</w:t>
+Психологиялық-педагогикалық түзету кабинеттерінде қысқа мерзімді топтардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -49618,51 +33121,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі ұйымдарды жабдықтармен және жиһазбен қамтамасыз ету (үй-жайлардың болуы, жиһазбен жарақтандыру және коммуникативтік дағдыларды дамыту үшін оқу және ойын материалдары)</w:t>
+Психологиялық-педагогикалық түзету кабинеттерінде қызмет алу үшін психолого-медико-педагогикалық кеңестің қорытындыларының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -49759,51 +33262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектеп жасына дейінгі тәрбиеленушілердің өмірі мен денсаулығын қорғауды қамтамасыз ету бойынша қауіпсіз білім беру жағдайларын жасау (бейнебақылау, естірту жүйелерінің, дабыл берудің мобильді және/немесе стационарлық құралының (дабыл түймесі), кіруді бақылау мен басқарудың (турникеттер), объектілерді қоршаудың, домофон жүйесінің, күзет қызметтерін көрсету туралы шарттың, қауіпсіздікті қамтамасыз ету жөніндегі лауазымдық нұсқаулықтың, жылдамдықты төмендету құралдарының болуы көлік құралдарының соқтығысу қаупін болдырмау мақсатында)</w:t>
+Жеке немесе кіші топтық және топтық сабақтарды өткізуді растайтын құжаттардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -49900,51 +33403,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагог-психологты, есту қабілеті бұзылған балаларға - сурдопедагогты, сөйлеу қабілеті бұзылған балаларға - логопед пен дефектолог-мұғалімді, страбизмі мен амблиопиясы бар балаларға - тифлопедагог-мұғалімді штаттық бірліктермен қамтамасыз ету</w:t>
+Педагогтердің біліктілігін арттыру мерзімінің сақталуы (үш жылда бір реттен кем емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -50041,51 +33544,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің (педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог) біліктілік санатының деңгейін кемінде бес жылда бір рет арттыруды (растауды) сақтамауы</w:t>
+Педагогтердің біліктілік санаты деңгейін арттыру (растау) мерзімінің сақталуы (бес жылда бір реттен кем емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -50182,51 +33685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогтердің (педагог-психолог, арнайы педагог (мұғалім-дефектолог, дефектолог, мұғалім-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог) біліктілігін арттыруды кемінде үш жылда бір рет сақтамауы</w:t>
+Антитеррористік қауіпсіздіктің болуы (хабарлау жүйесі, бейнебақылау, мобильді және/немесе стационарлық дабыл беру құралы (дабыл батырмасы), қолжетімділікті бақылау және басқару жүйесі (турникеттер), объектілерді қоршау, көлік құралдарының жылдамдығын төмендетуге арналған құралдар — көлікпен соқтығыс қаупін болдырмау мақсатында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -50266,2249 +33769,171 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Лауазымды тұлға (тұлғалар) __________________________________________________ </w:t>
+        <w:t>
+      Лауазымды адам (-дар) _________________________ ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (лауазымы) (қолы) (Т.А.Ә. (бар болған жағдайда)) </w:t>
+        <w:t xml:space="preserve">                                                         лауазымы                     қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бақылау субъектінің (объектінің) басшысы ____________________________________ </w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...216 lines deleted...]
-        <w:t xml:space="preserve"> Балалардың құқықтарын қорғау саласындағы тексеру парағы Қазақстан Республикасы Кәсіпкерлік кодексінің 138-бабына сәйкес техникалық және кәсіптік білім беру ұйымдары қызметіне қатысты</w:t>
+        <w:t xml:space="preserve">                            тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің басшысы _________________ ___________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық </w:t>
+        <w:t xml:space="preserve">                                                                  лауазымы                қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бақылауды тағайындаған мемлекеттік орган _______________________________ </w:t>
+        <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1815 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">                  тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -52516,55 +33941,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -52890,31 +34315,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>