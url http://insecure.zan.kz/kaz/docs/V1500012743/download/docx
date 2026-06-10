--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4fa5342" w14:textId="4fa5342">
+    <w:p w14:paraId="5f3fb89" w14:textId="5f3fb89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,84 +113,196 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 желтоқсандағы № 1057 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 31 желтоқсанда № 12743 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының 2015 жылғы 23 қарашадағы Еңбек кодексінің 16-бабының </w:t>
+      Қазақстан Республикасы Еңбек кодексінің 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> және 183-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, сондай-ақ "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Өндірістік объектілерді еңбек жағдайлары бойынша міндетті мерзімдік аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -827,562 +940,704 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Өндірістік объектілерді еңбек жағдайлары бойынша міндетті мерзімдік аттестаттау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының 2015 жылғы 23 қарашадағы Еңбек кодексінің (бұдан әрі – Еңбек кодексі) 16-бабы </w:t>
+      1. Осы Өндірістік объектілерді еңбек жағдайлары бойынша міндетті мерзімдік аттестаттау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Еңбек кодексінің (бұдан әрі – Еңбек кодексі) 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және 183-бабы </w:t>
+        <w:t xml:space="preserve"> және 183-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және өндірістік объектілерді еңбек жағдайлары бойынша міндетті мерзімдік аттестаттау тәртібін айқындайды.</w:t>
+        <w:t>, сондай-ақ "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңының 16-бабы 3-тармағының 2) тармақшасына сәйкес әзірленді және өндірістік объектілерді еңбек жағдайлары бойынша міндетті мерзімдік аттестаттау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
-    <w:p>
-[...45 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z45" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еңбек гигиенасы – жұмыскерлердің денсаулығын сақтау, өндірістік орта мен еңбек процесінің қолайсыз әсерлерінің профилактикасы жөніндегі санитариялық-эпидемиологиялық шаралар мен құралдар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z46" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еңбек қауіпсіздігі – еңбек қызметі процесінде жұмыскерлерге зиянды және (немесе) қауіпті өндірістік факторлардың әсерін болғызбайтын іс-шаралар кешенімен қамтамасыз етілген, жұмыскерлердің қорғалуының жай-күйі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z47" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбектің қауіпсіз жағдайлары – жұмыс істейтіндерге өндірістік факторлардың әсерінің деңгейлері белгіленген нормативтерден аспайтын еңбек жағдайлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z48" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек қауіпсіздігі және еңбекті қорғау саласындағы нормативтер – эргономикалық, санитариялық-эпидемиологиялық, психофизиологиялық және еңбектің қалыпты және қауіпсіз жағдайларын қамтамасыз ететін өзге де талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z49" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбекті қорғау – құқықтық, әлеуметтік-экономикалық, ұйымдастыру-техникалық, санитарлық-эпидемиологиялық, емдеу-профилактикалық, оңалту және өзге де іс-шаралар мен құралдарды қамтитын, еңбек қызметі процесінде жұмыскерлердің өмірі мен денсаулығының қауіпсіздігін қамтамасыз ету жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z50" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жеке қорғаныш құралдары (бұдан әрі – ЖҚҚ) – жұмыскерді зиянды және (немесе) қауіпті өндірістік факторлардың әсерінен қорғауға арналған құралдар, оның ішінде арнайы киім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z51" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жұмыс орны – жұмыскердің еңбек қызметі процесінде еңбек міндеттерін орындауы кезінде оның тұрақты немесе уақытша болатын орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z52" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) жұмыскерлердiң өкiлдерi – жұмыскерлердiң өкiлдерi – кәсiптiк одақтар және олардың бiрлестiктерi, ал олар болмаған кезде Еңбек кодексінің 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда жұмыскерлердiң жалпы жиналысында (конференциясында) жұмыскерлердiң (конференция делегаттарының) кемінде үштен екісі қатысқан кезде қатысушылардың көпшілік даусымен сайланған және уәкiлеттiк берілген сайланбалы өкiлдер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z53" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) зиянды еңбек жағдайлары – зиянды өндірістік факторлардың болуымен сипатталатын еңбек жағдайлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z54" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қауіпсіздік нормалары – жұмыскерлердің еңбек қызметі процесінде олардың өмірі мен денсаулығын сақтауға бағытталған ұйымдастырушылық, техникалық, санитариялық-гигиеналық, биологиялық және өзге де нормаларды, қағидаларды, рәсімдер мен өлшемшарттарды қамтамасыз ету тұрғысынан өндіріс жағдайларын, өндірістік және еңбек процесін сипаттайтын сапалық және сандық көрсеткіштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z55" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) өндірістік объектілер – өндірістік қызмет жүзеге асырылатын цехтар, учаскелер, жұмыс орындары, сондай-ақ жұмыс берушілердің бөлек тұрған өзге де бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z56" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) өндірістік объектілерді аттестаттауды жүргізу жөніндегі мамандандырылған ұйымдар – өндірістік объектілерді еңбек жағдайлары бойынша аттестаттауды жүргізу жөніндегі қызметті жүзеге асыратын, білікті кадрлары және өзінің құрамында Қазақстан Республикасының заңнамасына сәйкес аккредиттелген сынақ зертханалары бар ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z57" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өндірістік объектілерді еңбек жағдайлары бойынша аттестаттау (бұдан әрі – аттестаттау) – өндірістік объектілерде орындалатын жұмыстар қауіпсіздігінің жай-күйін, зияндығын, ауырлығын, қауырттығын, еңбек гигиенасын айқындау және өндірістік орта жағдайларының еңбек қауіпсіздігі және еңбекті қорғау нормативтеріне сәйкестігін айқындау мақсатында бағалау жөніндегі қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z58" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ұжымдық қорғаныш құралдары – екі немесе одан да көп жұмыс істеушілерді зиянды және (немесе) қауіпті өндірістік факторлардың әсерінен бір мезгілде қорғауға арналған техникалық құралдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...252 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Аттестаттауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z12" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аттестаттауды Қазақстан Республикасының заңнамасына сәйкес аккредиттелген өндірістік объектілерді аттестаттауды жүргізу жөніндегі мамандандырылған ұйымдар 5 жылда бір реттен сиретпей мерзімділікпен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z13" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аттестаттауға Қазақстан Республикасының аумағында жұмыс істейтін барлық ұйымдардың өндірістік объектілері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайта құрылған (жаңа технологиялық жабдықтарды, процестерді ауыстыру, енгізу, орнату) өндірістік объектілерді аттестаттау оларды пайдалануға енгізгеннен соң күнтізбелік 90 күннен кейін кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Еңбек жөніндегі уәкілетті мемлекеттік орган өндірістік объектілерді аттестаттауды жүргізу жөніндегі мамандандырылған ұйымдар туралы ақпаратты (атауы, заңды мекенжайы, байланыс телефоны, қызмет түрлері, білікті кадрлары туралы мәліметтер) интернет-ресурста орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z15" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өндірістік объектілерді еңбек жағдайлары бойынша аттестаттауды жүргізуді ұйымдастыру үшін жұмыс беруші құрамында төраға, мүшелер және өндірістік объектілерді еңбек жағдайлары бойынша аттестаттау жөніндегі құжаттаманы жасауға, жүргізуге және сақтауға жауапты хатшы бар аттестаттау комиссиясын құру туралы тиісті бұйрық шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z16" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұйымның аттестаттау комиссиясының құрамына басшы не оның орынбасары, еңбек қауіпсіздігі және еңбекті қорғау қызметтерінің және ұйымдардың құрылымдық бөлімшелерінің мамандары келісім бойынша, сондай-ақ жұмыскерлерінің өкілдері кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z17" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ұйымның аттестаттау комиссиясы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орындайтын жұмыстары мен еңбек жағдайларының сипаттамасы бойынша ұқсас жұмыс орындарын бөле отырып, аттестаттауға жататын өндірістік объектілердің толық тізбесін жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1601,70 +1856,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аттестаттау ұйымның өндірістік объектілері еңбек жағдайларының нақты жай-күйін еңбек қауіпсіздігі және еңбекті қорғау саласындағы қолданылып жүрген нормативтерге сәйкестігін кешенді бағалауды және мынадан тұратын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбек зияндылығының және қауіптілігінің, еңбек гигиенасының дәрежесін бағалауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1693,374 +1948,228 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарақат қауіпсіздігінің дәрежесін бағалауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жұмыскерлердің жеке қорғаныш құралдарымен және ұжымдық қорғаныш құралдарымен қамсыздандырылуын бағалауды қамтиды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Қауіпті және зиянды өндірістік факторлардың параметрлерін өлшеуді, еңбек процесінің ауырлығы мен қауырттылығының көрсеткіштерін, жарақат қауіпсіздігінің деңгейін айқындауды, жеке қорғаныш құралдарымен және ұжымдық қорғаныш құралдарымен қамсыздандырылуын қамтитын еңбек жағдайларының нақты жай-күйін бағалау "Халық денсаулығы және денсаулық сақтау жүйесі туралы" 2020 жылғы 7 шілдедегі Қазақстан Республикасы </w:t>
+      10. Қауіпті және зиянды өндірістік факторлардың параметрлерін өлшеуді, еңбек процесінің ауырлығы мен қауырттылығының көрсеткіштерін, жарақат қауіпсіздігінің деңгейін айқындауды, жеке қорғаныш құралдарымен және ұжымдық қорғаныш құралдарымен қамсыздандырылуын қамтитын еңбек жағдайларының нақты жай-күйін бағалау "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік орган анықтайтын тәртіппен бекітілетін санитарлық қағидаларда, гигиеналық нормативтерде көзделген тәртіпте және көлемде жұмыс берушінің өкілімен айқындалатын жұмыс орындарында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...145 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.08.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 345</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Еңбек зияндылығының және қауіптілігінің, еңбек гигиенасының дәрежесін бағалау зертханалық және аспаптық өлшеулер негізінде айқындалады. Физикалық, химиялық, биологиялық және технологиялық факторлардың зертханалық және аспаптық өлшеулері өндірістік және технологиялық процестер жағдайларында, ұжымдық және жеке қорғаныш құралдары жарамды болған кезде орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерасты көмір шахталарындағы жұмыс орындарында зертханалық және аспаптық өлшеулер жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зиянды және қауіпті өндірістік факторлардың параметрлерін өлшеуді жүргізген кезде белгіленген мерзімдерге сәйкес мемлекеттік тексеруден өткен өлшеу құралдарын пайдалану қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Еңбек процесінің ауырлығы мен қауырттылығы ағзаның функционалдық күш түсіру дәрежесімен сипатталады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еңбек процесінің ауырлығы осы процеске қатысатын адамның жеке ерекшеліктеріне қарамастан еңбек процесін сиаттайтын эргонометриялық шамаларда көрсетілген көрсеткіштер бойынша бағаланады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2385,70 +2494,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Өндірістік жабдықтың, құрылғылардың және құрал-саймандардың жарақат қауіпсіздігін бағалау нормативтік техникалық құжаттар, ұлттық стандарттар, еңбек қауіпсіздігі және еңбекті қорғау жөніндегі қағидалар мен нұсқаулықтар негізінде жүргізіледі және олардың техникалық жай-күйіне, паспорттық параметрлеріне және өндірістік процесс технологиясының талаптарына сәйкестігіне байланысты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарақат қауіпсіздігін бағалаудың негізгі объектілері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2605,70 +2714,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Өндірістік жабдықтың, құрылғылар мен құрал-саймандардың жарақат қауіпсіздігін, ұжымдық қорғаныш құралдарымен қамтамасыз етілуді, сондай-ақ оқу мен нұсқау құралдарымен қамтылуды бағалау осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау хаттамасымен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жұмыскерлердің жеке қорғаныш құралдарымен қамтамасыз етілуін бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әр кәсіп үшін жұмыскерлердің арнайы киіммен, арнайы аяқкиіммен және ЖҚҚ қамтамасыз етілуі айқындалады. Жұмыскерлердің ЖҚҚ-мен қамтамасыз етілуін бағалау нақты берілген құралдарды өндірістік ортаның зиянды факторларын ескере отырып, жұмыскерлерге жұмыс берушінің қаражаты есебінен арнайы киім, арнайы аяқкиім және басқа ЖҚҚ берудің нормаларымен салыстыру арқылы айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2737,110 +2846,172 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке және ұжымдық қорғаныс құралдармен жұмыскерлердің қамтамасыз етілуін бағалау осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау хаттамасымен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Өлшеулер мен бағалаулар хаттамаларының негізінде еңбек жағдайларының нақты жай-күйін жалпы бағалау үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өндірістік объектілерді еңбек жағдайлары бойынша міндетті мерзімдік аттестаттау жөніндегі қорытынды есеп дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Өндірістік объектілерді аттестаттау нәтижелері мына мақсаттарда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өндірістік объектілерді қолданыстағы нормативтік құқықтық актілердің талаптарымен сәйкестікке келтіру үшін еңбек жағдайлары мен қауіпсіздігін жақсарту жөніндегі ұйымдастырушылық-техникалық іс-шаралар кешенін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2941,128 +3112,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) еңбек жағдайлары зиянды және қауіпті жұмыстарда істейтін жұмыскерлердің еңбегіне ақы төлеуді және Қазақстан Республикасының еңбек заңнамасында көзделген жеңілдіктер мен өтемақылар беруді негіздеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жұмыскерлердің еңбек жағдайлары, қауіпсіздігі және еңбекті қорғаудың жай-күйі, зиянды өндірістік факторлар және олардың әсерінен қорғану шаралары туралы дәйекті ақпарат алу үшін пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жұмыс орындары еңбек қауіпсіздігі және еңбекті қорғау саласындағы белгіленген нормаларға анықталған көрсеткіштердің сәйкессіздігі кезде еңбек қауіпсіздігінің белгіленген талаптарына сәйкес емес болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z27" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жұмыс орындағы еңбек жағдайлары зиянды және қауіпті еңбек жағдайларына жатқызылған кезде аттестаттау комиссиясы ұйымда еңбек жағдайларын жақсарту және сауықтандыру жөніндегі іс-шаралар жоспарын қалыптастырады, оны жұмыс беруші бекітеді олар зиянды өндірістік факторларының әсер ету деңгейін төмендетуге, не олардың әсер ету уақытын азайтуға бағытталған шараларды, сондай-ақ жарақатқауіпсіздігі мен ЖҚҚ бойынша талаптарды қамтамасыз ету бойынша талаптар, оның ішінде ескірген техника мен жабдықты ауыстыру және өндірістік процесс технологиясын жетілдіруге бағытталған шараларды көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z28" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 тарау. Өндірістік объектілерді еңбек жағдайлары бойынша аттестаттау нәтижелерін ресімдеу және беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z29" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Аттестаттау нәтижелері төмендегілерді қамтитын есеп түрде мамандандырылған ұйымдармен ресімделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалпы мәліметтерді (ұйымның толық заңды атауы, мекенжайы, ұйымның ұйымдық-құқықтық нысаны, жұмыс істейтіндердің жалпы және жеке өндірістік бөлімшелер бойынша санын, оның ішінде зиянды және қауіпті еңбек жағдайларында жұмыс істейтіндерді көрсете отырып, ұйымның құрылымы, аттестаттауды жүргізу негіздемесі, тартылатын өндірістік объектілерді аттестаттауды жүргізу жөніндегі мамандандырылған ұйымдар туралы мәліметтер, аттестаттау комиссиясының құрамы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3191,51 +3362,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша бағалау және өлшеулер хаттамалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша ресімделген бағалаудың барлық көрсеткіштерінен тұратын өндірістік объектілерді еңбек жағдайлары бойынша міндетті мерзімдік аттестаттау нәтижелері жөніндегі есеп.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Қазақстан Республикасының Еңбек кодексінің 183-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3250,77 +3421,87 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өндірістік объектілерді аттестаттауды жүргізу жөніндегі мамандандырылған ұйым өндірістік объектілерді еңбек жағдайлары бойынша аттестаттау аяқталғаннан кейін күнтізбелік он күн ішінде қағаз және электрондық жеткізгіштерде өндірістік объектілерді еңбек жағдайлары бойынша аттестаттау нәтижелері туралы есепті еңбек жөніндегі уәкілетті мемлекеттік органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      21. Алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.07.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 274</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3403,64 +3584,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өндірістік объектілерді еңбек</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайлары бойынша міндетті</w:t>
+              <w:t xml:space="preserve"> жағдайлары бойынша міндетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдік аттестаттау</w:t>
+              <w:t xml:space="preserve"> мерзімдік аттестаттау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3507,479 +3688,326 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...421 lines deleted...]
-      3. Өлшеуді жүргізу күні: _________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу белгісі үшін орын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (өндірістік объектілерді аттестаттаудан өткізу жөніндегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       мамандандырылған ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы, _______ қаласы, ________ көшесі, _________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индекс үй № телефон.:__________; e-mail:_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу аттестаты № __________ __________ бастап ______ дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Зиянды өндірістік факторларды өлшеу № _____ ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __ бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлығы ___ бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тапсырыс берушінің атауы, мекенжайы: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өлшеуді жүргізу орны (өндіріс, цех, учаске): ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өлшеуді жүргізу күні: ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Үй-жайдың сипаттамасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3989,87 +4017,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ауданы: __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - ұжымдық қорғаныш жүйесі: ____________________________________________________</w:t>
-[...35 lines deleted...]
-      - кәсіптердің, лауазымдардың атауы: ______________________________________________</w:t>
+      - ұжымдық қорғаныш жүйесі: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жабдықтардың түрі және олардың саны: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - кәсіптердің, лауазымдардың атауы: _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өлшеу құралдары:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -4103,177 +4131,267 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зауыт нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зауыт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тексеру күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тексеру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4534,109 +4652,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өнімге (объектіге) нормативтік құжат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Қоршаған ортаның жағдайлары</w:t>
-[...57 lines deleted...]
-      8. Зиянды өндірістік факторларды өлшеу нәтижелері: </w:t>
+      7. Қоршаған ортаның жағдайлары: температура - ___0С, салыстырмалы ылғалдылық - ____%, атм. қысым – сынап бағанасының ____ миллиметрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Зиянды өндірістік факторларды өлшеу нәтижелері:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -4662,310 +4740,830 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орнының коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптер, лауазымдар атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орындарының саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндірістік орта факторларының атауы, өлшем бірлігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірістік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>факторларының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеу әдісіне нормативтік құжат</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдісіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рұқсат етілген шекті концентрация/ рұқсат етілген шекті деңгейі нормасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рұқсат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шекті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> концентрация/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рұқсат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шекті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нақты деңгейі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек жағдайларының сыныптары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайларының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыныптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6301,133 +6899,159 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағалауды жүргізген: ______________ _______________________________________________</w:t>
-[...53 lines deleted...]
-      қолы                  (тегі, аты, әкесінің аты (бар болса)</w:t>
+      Бағалауды жүргізген:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>Құжаттың соңы</w:t>
+      __________________ ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның / жұмыскерлердің өкілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________ ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       қолы (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттың соңы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшеу нәтижелері өлшеуден өткен объектілерге ғана таралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6499,51 +7123,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндірістік объектілерді еңбек</w:t>
+              <w:t xml:space="preserve">Өндірістік объектілерді еңбек </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жағдайлары бойынша міндетті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6616,464 +7240,378 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> нысан</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...148 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өндірістік объектілерді аттестаттаудан өткізу жөніндегі мамандандырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы, ___________ қаласы, ____________көшесі, _________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индекс үй №</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тел.: ________________; e-mail: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу аттестаты № _________ ____________ бастап _____________ дейін</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еңбек процесі ауырлығының көрсеткіштері бойынша еңбек жағдайларын бағалау</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Еңбек процесі ауырлығының көрсеткіштері бойынша  еңбек жағдайларын бағалау № _____ ХАТТАМАСЫ</w:t>
-[...155 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> № _____ ХАТТАМАСЫ</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...59 lines deleted...]
-      3. Тегі, аты, әкесінің аты (бар болса) __________________________________________________</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___бет </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> барлығы___бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тапсырыс берушінің атауы, мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бағалауды жүргізу орны (өндіріс, цех, учаске):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жынысы ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7083,1476 +7621,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бағалауды жүргізу күні: ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Орындалатын жұмыстың қысқаша сипаттамасы:____________________________________</w:t>
+      5. Орындалатын жұмыстың қысқаша сипаттамасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Еңбек процесі ауырлығының көрсеткіштері бойынша еңбек жағдайларын бағалау нәтижелері:</w:t>
-      </w:r>
-[...1405 lines deleted...]
-      4. Жарақат қауіпсіздігін бағалау нәтижелері:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -8573,522 +7722,814 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орнының коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптердің, лауазымдардың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орындарының саны</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>процесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауырлығының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіштері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы киім, арнайы аяқ киім мен жеке қорғаныш құралдарының тізбесі</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖҚҚ-мен қамтамасыз етілуін бағалау (қамтамасыз етілген/ қамтамасыз етілмеген)</w:t>
-[...36 lines deleted...]
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайларының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыныптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қолданыстағы нормаларға сәйкес</w:t>
-[...1 lines deleted...]
-          </w:p>
+оңтайлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(атауы)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+рұқсат етілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-нақты берілгені</w:t>
-[...81 lines deleted...]
-          <w:p/>
+зиянды</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
@@ -9111,83 +8552,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9237,122 +8678,204 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      қолы             тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t xml:space="preserve">
+      Бағалауды жүргізген: ______________ _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       қолы / тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйымның / жұмыскерлердің өкілі: ___________ _______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       қолы / (тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9388,103 +8911,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндірістік объектілерді еңбек</w:t>
+              <w:t xml:space="preserve">Өндірістік объектілерді еңбек </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайлары бойынша міндетті</w:t>
+              <w:t xml:space="preserve">жағдайлары бойынша міндетті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдік аттестаттау</w:t>
+              <w:t xml:space="preserve">мерзімдік аттестаттау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9511,1827 +9034,312 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...159 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________ (өндірістік объектілерді аттестаттаудан өткізу жөніндегі мамандандырылған ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы, ______ қаласы, ______ көшесі, _______, тел.:_____;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e-mail:_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индекс үй №</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу аттестаты № ___________ __________ бастап ___________ дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-      </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еңбек процесі қауырттылығының көрсеткіштері бойынша еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1575 lines deleted...]
-      6. Еңбек процесі ауырлығының көрсеткіштері бойынша еңбек жағдайларын бағалау нәтижелері:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайларын бағалау № _____ ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлығы___бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тапсырыс берушінің атауы, мекенжайы: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бағалауды жүргізу орны (өндіріс, цех, учаске): _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бағалауды жүргізу күні: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жарақат қауіпсіздігін бағалау нәтижелері:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -11352,236 +9360,696 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орнының коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптердің, лауазымдардың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орындарының саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы киім, арнайы аяқ киім мен жеке қорғаныш құралдарының тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арнайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аяқ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғаныш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құралдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖҚҚ-мен қамтамасыз етілуін бағалау (қамтамасыз етілген/ қамтамасыз етілмеген)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖҚҚ-мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілуін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілмеген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11777,393 +10245,257 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...86 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Бағалауды жүргізген: __________ _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйымның / жұмыскерлердің өкілі: _________ ____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12199,103 +10531,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндірістік объектілерді еңбек</w:t>
+              <w:t xml:space="preserve">Өндірістік объектілерді еңбек </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайлары бойынша міндетті</w:t>
+              <w:t xml:space="preserve">жағдайлары бойынша міндетті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдік аттестаттау</w:t>
+              <w:t xml:space="preserve">мерзімдік аттестаттау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12316,300 +10635,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
-[...248 lines deleted...]
-              <w:t>___бет</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12630,7671 +10700,1244 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>барлығы___бет</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...75 lines deleted...]
-      5. Еңбек жағдайларын бағалау нәтижелері:</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (өндірістік объектілерді аттестаттаудан өткізу жөніндегі мамандандырылған ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы, ______ қаласы, _____ көшесі, ______, индекс үй №</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон.:____; e-mail:____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу аттестаты № __________ __________ бастап ___________ дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарақат қауіпсіздігін бағалау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __ бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __ бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлығы ___ бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тапсырыс берушінің атауы, мекенжайы: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бағалауды жүргізу орны (өндіріс, цех, учаске): _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тегі,аты,әкесінің аты (ол болған жағдайда) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бағалауды жүргізу күні: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орындалатын жұмыстың қысқаша сипаттамасы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Еңбек процесі ауырлығының көрсеткіштері бойынша еңбек жағдайларын бағалау нәтижелері:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактор</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="6"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек жағдайларының сыныптары</w:t>
-[...19 lines deleted...]
-          <w:p/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рұқсат етілген</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зиянды, ауыр және қауыртты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жабдықтар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылғылар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрал-саймандардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұжымдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғаныш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құралдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпті (экстремалды)</w:t>
-[...19 lines deleted...]
-          <w:p/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттамасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (паспорт, сертификат </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>т.б</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағалау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нәтижелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келеді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келмейді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.1</w:t>
-[...7134 lines deleted...]
-            </w:pPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келмеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>себептері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-       қолы             тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t xml:space="preserve">
+      Бағалауды жүргізген: ___________ ____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйымның/ жұмыскерлердің өкілі: ________ ________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20330,103 +11973,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндірістік объектілерді еңбек</w:t>
+              <w:t xml:space="preserve">Өндірістік объектілерді еңбек </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайлары бойынша міндетті</w:t>
+              <w:t xml:space="preserve">жағдайлары бойынша міндетті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдік аттестаттау</w:t>
+              <w:t xml:space="preserve">мерзімдік аттестаттау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -20452,1518 +12095,1717 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...258 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________ (өндірістік объектілерді аттестаттаудан өткізу жөніндегі мамандандырылған  ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы, ___________ қаласы, ____________ көшесі, _________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индекс үй №</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тел.:__________; e-mail:_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу аттестаты № _____________ __________ бастап ___________ дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өндірістік объектілерді еңбек жағдайлар бойынша аттестаттауды жүргізу нәтижелері жөніндегі есеп</w:t>
-[...79 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Жұмыскердің арнайы киіммен, арнайы аяқкиіммен және жеке қорғаныш </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жалпы мәліметтер</w:t>
+        <w:t xml:space="preserve"> құралдарымен қамтамасыз етілуін бағалау № _____ ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлығы___бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тапсырыс берушінің атауы, мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бағалауды жүргізу орны (өндіріс, цех, учаске):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тегі,аты,әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бағалауды жүргізу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жынысы__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орындалатын жұмыстың қысқаша сипаттамасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Еңбек процесі ауырлығының көрсеткіштері бойынша еңбек жағдайларын бағалау нәтижелері:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="768"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестаттау жүргізілген күн</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="768" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экономикалық қызмет түрі</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="14"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестатталған жұмыс орындарының саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арнайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аяқ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғаныш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құралдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖҚҚ-мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілуін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілмеген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-барлығы</w:t>
-[...20 lines deleted...]
-          </w:tcPr>
+қолданыстағы нормаларға сәйкес</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Олардың ішінде белгіленген еңбек қауіпсіздігі талаптарына сәйкес келмейтіндер</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+(атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белгіленген еңбек қауіпсіздігі талаптарына сәйкес келеді</w:t>
-[...1 lines deleted...]
-          </w:p>
+нақты берілгені</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(иә/жоқ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЕМСТ, сертификаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...39 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-            <w:tcW w:w="768" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...331 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аттестаттау жүргізген лабораторияның басшысы_____ ________________________________</w:t>
-[...17 lines deleted...]
-       қолы      тегі, аты, әкесінің аты (бар болса)</w:t>
+      Бағалауды жүргізген: __________ _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйымның / жұмыскерлердің өкілі: _________ ___________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22012,90 +13854,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өндірістік объектілерді еңбек</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайлары бойынша міндетті</w:t>
+              <w:t xml:space="preserve"> жағдайлары бойынша міндетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдік аттестаттау</w:t>
+              <w:t xml:space="preserve"> мерзімдік аттестаттау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>8-қосымша</w:t>
+              <w:t xml:space="preserve"> қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -22116,251 +13945,5571 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________ (өндірістік объектілерді аттестаттаудан өткізу жөніндегі мамандандырылған ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы, ___________ қаласы, __________ көшесі, _________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индекс үй №</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тел.: __________; e-mail: _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу аттестаты № ___________ __________ бастап ____________ дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бағалаудың барлық көрсеткіштерінен тұратын өндірістік объектілерді еңбек жағдайлары бойынша міндетті мерзімдік аттестаттау нәтижелері жөніндегі есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлығы___бет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тапсырыс берушінің атауы, мекенжайы: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бағалауды жүргізу орны (өндіріс, цех, учаске): ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жұмыс орнының коды ___, жұмыс орнының саны ___ оның ішінде: ерлер ___ әйелдер ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бағалауды жүргізу күні: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Еңбек жағдайларын бағалау нәтижелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайларының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыныптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...133 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсат етілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зиянды, ауыр және қауыртты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті (экстремалды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Химиялық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биологиялық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басым фиброгенді әрекет ететін аэрозольдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Шу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вибрация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иондаушы сәулелену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иондаушы емес сәулелену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инфрадыбыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ультрадыбыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микроклимат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы вибрация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті вибрация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электростатикалық өріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты магнит өрісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік жиіліліктің электр өрістері (50 герц)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік жиіліліктің магнит өрістері (50 герц)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнедисплей терминалы мен дербес компьютермен құрылатын электромагниттік өріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиожиілікті диапазонның электромагниттік сәулеленулері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лазерлік сәулелену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ультракүлгін сәулелену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбектің ауырлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әйелдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбектің қауырттылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әйелдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек жағдайларын жалпы бағалау:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әйелдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...22 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 8-қосымша алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.07.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Бағалауды жүргізген: ________ ______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйымның/ жұмыскерлердің өкілі: _______ ____________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22409,90 +19558,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өндірістік объектілерді еңбек</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайлары бойынша міндетті</w:t>
+              <w:t xml:space="preserve"> жағдайлары бойынша міндетті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдік аттестаттау</w:t>
+              <w:t xml:space="preserve">мерзімдік аттестаттау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -22513,51 +19649,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -22578,188 +19714,419 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бекітемін:</w:t>
+              <w:t>Әкімшілік деректер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t xml:space="preserve">жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымның басшысы      </w:t>
-[...51 lines deleted...]
-              <w:t>20___ жылғы____ ________</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрлігі 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің департаментіне ұсынылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Өндірістік объектілерді еңбек жағдайлар бойынша аттестаттауды жүргізу нәтижелері жөніндегі есеп.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): Т-07</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: 5 жылда бір рет/ кезектен тыс аттестациялау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ - 20__ жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: Мамандандырылған ұйымның өндірістік объектілерде аттестаттауды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: өндірістік объектілерді еңбек жағдайлары бойынша аттестаттау аяқталғаннан кейін еңбек жөніндегі уәкілетті мемлекеттік органға ол белгілеген тәртіппен күнтізбелік он күн ішінде ұсыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...45 lines deleted...]
-    </w:p>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште, электронды түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22793,370 +20160,1603 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндірістік объектілерді еңбек</w:t>
+              <w:t>Бекітемін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайлары бойынша міндетті</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдік аттестаттау</w:t>
+              <w:t>Мамандандырылған ұйымның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>басшысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10-қосымша</w:t>
+              <w:t>______ ____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы) (тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20___ жылғы _____ ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалпы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аттестаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аттестатталған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...53 lines deleted...]
-              <w:t>нысан</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олардың ішінде белгіленген еңбек қауіпсіздігі талаптарына сәйкес келмейтіндер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгіленген еңбек қауіпсіздігі талаптарына сәйкес келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...131 lines deleted...]
-              <w:t>20___ жылғы____ ________</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік орта факторларының зияндылығы және қауіптілігі көрсеткіштері бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беру нормасына сәйкес жеке қорғаныш құралдарымен қамтамасыз етілуі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарақат қауіпсіздігі көрсеткіштері бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек процесінің ауырлығын бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек процесінің қауырттылығын бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу және нұсқау құралдарымен қамтылуын бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...26 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z106" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандандырылған ұйымның мекенжайы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z107" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандандырылған ұйымның атауы _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z108" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау жүргізген ұйымныңатауы ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z109" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау жүргізген ұйымның мекенжайы ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z110" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z111" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z112" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 10-қосымша алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.07.2024 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Аттестаттау жүргізген лабораторияның басшысы ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z113" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                       қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z114" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z115" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       тегі, аты, әкесінің аты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z116" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z117" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z118" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: "Өндірістік объектілерді еңбек жағдайлары бойынша өткізілген аттестаттау нәтижелері туралы есеп" өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23190,370 +21790,588 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндірістік объектілерді еңбек</w:t>
+              <w:t>Жинауға арналған әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайлары бойынша міндетті</w:t>
+              <w:t xml:space="preserve">деректер өтеусіз негізде нысанға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдік аттестаттау</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>"Еңбек жағдайлары бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11-қосымша</w:t>
-[...129 lines deleted...]
-              <w:t>Бекітемін:</w:t>
+              <w:t xml:space="preserve"> өндірістік объектілерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t xml:space="preserve">өткізілген аттестаттау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымның басшысы      </w:t>
-[...51 lines deleted...]
-              <w:t>20___ жылғы____ ________</w:t>
+              <w:t>нәтижелері туралы есеп"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z120" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Арнайы киіммен, арнайы аяқ киіммен және жеке қорғаныш құралдарымен қамтамасыз  етілмеген жұмыс орындары бойынша есеп</w:t>
-[...39 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Өндірістік объектілерді еңбек жағдайлары бойынша өткізілген аттестаттау нәтижелері туралы есепке" өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме (индекс: Т-07, кезеңділігі: 5 жылда бір рет/ кезектен тыс аттестаттау)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z121" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z122" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Өндірістік объектілерді еңбек жағдайлары бойынша өткізілген аттестаттау нәтижелері туралы есепке" өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды (бұдан әрі – нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z123" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.Нысанды өндірістік объектілерді аттестаттаудан өткізу жөніндегі мамандандырылған ұйымдар толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z124" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға мамандандырылған ұйымның басшысы және аттестаттауды өткізген зертхана басшысы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z125" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды өндірістік объектілерді аттестаттауды жүргізу жөніндегі мамандандырылған ұйымдар аттестаттау аяқталғаннан кейін күнтізбелік он күн ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің департаментіне ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z126" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z127" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z128" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында аттестаттауды өткізу күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z129" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z130" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында өндірістік орта факторларының зияндылығы мен қауіптілігі көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z131" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында еңбек қауіпсіздігінің белгіленген талаптарына сәйкес келмейтін өндірістік орта факторларының зияндылығы мен қауіптілігі көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z132" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында беру нормаларына сәйкес жеке қорғану құралдарымен қамтамасыз ету бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z133" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында белгіленген еңбек қауіпсіздігі талаптарына сәйкес келмейтін беру нормаларына сәйкес жеке қорғану құралдарымен қамтамасыз ету бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z134" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында жарақат қауіпсіздігі көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z135" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында еңбек қауіпсіздігінің белгіленген талаптарына сәйкес келмейтін жарақат қауіпсіздігі көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z136" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында еңбек процесінің ауырлық көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z137" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында еңбек қауіпсіздігінің белгіленген талаптарына сәйкес келмейтін еңбек процесінің ауырлық көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z138" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында еңбек процесінің шиеленіс көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z139" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында еңбек қауіпсіздігінің белгіленген талаптарына сәйкес келмейтін еңбек процесінің шиеленіс көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z140" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нысанның 13-бағанында оқыту және нұсқама құралдарымен қамтамасыз ету көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z141" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Нысанның 14-бағанында еңбек қауіпсіздігінің белгіленген талаптарына сәйкес келмейтін оқыту және нұсқама құралдарымен қамтамасыз ету көрсеткіштері бойынша аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z142" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нысанның 15-бағанында еңбек қауіпсіздігінің белгіленген талаптарына сәйкес келетін аттестатталған жұмыс орындарының жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23639,50 +22457,1638 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымның басшысы      </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________ __________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (қолы)        (тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20___ жылғы _____ ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өндірістік объектілерді еңбек жағдайлары бойынша жүргізілген аттестаттау нәтижелері жөніндегі кәсіпорынның есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірістік объектілерді еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайлары бойынша міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімдік аттестаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымның басшысы      </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________ _________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)       (тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20___ жылғы____ ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өндірістік факторлар бойынша еңбек қауіпсіздігі талаптарына сәйкес келмейтін жұмыс орындары жөніндегі есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірістік объектілерді еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайлары бойынша міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімдік аттестаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымның басшысы      </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________ _________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (қолы) (тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20___ жылғы____ ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарақат қауіпсіздігі талаптарына сәйкес келмейтін жұмыс орындары бойынша есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірістік объектілерді еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайлары бойынша міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімдік аттестаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымның басшысы      </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________ _________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (қолы) (тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20___ жылғы____ ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Арнайы киіммен, арнайы аяқ киіммен және жеке қорғаныш құралдарымен қамтамасыз  етілмеген жұмыс орындары бойынша есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірістік объектілерді еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайлары бойынша міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімдік аттестаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -23813,55 +24219,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24183,35 +24589,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>