--- v1 (2025-11-26)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="633e926" w14:textId="633e926">
+    <w:p w14:paraId="01353a2" w14:textId="01353a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,142 +102,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 733 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 31 желтоқсанда № 12702 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...19 lines deleted...]
-      Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>РҚАО-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="1"/>
+    <w:bookmarkStart w:name="z39" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23-24)-тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1)-тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -256,210 +380,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z4" w:id="4"/>
-[...15 lines deleted...]
-      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркеуден өткеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
-[...15 lines deleted...]
-      2) осы бұйрық мемлекеттік тіркеуден өткеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z6" w:id="6"/>
-[...15 lines deleted...]
-      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z7" w:id="7"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z8" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -839,404 +963,404 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 733 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="10"/>
+    <w:bookmarkStart w:name="z372" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z334" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z334" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының 20-бабының 23-24)-тармақшасына және және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1)-тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z335" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидалар сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу рәсімін регламенттейді және "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметтің көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z335" w:id="12"/>
-[...15 lines deleted...]
-      2. Қағидалар сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу рәсімін регламенттейді және "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметтің көрсету тәртібін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z336" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z336" w:id="13"/>
-[...15 lines deleted...]
-      3. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
+    <w:bookmarkStart w:name="z337" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредиттеу - уәкілетті органның сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымның құзыретін ресми тану рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z337" w:id="14"/>
-[...15 lines deleted...]
-      1) аккредиттеу - уәкілетті органның сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымның құзыретін ресми тану рәсімі;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттеу туралы куәлік - сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдардың мәртебесін куәландыратын куәлік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z338" w:id="15"/>
-[...15 lines deleted...]
-      2) аккредиттеу туралы куәлік - сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдардың мәртебесін куәландыратын куәлік;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш беруші - сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйым ретінде аккредиттеуге үміткер заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z339" w:id="16"/>
-[...15 lines deleted...]
-      3) өтініш беруші - сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйым ретінде аккредиттеуге үміткер заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті орган - облыстардың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органдары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z340" w:id="17"/>
-[...15 lines deleted...]
-      4) уәкілетті орган - облыстардың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органдары.</w:t>
+    <w:bookmarkStart w:name="z341" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қағидалар және біліктілік талаптары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z341" w:id="18"/>
+    <w:bookmarkStart w:name="z342" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметті осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      4. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметті осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 367</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z343" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1293,482 +1417,482 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="21"/>
+    <w:bookmarkStart w:name="z344" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің 8-тармағымен анықталған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтері көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерден ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 367</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z345" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызмет көрсету процесінің құрамына кіретін іс-әрекеттер, орындалу ұзақтығы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...131 lines deleted...]
-      7. Мемлекеттік қызмет көрсету процесінің құрамына кіретін іс-әрекеттер, орындалу ұзақтығы:</w:t>
+    <w:bookmarkStart w:name="z346" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген құжаттармен өтінішті автоматты тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z346" w:id="23"/>
-[...15 lines deleted...]
-      1) осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген құжаттармен өтінішті автоматты тіркеу;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) куәлікті электрондық нысанда беру, қайта ресімдеу көрсетілетін қызметті берушінің қатысуынсыз ақпараттық жүйемен (компьютермен) жүзеге асырылады - 20-40 (жиырма - қырық) минут ішінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z347" w:id="24"/>
-[...15 lines deleted...]
-      2) куәлікті электрондық нысанда беру, қайта ресімдеу көрсетілетін қызметті берушінің қатысуынсыз ақпараттық жүйемен (компьютермен) жүзеге асырылады - 20-40 (жиырма - қырық) минут ішінде.</w:t>
+    <w:bookmarkStart w:name="z348" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аккредиттеу туралы куәлік заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген жағдайларда қайта ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z348" w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z349" w:id="26"/>
+    <w:bookmarkStart w:name="z349" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z350" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z350" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Аккредиттеуден өткен сәулет, қала құрылысы және құрылыс саласындағы Жобаларды басқару жөніндегі ұйымдар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сәулет, қала құрылысы және құрылыс саласындағы Жобаларды басқару жөніндегі аккредиттелген ұйымдардың тізіліміне енгізіледі, онда заңды тұлғаның деректемелері туралы ақпарат жиынтығы, аккредиттеу туралы куәліктің берілген күні мен нөмірі, штатында мамандардың болуы туралы, сондай-ақ осы заңды тұлғаға қатысты қабылданған Қазақстан Республикасының заңдарында белгіленген жауапкершілік шаралары туралы мәліметтер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z351" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аккредиттеу туралы куәліктің қолданылуын тоқтата тұру, қайта бастау, одан айыру (қайтарып алу) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 45-бабында көзделген тәртіппен және (немесе) негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z351" w:id="28"/>
-[...15 lines deleted...]
-      11. Аккредиттеу туралы куәліктің қолданылуын тоқтата тұру, қайта бастау, одан айыру (қайтарып алу) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 45-бабында көзделген тәртіппен және (немесе) негіздер бойынша жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z352" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қолданыстағы аккредиттеу туралы куәлік болмаса, ұйымның қызметін жүзеге асыруына жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z352" w:id="29"/>
-[...15 lines deleted...]
-      12. Қолданыстағы аккредиттеу туралы куәлік болмаса, ұйымның қызметін жүзеге асыруына жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z353" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Осы Қағидалардың 10-тармағында көзделген аккредиттелген ұйымдардың тізіліміне осы Қағидаларға 7-қосымшасына сәйкес нысан бойынша аккредиттелген ұйымдардың өтініші негізінде өзгерістер мен толықтырулар енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z353" w:id="30"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте енгізілген кез келген өзгерістер мен толықтырулар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген рұқсат беру талаптарын бұзуға әкеп соқпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z354" w:id="31"/>
+    <w:bookmarkStart w:name="z354" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z355" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z355" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4484,68 +4608,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z365" w:id="33"/>
+    <w:bookmarkStart w:name="z365" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәулет, қала құрылысы және құрылыс саласындағы жобалармен басқару бойынша ұйымдарға қойылатын рұқсат етілетін талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7617,55 +7741,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>