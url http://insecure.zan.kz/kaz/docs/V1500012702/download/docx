--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01353a2" w14:textId="01353a2">
+    <w:p w14:paraId="6f0d262" w14:textId="6f0d262">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,285 +85,267 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 733 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 31 желтоқсанда № 12702 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 19 мамырдағы № 245 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+        <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 245</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...31 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РҚАО-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
+        <w:t xml:space="preserve">
+      Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="0"/>
+    <w:bookmarkStart w:name="z39" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23-24)-тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1)-тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -380,210 +364,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық мемлекеттік тіркеуден өткеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -963,322 +947,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 733 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="9"/>
+    <w:bookmarkStart w:name="z372" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z334" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z334" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының 20-бабының 23-24)-тармақшасына және және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1)-тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z335" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z335" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидалар сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу рәсімін регламенттейді және "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметтің көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z336" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z336" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z337" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z337" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредиттеу - уәкілетті органның сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымның құзыретін ресми тану рәсімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z338" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z338" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредиттеу туралы куәлік - сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдардың мәртебесін куәландыратын куәлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z339" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z339" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өтініш беруші - сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйым ретінде аккредиттеуге үміткер заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z340" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z340" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті орган - облыстардың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z341" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z341" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қағидалар және біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z342" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z342" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметті осы Қағидаларға сәйкес облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1297,70 +1281,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="19"/>
+    <w:bookmarkStart w:name="z343" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін құжаттармен бірге өтінішті электрондық құжат нысанында, электрондық - цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесін қамтитын қосымша, оның ішінде "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу" осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1417,70 +1401,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="20"/>
+    <w:bookmarkStart w:name="z344" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің 8-тармағымен анықталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтері көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерден ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1553,346 +1537,346 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z345" w:id="21"/>
+    <w:bookmarkStart w:name="z345" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызмет көрсету процесінің құрамына кіретін іс-әрекеттер, орындалу ұзақтығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z346" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z346" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген құжаттармен өтінішті автоматты тіркеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z347" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z347" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) куәлікті электрондық нысанда беру, қайта ресімдеу көрсетілетін қызметті берушінің қатысуынсыз ақпараттық жүйемен (компьютермен) жүзеге асырылады - 20-40 (жиырма - қырық) минут ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z348" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z348" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аккредиттеу туралы куәлік заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген жағдайларда қайта ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z349" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z349" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z350" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z350" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Аккредиттеуден өткен сәулет, қала құрылысы және құрылыс саласындағы Жобаларды басқару жөніндегі ұйымдар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сәулет, қала құрылысы және құрылыс саласындағы Жобаларды басқару жөніндегі аккредиттелген ұйымдардың тізіліміне енгізіледі, онда заңды тұлғаның деректемелері туралы ақпарат жиынтығы, аккредиттеу туралы куәліктің берілген күні мен нөмірі, штатында мамандардың болуы туралы, сондай-ақ осы заңды тұлғаға қатысты қабылданған Қазақстан Республикасының заңдарында белгіленген жауапкершілік шаралары туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z351" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z351" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Аккредиттеу туралы куәліктің қолданылуын тоқтата тұру, қайта бастау, одан айыру (қайтарып алу) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 45-бабында көзделген тәртіппен және (немесе) негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z352" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z352" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қолданыстағы аккредиттеу туралы куәлік болмаса, ұйымның қызметін жүзеге асыруына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z353" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z353" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Осы Қағидалардың 10-тармағында көзделген аккредиттелген ұйымдардың тізіліміне осы Қағидаларға 7-қосымшасына сәйкес нысан бойынша аккредиттелген ұйымдардың өтініші негізінде өзгерістер мен толықтырулар енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте енгізілген кез келген өзгерістер мен толықтырулар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген рұқсат беру талаптарын бұзуға әкеп соқпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z354" w:id="30"/>
+    <w:bookmarkStart w:name="z354" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z355" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z355" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4608,68 +4592,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z365" w:id="32"/>
+    <w:bookmarkStart w:name="z365" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәулет, қала құрылысы және құрылыс саласындағы жобалармен басқару бойынша ұйымдарға қойылатын рұқсат етілетін талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7733,63 +7717,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8111,35 +8117,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>