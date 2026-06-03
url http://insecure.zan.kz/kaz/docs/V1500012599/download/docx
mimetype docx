--- v0 (2025-11-13)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="709a63c" w14:textId="709a63c">
+    <w:p w14:paraId="f59d9c7" w14:textId="f59d9c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -799,250 +799,592 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z264" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бірыңғай сатып алу платформасы (бұдан әрі – веб-портал) – мемлекеттік сатып алу саласындағы уәкілетті органның ақпараттық жүйесі, ол мемлекеттiк сатып алудың және "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Занына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылатын сатып алудың электрондық көрсетілетін қызметтеріне қол жеткiзудiң бірыңғай нүктесiн ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z265" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) камералдық бақылау – ақпараттық жүйелер деректерін, сондай-ақ мемлекеттік аудит объектілерінің қызметі туралы басқа да мәліметтерді талдау және салыстырып тексеру негізінде мемлекеттік аудит және қаржылық бақылау объектісіне (бұдан әрі – мемлекеттік аудит объектісі) бармай ішкі мемлекеттік аудит жөніндегі уәкілетті органның ведомствосы (бұдан әрі – ведомство) және оның аумақтық бөлімшелері жүзеге асыратын бақылаудың өзге нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z266" w:id="13"/>
+    <w:bookmarkStart w:name="z266" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) камералдық бақылау тәуекелдерінің бейіні (бұдан әрі – тәуекел бейіні) – мемлекеттік аудит объектілерінің қызметі туралы мәліметтерді талдау жолымен айқындалған және белгілі бір бұзушылықтарды анықтау мақсатында әзірленетін деректерді таңдау шарттарының жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z267" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z267" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тәуекел – қаржылық бұзушылықтарға, бюджет қаражатын ұрлауға (ысырап етуге) және мемлекетке экономикалық залал келтіруге әкеп соғатын мүмкін Қазақстан Республикасының бюджет және өзге де заңнамасын сақтамау, оқиғаның немесе іс-қимылдың объектіге және мемлекеттік аудит нысанасына және нысанасына қолайсыз әсер ету ықтималдығы, сондай-ақ мемлекеттік органдардың бағдарламалық құжаттарында және стратегиялық жоспарларында көзделген нысаналы индикаторлар мен көрсеткіштерге қол жеткізбеу немесе толық көлемде орындамау ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z268" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z268" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тәуекелдерді басқару жүйесі – тиісті жылға арналған мемлекеттік аудит объектілерінің тізбесін қалыптастыруды және мемлекеттік аудит жүргізуді, мемлекеттік аудит және қаржылық бақылау органдарының өзге де қызметін қамтамасыз ететін, мемлекеттік аудиттің неғұрлым басым бағыттарына ресурстарды іріктеу, оңтайлы бөлу қағидаттарына негізделетін, қолда бар тәуекелдер жиынтығын жан-жақты талдауды, оларды сәйкестендіру мен бағалауды, ден қою шараларын әзірлеу мен қабылдауды, қабылданған шаралар нәтижелерінің тиімділігіне мониторингті қамтитын әкімшілендіру жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z269" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z269" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ішкі мемлекеттік аудит жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – Ішкі мемлекеттік аудит және қаржылық бақылау, мемлекеттік сатып алу, аудиторлық қызмет, бухгалтерлік есеп және қаржылық есептілік саласында басшылықты және салааралық үйлестіруді заңнамада көзделген шекте жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z270" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z270" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ішкі мемлекеттік аудит жөніндегі уәкілетті органның ведомствосы (бұдан әрі – уәкілетті органның ведомствосы) – құзыреті шегінде ішкі мемлекеттік аудит және қаржылық бақылау, мемлекеттік сатып алу, мемлекеттік мүлік, аудиторлық қызмет, бухгалтерлік есеп және қаржылық есептілік саласында, сондай-ақ уәкілетті орган айқындайтын бюджеттік бағдарламалар және (немесе) тауарлар, жұмыстар, көрсетілетін қызметтер бойынша бірыңғай мемлекеттік сатып алуды ұйымдастыру және өткізу саласында іске асыру және бақылау функцияларын жүзеге асыратын уәкілетті органның ведомствосы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z271" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) ақпараттық жүйе-ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және камералдық бақылауды жүзеге асыру кезінде уәкілетті орган пайдаланатын, Қазақстан Республикасы Ақпарат және коммуникация министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы №123 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №16777 болып тіркелген) бекітілген "Электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес интеграцияланған нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсететін ұйымдастырылып ретке келтірілген жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1061,51 +1403,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Қағидаларда пайдаланылатын 2-тармақта көрсетілмеген ұғымдар Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1140,90 +1482,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының өзге де заңнамасында айқындалатын мәндерде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Камералдық бақылаудың мақсаты бұзушылықтардың уақтылы жолын кесу және жол бермеу, камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды өз бетінше жою құқығын мемлекеттік аудит объектісіне беру және мемлекеттік аудит объектілеріне әкімшілік жүктемені төмендету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Камералдық бақылауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Камералдық бақылауды ведомство және оның аумақтық бөлімшелері Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1236,419 +1578,515 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасының және "Мемлекеттік сатып алу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік сатып алу туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік аудит объектілерінің қызметі бойынша, сондай-ақ тәуекелдерді басқару жүйесін қолдану нәтижелері бойынша әртүрлі ақпарат көздерінен алынған мәліметтерді салыстыру жолымен мемлекеттік аудит объектісіне бармастан, тұрақты негізде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Камералдық бақылауды жүргізу барысында бұзушылықтарды анықтау осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген камералдық бақылау тәуекелдері бейіндерінің тізбесіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Камералдық бақылаудың ден қою шаралары Заңның 30-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 Камералдық бақылау бюджеттік қатынастарды, бухгалтерлік есепті, сондай-ақ мемлекеттік сатып алу саласын реттейтін Қазақстан Республикасы заңнамасының нормалары мен талаптарын сақтай отырып, ведомствоның Заңда белгіленген құзыреті шеңберінде бюджет процесінің барлық кезеңдерінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Камералдық бақылауды жүргізу барысында бұзушылықтарды анықтау осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген камералдық бақылау тәуекелдері бейіндерінің тізбесіне сәйкес жүзеге асырылады.</w:t>
+      9. Мемлекеттік сатып алу туралы шарттар бойынша ақы төлеу жүргізілгеннен кейін бұзушылықтар анықталған кезде Заңның 18-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) және 4) тармақшаларына сәйкес мемлекеттік аудит жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Камералдық бақылаудың ден қою шаралары Заңның 30-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көзделген.</w:t>
+      10. Мемлекеттік сатып алуды камералдық бақылау нәтижелері бойынша бұзушылықтар анықталған кезде ведомство және оның аумақтық бөлімшелері осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2–қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша анықталған бұзушылықтарды сипаттай отырып, камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаны (бұдан әрі-хабарлама) ресімдейді және мемлекеттік аудит объектілеріне жібереді және веб-порталда автоматты түрде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...223 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Веб-порталды қоспағанда, ақпараттық жүйеде камералдық бақылау нәтижелері бойынша бұзушылықтар анықталған кезде ведомство және оның аумақтық бөлімшелері мемлекеттік аудит объектілеріне хабарлама ресімдейді және жібереді және ақпараттық жүйеде тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1684,52 +2122,149 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Хабарлама мемлекеттік аудит объектісіне бұзушылықтар анықталған күннен бастап бес жұмыс күнінен кешіктірілмейтін мерзімде, веб-портал және (немесе) ақпараттық жүйелер арқылы Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1742,2463 +2277,3388 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының "Қазақстан Республикасындағы мерекелер туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, сағат 8:30-ден 18:00-ге дейін, түскі үзіліс сағат 13:00-ден 14:30-ге дейін жіберіледі.</w:t>
-      </w:r>
-[...99 lines deleted...]
-      Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды мемлекеттік аудит объектісіне хабарлама тапсырылған күннен кейінгі күннен бастап бес жұмыс күні ішінде дербес жойған кезінде, лауазымды тұлға әкімшілік жауаптылыққа тартылуға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      12. Хабарламаны мемлекеттік аудит объектісі, ол мемлекеттік аудит объектісіне тапсырылған (веб-портал және (немесе) ақпараттық жүйелер арқылы алынған) күннен кейінгі күннен бастап он жұмыс күні ішінде орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды мемлекеттік аудит объектісіне хабарлама тапсырылған күннен кейінгі күннен бастап бес жұмыс күні ішінде дербес жойған кезінде, лауазымды тұлға әкімшілік жауаптылыққа тартылуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       13. Хабарламада көрсетілген мемлекеттік сатып алуды камералдық бақылау элементтері және бұзушылықтарды жою тәсілдері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Хабарламаның орындалуы туралы ақпаратты (қажет болған кезде растайтын құжаттарды қоса бере отырып) мемлекеттік аудит объектісі хабарламаны жіберген ведомствоға және оның аумақтық бөлімшесіне осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша веб-портал және ақпараттық жүйелер арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаның орындалуын растауды ведомство және оның аумақтық бөлімшелері мемлекеттік аудит объектісінен хабарламаның орындалуы бойынша ақпарат келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей веб-портал және ақпараттық жүйелер арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тиісті бюджетті (даму жоспарын), жеке қаржыландыру жоспарын және мемлекеттік сатып алудың жылдық жоспарын камералдық бақылау камералдық бақылау тәуекелдері бейіндерінің тізбесіне және мемлекеттік сатып алуды камералдық бақылау элементтеріне және осы Қағидаларға 1 және 3-қосымшада келтірілген бұзушылықтарды жою тәсілдеріне сәйкес тұрақты негізде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алудың алдын ала жылдық жоспарын камералдық бақылау тиісті бюджет бекітілгенге (нақтыланғанға) дейін тиісті бюджет комиссиясының оң ұсынысы шығарылған күннен бастап он жұмыс күні өткеннен кейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алу туралы шарт бойынша міндеттемелердің тиісінше орындалуын камералдық бақылауды ведомство және оның аумақтық бөлімшелері камералдық бақылау тәуекелдері бейіндерінің тізбесіне және мемлекеттік сатып алуды камералдық бақылау элементтеріне және осы Қағидаларға 1 және 3-қосымшада келтірілген бұзушылықтарды жою тәсілдеріне сәйкес жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды камералдық бақылау баға ұсыныстарын сұрату тәсілімен жүргізілетін мемлекеттік сатып алу туралы мәліметтер веб-порталға орналастырылған күннен бастап мемлекеттік сатып алу туралы шарт жасалғанға дейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік сатып алу туралы шартты тікелей жасасу арқылы бір көзден алу тәсілімен мемлекеттік сатып алуды камералдық бақылау мемлекеттік сатып алу туралы шарттың жобасы әлеуетті өнім берушіге қол қоюға жіберілген күнінен бастап үш жұмыс күнінен кешіктірмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Конкурс (аукцион) тәсілімен мемлекеттік сатып алуды камералдық бақылау мынадай бағыттар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z260" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші бағыт:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      конкурс (аукцион) жарияланған күннен бастап конкурстық құжаттаманы (аукциондық құжаттама) жобасын алдын ала талқылау кезеңінде ескертулерді қабылдау мерзімі аяқталғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер конкурстық құжаттаманың жобасына алдын ала талқылау жүзеге асырылмаған кезде, конкурс тәсілімен мемлекеттік сатып алуды жүзеге асыру туралы хабарландыру мәтіні орналастырылған күннен бастап бес жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z261" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші бағыт – конкурстық құжаттама жобасын алдын ала талқылау хаттамасы веб-порталға орналастырылған күннен бастап бес жұмыс күні ішінде және/немесе өтінімдерді қабылдау мерзімдері аяқталғанға дейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Орындаушының және ведомство басшысы орынбасарының және/немесе уәкілетті орган ведомствосының аумақтық бөлімшесіндегі бірінші басшысының немесе оның міндетін атқарушысының жүргізілген камералдық бақылау нәтижелері бойынша бұзушылықтардың жоқ екені туралы белгісі веб-порталда және ақпараттық жүйесінде камералдық бақылаудың аяқталуы болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаға ведомство басшысының орынбасары және/немесе уәкілетті орган ведомствосының аумақтық бөлімшесінің бірінші басшысы немесе олардың (оның) міндетін атқарушы адам (адамдар) қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаның орындалуын бақылауды ведомство басшысының орынбасары және/немесе ведомствоның аумақтық бөлімшесінің басшысы немесе оның (олардың) міндетін атқарушы адам веб-порталда және ақпараттық жүйеде белгі қойып жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-1-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18-1. Осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік сатып алу веб-порталын қоспағанда, ақпараттық жүйелер арқылы жіберілген камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарлама ақпараттық жүйелер арқылы жіберілген камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаларды тіркеу журналында тіркелуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 18-1-тармақпен толықтырылды - ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының, комиссиялардың, сарапшының, мемлекеттік сатып алу саласындағы бірыңғай оператордың шағымды қарау нәтижелері бойынша қабылдаған шешіміне Қазақстан Республикасының заңнамасына сәйкес сотқа шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша веб-портал және ақпараттық жүйелер арқылы ұсынады.</w:t>
+        <w:t>
+      Бұл ретте тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының шешіміне әкімшілік сот ісін жүргізу шеңберінде шағымдану мемлекеттік сатып алу рәсімдерін тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хабарламаның орындалуын растауды ведомство және оның аумақтық бөлімшелері мемлекеттік аудит объектісінен хабарламаның орындалуы бойынша ақпарат келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей веб-портал және ақпараттық жүйелер арқылы жүзеге асырады.</w:t>
+      Шағымдарды беру және қарау тәртібі 19 таратумен "Мемлекеттік сатып алуды жүзеге асыру қағидаларын бекіту туралы" 2024 жылғы 9 қазандағы № 687 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35238болып тіркелген) мемлекеттік сатып алуды жүзеге асыру қағидалармен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб-портал арқылы шағымды жіберу және қарау жөніндегі талаптар ерекше тәртіпті қолдана отырып, мемлекеттік сатып алуға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 496</w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Камералдық бақылаудың сапасын бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Тиісті бюджетті (даму жоспарын), жеке қаржыландыру жоспарын және мемлекеттік сатып алудың жылдық жоспарын камералдық бақылау камералдық бақылау тәуекелдері бейіндерінің тізбесіне және мемлекеттік сатып алуды камералдық бақылау элементтеріне және осы Қағидаларға 1 және 3-қосымшада келтірілген бұзушылықтарды жою тәсілдеріне сәйкес тұрақты негізде жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      20. Уәкілетті органның ведомствосы тәуекелдерді басқару жүйесі негізінде Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес камералдық бақылаудың сапасын бақылауды үш жұмыс күні ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік сатып алудың алдын ала жылдық жоспарын камералдық бақылау тиісті бюджет бекітілгенге (нақтыланғанға) дейін тиісті бюджет комиссиясының оң ұсынысы шығарылған күннен бастап он жұмыс күні өткеннен кейін жүргізіледі.</w:t>
+      Сапаға бақылау жүргізу кезінде хабарламаны орындау мерзімі ол аяқталғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жүргізілген сапаны бақылау нәтижелері бойынша уәкілетті органның ведомствосы сапаны бақылау қорытындысын шығарады, ол автоматты түрде веб-портал арқылы тіркеледі және уәкілетті орган ведомствосының аумақтық бөлімшесінің мекенжайына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган ведомствосының аумақтық бөлімшесі сапаны бақылау қорытындысына сәйкес осындай шешім қабылданған күннен кейінгі бір жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хабарламаның күшін жояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сапаны бақылау қорытындысына сәйкес хабарлама жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) хабарламаға өзгерістер (толықтырулар) енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның ведомствосы осы тармақта көзделген мерзімде сапа бақылауының шығарылған қорытындысы болмаған жағдайда, ведомствоның аумақтық бөлімшесі камералдық бақылау нәтижелері бойынша қабылданған шешімдерді сапа бақылауынан өтті деп таниды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік сатып алу туралы шарт бойынша міндеттемелердің тиісінше орындалуын камералдық бақылауды ведомство және оның аумақтық бөлімшелері камералдық бақылау тәуекелдері бейіндерінің тізбесіне және мемлекеттік сатып алуды камералдық бақылау элементтеріне және осы Қағидаларға 1 және 3-қосымшада келтірілген бұзушылықтарды жою тәсілдеріне сәйкес жүргізеді.</w:t>
+      22. Уәкілетті орган ведомствосының шешімімен және (немесе) осы Қағидалардың 21-тармағы екінші бөлігінің 2) және 3) тармақшаларына сәйкес жіберілген аумақтық бөлімшенің хабарламасымен келіспеген кезде әлеуетті өнім беруші шағым, мемлекеттік аудит объектісі – жалпыға қолжетімді ақпараттық жүйелер арқылы6 оның ішінде осы Қағидаларға 5 және 6-қосымшаларға сәйкес нысан бойынша веб-портал арқылы уәкілетті органның жанындағы Апелляциялық комиссияға (бұдан әрі – Апелляциялық комиссия) қарсылық береді6 не сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Камералдық бақылау нәтижелеріне шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды камералдық бақылау баға ұсыныстарын сұрату тәсілімен жүргізілетін мемлекеттік сатып алу туралы мәліметтер веб-порталға орналастырылған күннен бастап мемлекеттік сатып алу туралы шарт жасалғанға дейін жүргізіледі.</w:t>
-[...78 lines deleted...]
-      конкурс (аукцион) жарияланған күннен бастап конкурстық құжаттаманы (аукциондық құжаттама) жобасын алдын ала талқылау кезеңінде ескертулерді қабылдау мерзімі аяқталғанға дейін;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      егер конкурстық құжаттаманың жобасына алдын ала талқылау жүзеге асырылмаған кезде, конкурс тәсілімен мемлекеттік сатып алуды жүзеге асыру туралы хабарландыру мәтіні орналастырылған күннен бастап бес жұмыс күні ішінде;</w:t>
-[...36 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 237</w:t>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...51 lines deleted...]
-      Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаға ведомство басшысының орынбасары және/немесе уәкілетті орган ведомствосының аумақтық бөлімшесінің бірінші басшысы немесе олардың (оның) міндетін атқарушы адам (адамдар) қол қояды.</w:t>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хабарламаның орындалуын бақылауды ведомство басшысының орынбасары және/немесе ведомствоның аумақтық бөлімшесінің басшысы немесе оның (олардың) міндетін атқарушы адам веб-порталда және ақпараттық жүйеде белгі қойып жүзеге асырады.</w:t>
+      23. Хабарламада көрсетілген бұзушылықтармен келіспеген кезде мемлекеттік аудит объектісі веб-портал және хабарлама келіп түскен ақпараттық жүйелер арқылы Заңның 11-1-тарауында белгіленген тәртіппен және мерзімдерде Уәкілетті органның жанындағы апелляциялық комиссияға (бұдан әрі – Апелляциялық комиссия) осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламада көрсетілген бұзушылықтарға қарсылық береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудит объектісі веб-портал және хабарлама келіп түскен ақпараттық жүйелер арқылы қарсылықтың дәлелдерін растайтын құжаттардың көшірмелерін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 18-1-тармақпен толықтырылды - ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      23-1-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 496</w:t>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...36 lines deleted...]
-      Бұл ретте тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының шешіміне әкімшілік сот ісін жүргізу шеңберінде шағымдану мемлекеттік сатып алу рәсімдерін тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағымдарды беру және қарау тәртібі 19 таратумен "Мемлекеттік сатып алуды жүзеге асыру қағидаларын бекіту туралы" 2024 жылғы 9 қазандағы № 687 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35238болып тіркелген) мемлекеттік сатып алуды жүзеге асыру қағидалармен айқындалады.</w:t>
+      23-1. Уәкілетті орган ведомствосының хабарламасында көрсетілген бұзушылықтармен келіспеген жағдайда әлеуетті өнім беруші веб-портал және ақпараттық жүйелер арқылы Апелляциялық комиссияға шағым береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 23-1-тармақпен толықтырылды – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Қарсылық Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Аудиторлық есепке немесе қаржылық есептілік жөніндегі аудиторлық есепке, ішкі мемлекеттік аудит жөніндегі уәкілетті органның камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаға қарсылықтарды және ішкі мемлекеттік аудит жөніндегі уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдануды қарау жөніндегі апелляциялық комиссияның құрамын және ол туралы ережені бекіту туралы" Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары - Қазақстан Республикасы Қаржы министрінің 2020 жылғы 20 наурыздағы № 302 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20171 болып тіркелген) бекітілген ішкі мемлекеттік аудит жөніндегі уәкілетті орган жанындағы апелляциялық комиссия туралы ережеде айқындалған тәртіппен және мерзімдерде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Хабарламаны орындау мерзімі қарсылықты қарау кезеңіне тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Веб-портал арқылы шағымды жіберу және қарау жөніндегі талаптар ерекше тәртіпті қолдана отырып, мемлекеттік сатып алуға қолданылмайды.</w:t>
+      26. Қарсылықтарды қарау нәтижелері бойынша Апелляциялық комиссия мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z75" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудит объектісі шағымданатын барлық мәселелер қанағаттандырылған кезде – қарсылықты қанағаттандыру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z76" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік аудит объектісі дауланатын мәселелерді ішінара қанағаттандырған кезде – қарсылықты ішінара қанағаттандыру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z77" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) мемлекеттік аудит объектісі даулап отырған барлық мәселелер Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен және мерзімдерде қанағаттандырылмаған кезде – осындай шешім қабылдауды негіздей отырып, қарсылықты қанағаттандырудан бас тарту туралы шешімдердің бірін қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z78" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қарсылықты қарау нәтижелері осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қарсылықты қарау нәтижелері бойынша қорытындымен (бұдан әрі – қорытынды) ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z79" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды тіркеледі және мемлекеттік аудит объектісіне веб-портал және хабарлама келіп түскен ақпараттық жүйе арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 237</w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkStart w:name="z80" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Осы Қағидалардың 26-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда хабарлама:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z81" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хабарламада көрсетілген барлық бұзушылықтар дауланған кезде күшін жоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z82" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарсылықпен дауланбайтын хабарламада көрсетілген бұзушылықтарды жою бөлігінде орындауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z83" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 26-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген хабарлама қарсылықтың қанағаттандырылмаған дәлелдері бойынша бұзушылықтарды жою бөлігінде орындауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z84" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 26-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген хабарламаны мемлекеттік аудит объектісі толық көлемде орындауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z85" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаға ішінара қарсылық болған кезде дауланбаған хабарлама бұзушылықтары жоюға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z86" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Камералдық бақылаудың сапасын бақылау</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектілерінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын тоқтата тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z87" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Уәкілетті органның ведомствосы тәуекелдерді басқару жүйесі негізінде Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес камералдық бақылаудың сапасын бақылауды үш жұмыс күні ішінде жүзеге асырады.</w:t>
+      28. Заңның 32-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес хабарламаның белгіленген мерзімде орындалмауы мемлекеттік аудит объектілерінің бюджетті атқару жөніндегі орталық уәкілетті органда ашылған кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен тоқтата тұруға әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Сапаға бақылау жүргізу кезінде хабарламаны орындау мерзімі ол аяқталғанға дейін тоқтатыла тұрады.</w:t>
+        <w:t xml:space="preserve">
+      Бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттіктерді қоспағанда) бойынша шығыстық операцияларды тоқтата тұру Заңның 32-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген шығыс операцияларын қоспағанда мемлекеттік аудит объектілерінің барлық шығыс операцияларына қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      21. Жүргізілген сапаны бақылау нәтижелері бойынша уәкілетті органның ведомствосы сапаны бақылау қорытындысын шығарады, ол автоматты түрде веб-портал арқылы тіркеледі және уәкілетті орган ведомствосының аумақтық бөлімшесінің мекенжайына жіберіледі.</w:t>
+        <w:t xml:space="preserve">
+      29. Тиісті аумақтық бөлімше Заңның 31-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзім аяқталған күннен бастап бір жұмыс күні ішінде уәкілетті органның ведомствосына осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мерзімде хабарламалардың орындалмауының белгіленген фактілері туралы жазбаша хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z90" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Уәкілетті орган ведомствосының аумақтық бөлімшесі сапаны бақылау қорытындысына сәйкес осындай шешім қабылданған күннен кейінгі бір жұмыс күні ішінде:</w:t>
+        <w:t xml:space="preserve">
+      30. Бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттіктерді қоспағанда) бойынша шығыстық операцияларды тоқтата тұру туралы өкім (бұдан әрі – өкім) хабарламаның белгіленген мерзімде орындалмау фактілері расталған кезде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-тармағымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген хат алынған күннен кейінгі бір жұмыс күні ішінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) хабарламаның күшін жояды;</w:t>
+        <w:t xml:space="preserve">
+      31. Өкім "Ішкі мемлекеттік аудит жөніндегі уәкілетті органның мемлекеттік аудит объектілерінің бюджетті атқару жөніндегі орталық уәкілетті органда ашылған кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын тоқтата тұру туралы өкімінің нысанын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2015 жылғы 30 қарашадағы № 596 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген нысан бойынша енгізіледі (Мемлекеттік нормативтік құқықтық актілерді тіркеу тізілімінде № 12606 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z92" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сапаны бақылау қорытындысына сәйкес хабарлама жібереді;</w:t>
+      32. Өкім бюджеттің атқарылуы жөніндегі орталық уәкілетті органға, банк операцияларының жекелеген түрлерін жүзеге асыратын банктерге немесе ұйымдарға қағаз тасығышта немесе электрондық түрде оны қалыптастыру күнінен бастап үш жұмыс күні ішінде ақпараттық коммуникациялық желі бойынша беру арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z93" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) хабарламаға өзгерістер (толықтырулар) енгізеді.</w:t>
+        <w:t xml:space="preserve">
+      Өкім мынадай мәліметтерді: реттік нөмірі, өкімнің нөмірі, өкімнің күні, өкімнің мәртебесі, жөнелту тәсілі, жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) мемлекеттік аудит объектісінің бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН), мемлекеттік аудит объектісінің атауы, бюджетті атқару жөніндегі орталық уәкілетті органның банк операцияларының жекелеген түрлерін жүзеге асыратын банктің немесе ұйымның атауы, қабылдамау/бас тарту себебі, қабылдамау/бас тарту күні, қабылдамау себебі, қабылдамау нөмірі, қабылдамау күні, қабылдамау мәртебесін қамтитын, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өкімдер тіркеу журналында тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z94" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті органның ведомствосы осы тармақта көзделген мерзімде сапа бақылауының шығарылған қорытындысы болмаған жағдайда, ведомствоның аумақтық бөлімшесі камералдық бақылау нәтижелері бойынша қабылданған шешімдерді сапа бақылауынан өтті деп таниды.</w:t>
+      33. Өкім бюджетті атқару жөніндегі орталық уәкілетті органның, банк операцияларының жекелеген түрлерін жүзеге асыратын банктердің немесе ұйымдардың орындауына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z95" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Уәкілетті орган ведомствосының шешімімен және (немесе) осы Қағидалардың 21-тармағы екінші бөлігінің 2) және 3) тармақшаларына сәйкес жіберілген аумақтық бөлімшенің хабарламасымен келіспеген кезде әлеуетті өнім беруші шағым, мемлекеттік аудит объектісі – жалпыға қолжетімді ақпараттық жүйелер арқылы6 оның ішінде осы Қағидаларға 5 және 6-қосымшаларға сәйкес нысан бойынша веб-портал арқылы уәкілетті органның жанындағы Апелляциялық комиссияға (бұдан әрі – Апелляциялық комиссия) қарсылық береді6 не сотқа жүгінеді.</w:t>
+      34. Уәкілетті органның ведомствосы бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ банк шоттары бойынша шығыс операцияларын тоқтата тұру себептері жойылған күннен кейінгі бір жұмыс күнінен кешіктірмей бюджетті атқару жөніндегі орталық уәкілетті органға, банктерге немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға өкімнің күшін жою туралы құжатты жіберу арқылы өкімнің күшін жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z96" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өкімнің күшін жою туралы құжат мыналарды: осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті орган ведомствосының атауы мен БСН-ін, мемлекеттік аудит объектісінің атауы мен ЖСН/БСН-ін, өкімнің нөмірі мен күнін, шығыс операцияларын қайта бастау қажет болатын мемлекеттік аудит объектісінің кодын және шоттарының нөмірін, уәкілетті орган ведомствосы басшысының не оны алмастыратын адамның мөрмен куәландырылған қолын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z97" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Қазақстан Республикасының банктік заңнамасына сәйкес бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоты жабылған кезде бюджетті атқару жөніндегі орталық уәкілетті орган, банк операцияларының жекелеген түрлерін жүзеге асыратын банк немесе ұйым уәкілетті органның ведомствосына өкімді қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z98" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Есепке алу және есептілік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z99" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...43 lines deleted...]
-</w:t>
+      36. Есепке алу мен есептілікті жүргізу мақсатында, сондай-ақ тәуекелдерді басқару жүйесін қолдану үшін қарсылықтарды қарау туралы мәліметтері мен камералдық бақылау материалдары веб-порталда автоматты түрде жинақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Камералдық бақылау нәтижелеріне шағымдану тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Хабарламада көрсетілген бұзушылықтармен келіспеген кезде мемлекеттік аудит объектісі веб-портал және хабарлама келіп түскен ақпараттық жүйелер арқылы Заңның 11-1-тарауында белгіленген тәртіппен және мерзімдерде Уәкілетті органның жанындағы апелляциялық комиссияға (бұдан әрі – Апелляциялық комиссия) осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламада көрсетілген бұзушылықтарға қарсылық береді.</w:t>
+      37. Камералдық бақылау нәтижелері веб-порталда және ақпараттық жүйелерде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...1099 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4313,105 +5773,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Камералдық бақылау жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Камералдық бақылау тәуекелдері бейіндерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10597,50 +12064,155 @@
               </w:rPr>
               <w:t xml:space="preserve"> 10-тармағын бұза отырып, мемлекеттік сатып алудан бас тарту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Мемлекеттік сатып алу туралы заңнаманы бұза отырып, мемлекеттік сатып алуды жою.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10693,68 +12265,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Камералдық бақылау жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="83"/>
+    <w:bookmarkStart w:name="z145" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анықталған бұзушылықтардың сипаттамасын қоса бере отырып, камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11977,68 +13549,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Камералдық бақылау жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="84"/>
+    <w:bookmarkStart w:name="z167" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік сатып алуды камералдық бақылау элементтері мен бұзушылықтарды жою тәсілдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17148,68 +18720,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="85"/>
+    <w:bookmarkStart w:name="z180" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарламаның орындалуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" __________ № _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18260,68 +19832,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="86"/>
+    <w:bookmarkStart w:name="z197" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ішкі мемлекеттік аудит жөніндегі уәкілетті органның аумақтық бөлімшесінің немесе ведомствосының және оның лауазымды адамдарының, әрекетіне (әрекетсіздігіне) шағым</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "___"__________№ _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18779,68 +20351,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="87"/>
+    <w:bookmarkStart w:name="z216" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламада көрсетілген бұзушылықтарға қарсылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___"________________ №______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20001,68 +21573,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="88"/>
+    <w:bookmarkStart w:name="z235" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарсылықты қарау нәтижелері бойынша қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___"________________ №__________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21288,68 +22860,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="89"/>
+    <w:bookmarkStart w:name="z255" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын тоқтата тұру туралы өкімдерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -22541,70 +24113,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z256" w:id="90"/>
+    <w:bookmarkStart w:name="z256" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -23902,68 +25474,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жекелеген түрлерін жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыратын ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="91"/>
+    <w:bookmarkStart w:name="z259" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өкімнің күшін жою туралы құжат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24186,50 +25758,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Тегі, аты, әкесінің аты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ол болған жағдайда) (Қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27395,55 +29083,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27769,31 +29457,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>