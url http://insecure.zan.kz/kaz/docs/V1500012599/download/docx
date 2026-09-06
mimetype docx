--- v1 (2026-06-03)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f59d9c7" w14:textId="f59d9c7">
+    <w:p w14:paraId="4d584d7" w14:textId="4d584d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -799,4912 +799,3302 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z264" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай сатып алу платформасы (бұдан әрі – веб-портал) – мемлекеттік сатып алу саласындағы уәкілетті органның цифрлық жүйесі, ол мемлекеттiк сатып алудың және "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасының Занына сәйкес жүзеге асырылатын сатып алудың электрондық көрсетілетін қызметтеріне қол жеткiзудiң бірыңғай нүктесiн ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z265" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) камералдық бақылау – цифрлық жүйелер деректерін, сондай-ақ мемлекеттік аудит объектілерінің қызметі туралы басқа да мәліметтерді талдау және салыстырып тексеру негізінде мемлекеттік аудит және қаржылық бақылау объектісіне (бұдан әрі – мемлекеттік аудит объектісі) бармай ішкі мемлекеттік аудит жөніндегі уәкілетті органның ведомствосы (бұдан әрі – ведомство) және оның аумақтық бөлімшелері жүзеге асыратын бақылаудың өзге нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z266" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) камералдық бақылау тәуекелдерінің бейіні (бұдан әрі – тәуекел бейіні) – мемлекеттік аудит объектілерінің қызметі туралы мәліметтерді талдау жолымен айқындалған және белгілі бір бұзушылықтарды анықтау мақсатында әзірленетін деректерді таңдау шарттарының жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z267" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тәуекел – қаржылық бұзушылықтарға, бюджет қаражатын ұрлауға (ысырап етуге) және мемлекетке экономикалық залал келтіруге әкеп соғатын мүмкін Қазақстан Республикасының бюджет және өзге де заңнамасын сақтамау, оқиғаның немесе іс-қимылдың объектіге және мемлекеттік аудит нысанасына және нысанасына қолайсыз әсер ету ықтималдығы, сондай-ақ мемлекеттік органдардың бағдарламалық құжаттарында және стратегиялық жоспарларында көзделген нысаналы индикаторлар мен көрсеткіштерге қол жеткізбеу немесе толық көлемде орындамау ықтималдығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z268" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тәуекелдерді басқару жүйесі – тиісті жылға арналған мемлекеттік аудит объектілерінің тізбесін қалыптастыруды және мемлекеттік аудит жүргізуді, мемлекеттік аудит және қаржылық бақылау органдарының өзге де қызметін қамтамасыз ететін, мемлекеттік аудиттің неғұрлым басым бағыттарына ресурстарды іріктеу, оңтайлы бөлу қағидаттарына негізделетін, қолда бар тәуекелдер жиынтығын жан-жақты талдауды, оларды сәйкестендіру мен бағалауды, ден қою шараларын әзірлеу мен қабылдауды, қабылданған шаралар нәтижелерінің тиімділігіне мониторингті қамтитын әкімшілендіру жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z269" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ішкі мемлекеттік аудит жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – Ішкі мемлекеттік аудит және қаржылық бақылау, мемлекеттік сатып алу, аудиторлық қызмет, бухгалтерлік есеп және қаржылық есептілік саласында басшылықты және салааралық үйлестіруді заңнамада көзделген шекте жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z270" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ішкі мемлекеттік аудит жөніндегі уәкілетті органның ведомствосы (бұдан әрі – уәкілетті органның ведомствосы) – құзыреті шегінде ішкі мемлекеттік аудит және қаржылық бақылау, мемлекеттік сатып алу, мемлекеттік мүлік, аудиторлық қызмет, бухгалтерлік есеп және қаржылық есептілік саласында, сондай-ақ уәкілетті орган айқындайтын бюджеттік бағдарламалар және (немесе) тауарлар, жұмыстар, көрсетілетін қызметтер бойынша бірыңғай мемлекеттік сатып алуды ұйымдастыру және өткізу саласында іске асыру және бақылау функцияларын жүзеге асыратын уәкілетті органның ведомствосы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z271" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) цифрлық жүйе-ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және камералдық бақылауды жүзеге асыру кезінде уәкілетті орган пайдаланатын, Қазақстан Республикасы Ақпарат және коммуникация министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы №123 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16777 болып тіркелген) бекітілген "Цифрлық үкіметтің" ақпараттандыру объектілерін интеграциялау қағидаларына сәйкес интеграцияланған нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсететін ұйымдастырылып ретке келтірілген жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) бірыңғай сатып алу платформасы (бұдан әрі – веб-портал) – мемлекеттік сатып алу саласындағы уәкілетті органның ақпараттық жүйесі, ол мемлекеттiк сатып алудың және "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылатын сатып алудың электрондық көрсетілетін қызметтеріне қол жеткiзудiң бірыңғай нүктесiн ұсынады;</w:t>
+      3. Осы Қағидаларда пайдаланылатын 2-тармақта көрсетілмеген ұғымдар Қазақстан Республикасының Бюджет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасынының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасының өзге де заңнамасында айқындалатын мәндерде қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Камералдық бақылаудың мақсаты бұзушылықтардың уақтылы жолын кесу және жол бермеу, камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды өз бетінше жою құқығын мемлекеттік аудит объектісіне беру және мемлекеттік аудит объектілеріне әкімшілік жүктемені төмендету болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...103 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Камералдық бақылауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...451 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       5. Камералдық бақылауды ведомство және оның аумақтық бөлімшелері Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасының және "Мемлекеттік сатып алу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік сатып алу туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік аудит объектілерінің қызметі бойынша, сондай-ақ тәуекелдерді басқару жүйесін қолдану нәтижелері бойынша әртүрлі ақпарат көздерінен алынған мәліметтерді салыстыру жолымен мемлекеттік аудит объектісіне бармастан, тұрақты негізде жүргізеді.</w:t>
-      </w:r>
-[...160 lines deleted...]
-      8 Камералдық бақылау бюджеттік қатынастарды, бухгалтерлік есепті, сондай-ақ мемлекеттік сатып алу саласын реттейтін Қазақстан Республикасы заңнамасының нормалары мен талаптарын сақтай отырып, ведомствоның Заңда белгіленген құзыреті шеңберінде бюджет процесінің барлық кезеңдерінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Мемлекеттік сатып алу туралы шарттар бойынша ақы төлеу жүргізілгеннен кейін бұзушылықтар анықталған кезде Заңның 18-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3) және 4) тармақшаларына сәйкес мемлекеттік аудит жүргізіледі.</w:t>
+      6. Камералдық бақылауды жүргізу барысында бұзушылықтарды анықтау осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген камералдық бақылау тәуекелдері бейіндерінің тізбесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Камералдық бақылаудың ден қою шаралары Заңның 30-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 Камералдық бақылау бюджеттік қатынастарды, бухгалтерлік есепті, сондай-ақ мемлекеттік сатып алу саласын реттейтін Қазақстан Республикасы заңнамасының нормалары мен талаптарын сақтай отырып, ведомствоның Заңда белгіленген құзыреті шеңберінде бюджет процесінің барлық кезеңдерінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Мемлекеттік сатып алуды камералдық бақылау нәтижелері бойынша бұзушылықтар анықталған кезде ведомство және оның аумақтық бөлімшелері осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша анықталған бұзушылықтарды сипаттай отырып, камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаны (бұдан әрі-хабарлама) ресімдейді және мемлекеттік аудит объектілеріне жібереді және веб-порталда автоматты түрде тіркеледі.</w:t>
+      9. Мемлекеттік сатып алу туралы шарттар бойынша ақы төлеу жүргізілгеннен кейін бұзушылықтар анықталған кезде Заңның 18-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) және 4) тармақшаларына сәйкес мемлекеттік аудит жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Веб-порталды қоспағанда, ақпараттық жүйеде камералдық бақылау нәтижелері бойынша бұзушылықтар анықталған кезде ведомство және оның аумақтық бөлімшелері мемлекеттік аудит объектілеріне хабарлама ресімдейді және жібереді және ақпараттық жүйеде тіркейді.</w:t>
+      10. Мемлекеттік сатып алуды камералдық бақылау нәтижелері бойынша бұзушылықтар анықталған кезде ведомство және оның аумақтық бөлімшелері осы Қағидаларға 2–қосымшаға сәйкес нысан бойынша анықталған бұзушылықтарды сипаттай отырып, камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаны (бұдан әрі – хабарлама) ресімдейді және мемлекеттік аудит объектілеріне жібереді және веб-порталда автоматты түрде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб-порталды қоспағанда, ақпараттық жүйеде камералдық бақылау нәтижелері бойынша бұзушылықтар анықталған кезде ведомство және оның аумақтық бөлімшелері мемлекеттік аудит объектілеріне хабарлама ресімдейді және жібереді және цифрлық жүйеде тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 496</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, сағат 8:30-ден 18:00-ге дейін, түскі үзіліс сағат 13:00-ден 14:30-ге дейін жіберіледі.</w:t>
+        <w:t>
+      11. Хабарлама мемлекеттік аудит объектісіне бұзушылықтар анықталған күннен бастап бес жұмыс күнінен кешіктірілмейтін мерзімде, веб-портал және (немесе) цифрлық жүйелер арқылы Қазақстан Республикасының Еңбек Кодексіне және Қазақстан Республикасының "Қазақстан Республикасындағы мерекелер туралы" Заңына сәйкес демалыс және мереке күндерінен басқа, сағат 8:30-ден 18:00-ге дейін, түскі үзіліс сағат 13:00-ден 14:30-ге дейін жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Хабарламаны мемлекеттік аудит объектісі, ол мемлекеттік аудит объектісіне тапсырылған (веб-портал және (немесе) цифрлық жүйелер арқылы алынған) күннен кейінгі күннен бастап он жұмыс күні ішінде орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды мемлекеттік аудит объектісіне хабарлама тапсырылған күннен кейінгі күннен бастап бес жұмыс күні ішінде дербес жойған кезінде, лауазымды тұлға әкімшілік жауаптылыққа тартылуға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 496</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Хабарламаны мемлекеттік аудит объектісі, ол мемлекеттік аудит объектісіне тапсырылған (веб-портал және (немесе) ақпараттық жүйелер арқылы алынған) күннен кейінгі күннен бастап он жұмыс күні ішінде орындайды.</w:t>
-[...1080 lines deleted...]
-      19. Тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының, комиссиялардың, сарапшының, мемлекеттік сатып алу саласындағы бірыңғай оператордың шағымды қарау нәтижелері бойынша қабылдаған шешіміне Қазақстан Республикасының заңнамасына сәйкес сотқа шағым жасалуы мүмкін.</w:t>
+      13. Хабарламада көрсетілген мемлекеттік сатып алуды камералдық бақылау элементтері және бұзушылықтарды жою тәсілдері осы Қағидаларға 3-қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының шешіміне әкімшілік сот ісін жүргізу шеңберінде шағымдану мемлекеттік сатып алу рәсімдерін тоқтата тұрмайды.</w:t>
+      Хабарламаның орындалуы туралы ақпаратты (қажет болған кезде растайтын құжаттарды қоса бере отырып) мемлекеттік аудит объектісі хабарламаны жіберген ведомствоға және оның аумақтық бөлімшесіне осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша веб-портал және (немесе) цифрлық жүйелер арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағымдарды беру және қарау тәртібі 19 таратумен "Мемлекеттік сатып алуды жүзеге асыру қағидаларын бекіту туралы" 2024 жылғы 9 қазандағы № 687 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35238болып тіркелген) мемлекеттік сатып алуды жүзеге асыру қағидалармен айқындалады.</w:t>
+      Хабарламаның орындалуын растауды ведомство және оның аумақтық бөлімшелері мемлекеттік аудит объектісінен хабарламаның орындалуы бойынша ақпарат келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей веб-портал және цифрлық жүйелер арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тиісті бюджетті (даму жоспарын), жеке қаржыландыру жоспарын және мемлекеттік сатып алудың жылдық жоспарын камералдық бақылау камералдық бақылау тәуекелдері бейіндерінің тізбесіне және мемлекеттік сатып алуды камералдық бақылау элементтеріне және осы Қағидаларға 1 және 3-қосымшада келтірілген бұзушылықтарды жою тәсілдеріне сәйкес тұрақты негізде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алудың алдын ала жылдық жоспарын камералдық бақылау тиісті бюджет бекітілгенге (нақтыланғанға) дейін тиісті бюджет комиссиясының оң ұсынысы шығарылған күннен бастап он жұмыс күні өткеннен кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Веб-портал арқылы шағымды жіберу және қарау жөніндегі талаптар ерекше тәртіпті қолдана отырып, мемлекеттік сатып алуға қолданылмайды.</w:t>
+      Мемлекеттік сатып алу туралы шарт бойынша міндеттемелердің тиісінше орындалуын камералдық бақылауды ведомство және оның аумақтық бөлімшелері камералдық бақылау тәуекелдері бейіндерінің тізбесіне және мемлекеттік сатып алуды камералдық бақылау элементтеріне және осы Қағидаларға 1 және 3-қосымшада келтірілген бұзушылықтарды жою тәсілдеріне сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 237</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="31"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес камералдық бақылаудың сапасын бақылауды үш жұмыс күні ішінде жүзеге асырады.</w:t>
+        <w:t>
+      15. Баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды камералдық бақылау баға ұсыныстарын сұрату тәсілімен жүргізілетін мемлекеттік сатып алу туралы мәліметтер веб-порталға орналастырылған күннен бастап мемлекеттік сатып алу туралы шарт жасалғанға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z60" w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сапаға бақылау жүргізу кезінде хабарламаны орындау мерзімі ол аяқталғанға дейін тоқтатыла тұрады.</w:t>
+      16. Мемлекеттік сатып алу туралы шартты тікелей жасасу арқылы бір көзден алу тәсілімен мемлекеттік сатып алуды камералдық бақылау мемлекеттік сатып алу туралы шарттың жобасы әлеуетті өнім берушіге қол қоюға жіберілген күнінен бастап үш жұмыс күнінен кешіктірмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Жүргізілген сапаны бақылау нәтижелері бойынша уәкілетті органның ведомствосы сапаны бақылау қорытындысын шығарады, ол автоматты түрде веб-портал арқылы тіркеледі және уәкілетті орган ведомствосының аумақтық бөлімшесінің мекенжайына жіберіледі.</w:t>
+      17. Конкурс (аукцион) тәсілімен мемлекеттік сатып алуды камералдық бақылау мынадай бағыттар бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z62" w:id="35"/>
+    <w:bookmarkStart w:name="z260" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті орган ведомствосының аумақтық бөлімшесі сапаны бақылау қорытындысына сәйкес осындай шешім қабылданған күннен кейінгі бір жұмыс күні ішінде:</w:t>
+      1) бірінші бағыт:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) хабарламаның күшін жояды;</w:t>
-[...176 lines deleted...]
-</w:t>
+      конкурс (аукцион) жарияланған күннен бастап конкурстық құжаттаманы (аукциондық құжаттама) жобасын алдын ала талқылау кезеңінде ескертулерді қабылдау мерзімі аяқталғанға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Уәкілетті орган ведомствосының шешімімен және (немесе) осы Қағидалардың 21-тармағы екінші бөлігінің 2) және 3) тармақшаларына сәйкес жіберілген аумақтық бөлімшенің хабарламасымен келіспеген кезде әлеуетті өнім беруші шағым, мемлекеттік аудит объектісі – жалпыға қолжетімді ақпараттық жүйелер арқылы6 оның ішінде осы Қағидаларға 5 және 6-қосымшаларға сәйкес нысан бойынша веб-портал арқылы уәкілетті органның жанындағы Апелляциялық комиссияға (бұдан әрі – Апелляциялық комиссия) қарсылық береді6 не сотқа жүгінеді.</w:t>
+      егер конкурстық құжаттаманың жобасына алдын ала талқылау жүзеге асырылмаған кезде, конкурс тәсілімен мемлекеттік сатып алуды жүзеге асыру туралы хабарландыру мәтіні орналастырылған күннен бастап бес жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z261" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші бағыт – конкурстық құжаттама жобасын алдын ала талқылау хаттамасы веб-порталға орналастырылған күннен бастап бес жұмыс күні ішінде және/немесе өтінімдерді қабылдау мерзімдері аяқталғанға дейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Орындаушының және ведомство басшысы орынбасарының және/немесе уәкілетті орган ведомствосының аумақтық бөлімшесіндегі бірінші басшысының немесе оның міндетін атқарушысының жүргізілген камералдық бақылау нәтижелері бойынша бұзушылықтардың жоқ екені туралы белгісі веб-порталда және (немесе) цифрлық жүйесінде камералдық бақылаудың аяқталуы болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаға ведомство басшысының орынбасары және/немесе уәкілетті орган ведомствосының аумақтық бөлімшесінің бірінші басшысы немесе олардың (оның) міндетін атқарушы адам (адамдар) қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаның орындалуын бақылауды ведомство басшысының орынбасары және/немесе ведомствоның аумақтық бөлімшесінің басшысы немесе оның (олардың) міндетін атқарушы адам веб-порталда және (немесе) цифрлық жүйеде белгі қойып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 496</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:bookmarkStart w:name="z272" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша мемлекеттік сатып алу веб-порталын қоспағанда, ақпараттық жүйелер арқылы жіберілген камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарлама цифрлық жүйелер арқылы жіберілген камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаларды тіркеу журналында тіркелуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Камералдық бақылау нәтижелеріне шағымдану тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 18-1-тармақпен толықтырылды - ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...19 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      19. Тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының, комиссиялардың, сарапшының, мемлекеттік сатып алу саласындағы бірыңғай оператордың шағымды қарау нәтижелері бойынша қабылдаған шешіміне Қазақстан Республикасының заңнамасына сәйкес сотқа шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының шешіміне әкімшілік сот ісін жүргізу шеңберінде шағымдану мемлекеттік сатып алу рәсімдерін тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      Шағымдарды беру және қарау тәртібі 19 таратумен "Мемлекеттік сатып алуды жүзеге асыру қағидаларын бекіту туралы" 2024 жылғы 9 қазандағы № 687 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35238болып тіркелген) мемлекеттік сатып алуды жүзеге асыру қағидалармен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Хабарламада көрсетілген бұзушылықтармен келіспеген кезде мемлекеттік аудит объектісі веб-портал және хабарлама келіп түскен ақпараттық жүйелер арқылы Заңның 11-1-тарауында белгіленген тәртіппен және мерзімдерде Уәкілетті органның жанындағы апелляциялық комиссияға (бұдан әрі – Апелляциялық комиссия) осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламада көрсетілген бұзушылықтарға қарсылық береді.</w:t>
+      Веб-портал арқылы шағымды жіберу және қарау жөніндегі талаптар ерекше тәртіпті қолдана отырып, мемлекеттік сатып алуға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Камералдық бақылаудың сапасын бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Уәкілетті органның ведомствосы тәуекелдерді басқару жүйесі негізінде Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес камералдық бақылаудың сапасын бақылауды үш жұмыс күні ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сапаға бақылау жүргізу кезінде хабарламаны орындау мерзімі ол аяқталғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жүргізілген сапаны бақылау нәтижелері бойынша уәкілетті органның ведомствосы сапаны бақылау қорытындысын шығарады, ол автоматты түрде веб-портал арқылы тіркеледі және уәкілетті орган ведомствосының аумақтық бөлімшесінің мекенжайына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган ведомствосының аумақтық бөлімшесі сапаны бақылау қорытындысына сәйкес осындай шешім қабылданған күннен кейінгі бір жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хабарламаның күшін жояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сапаны бақылау қорытындысына сәйкес хабарлама жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) хабарламаға өзгерістер (толықтырулар) енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның ведомствосы осы тармақта көзделген мерзімде сапа бақылауының шығарылған қорытындысы болмаған жағдайда, ведомствоның аумақтық бөлімшесі камералдық бақылау нәтижелері бойынша қабылданған шешімдерді сапа бақылауынан өтті деп таниды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уәкілетті орган ведомствосының шешімімен және (немесе) осы Қағидалардың 21-тармағы екінші бөлігінің 2) және 3) тармақшаларына сәйкес жіберілген аумақтық бөлімшенің хабарламасымен келіспеген кезде әлеуетті өнім беруші шағым, мемлекеттік аудит объектісі – жалпыға қолжетімді цифрлық жүйелер арқылы6 оның ішінде осы Қағидаларға 5 және 6-қосымшаларға сәйкес нысан бойынша веб-портал арқылы уәкілетті органның жанындағы Апелляциялық комиссияға (бұдан әрі – Апелляциялық комиссия) қарсылық береді не сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Камералдық бақылау нәтижелеріне шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Хабарламада көрсетілген бұзушылықтармен келіспеген кезде мемлекеттік аудит объектісі веб-портал және (немесе) хабарлама келіп түскен цифрлық жүйелер арқылы Заңның 11-1-тарауында белгіленген тәртіппен және мерзімдерде Уәкілетті органның жанындағы апелляциялық комиссияға (бұдан әрі – Апелляциялық комиссия) осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламада көрсетілген бұзушылықтарға қарсылық береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудит объектісі веб-портал және (немесе) хабарлама келіп түскен цифрлық жүйелер арқылы қарсылықтың дәлелдерін растайтын құжаттардың көшірмелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Уәкілетті орган ведомствосының хабарламасында көрсетілген бұзушылықтармен келіспеген жағдайда әлеуетті өнім беруші веб-портал және (немесе) цифрлық жүйелер арқылы Апелляциялық комиссияға шағым береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 23-1-тармақпен толықтырылды – ҚР Қаржы министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Қарсылық Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Аудиторлық есепке немесе қаржылық есептілік жөніндегі аудиторлық есепке, ішкі мемлекеттік аудит жөніндегі уәкілетті органның камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаға қарсылықтарды және ішкі мемлекеттік аудит жөніндегі уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдануды қарау жөніндегі апелляциялық комиссияның құрамын және ол туралы ережені бекіту туралы" Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары - Қазақстан Республикасы Қаржы министрінің 2020 жылғы 20 наурыздағы № 302 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20171 болып тіркелген) бекітілген ішкі мемлекеттік аудит жөніндегі уәкілетті орган жанындағы апелляциялық комиссия туралы ережеде айқындалған тәртіппен және мерзімдерде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Хабарламаны орындау мерзімі қарсылықты қарау кезеңіне тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қарсылықтарды қарау нәтижелері бойынша Апелляциялық комиссия мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік аудит объектісі шағымданатын барлық мәселелер қанағаттандырылған кезде – қарсылықты қанағаттандыру туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік аудит объектісі веб-портал және хабарлама келіп түскен ақпараттық жүйелер арқылы қарсылықтың дәлелдерін растайтын құжаттардың көшірмелерін ұсынады.</w:t>
+      2) мемлекеттік аудит объектісі дауланатын мәселелерді ішінара қанағаттандырған кезде – қарсылықты ішінара қанағаттандыру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік аудит объектісі даулап отырған барлық мәселелер Заңның 11-1-тарауында белгіленген тәртіппен және мерзімдерде қанағаттандырылмаған кезде – осындай шешім қабылдауды негіздей отырып, қарсылықты қанағаттандырудан бас тарту туралы шешімдердің бірін қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарсылықты қарау нәтижелері осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша қарсылықты қарау нәтижелері бойынша қорытындымен (бұдан әрі – қорытынды) ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды тіркеледі және мемлекеттік аудит объектісіне веб-портал және (немесе) хабарлама келіп түскен цифрлық жүйе арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 496</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      27. Осы Қағидалардың 26-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда хабарлама:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      23-1. Уәкілетті орган ведомствосының хабарламасында көрсетілген бұзушылықтармен келіспеген жағдайда әлеуетті өнім беруші веб-портал және ақпараттық жүйелер арқылы Апелляциялық комиссияға шағым береді.</w:t>
+      1) хабарламада көрсетілген барлық бұзушылықтар дауланған кезде күшін жоюға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарсылықпен дауланбайтын хабарламада көрсетілген бұзушылықтарды жою бөлігінде орындауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 26-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген хабарлама қарсылықтың қанағаттандырылмаған дәлелдері бойынша бұзушылықтарды жою бөлігінде орындауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 26-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген хабарламаны мемлекеттік аудит объектісі толық көлемде орындауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаға ішінара қарсылық болған кезде дауланбаған хабарлама бұзушылықтары жоюға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектілерінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын тоқтата тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="41"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Қарсылық Заңның </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20171 болып тіркелген) бекітілген ішкі мемлекеттік аудит жөніндегі уәкілетті орган жанындағы апелляциялық комиссия туралы ережеде айқындалған тәртіппен және мерзімдерде қаралады.</w:t>
+      28. Заңның 32-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес хабарламаның белгіленген мерзімде орындалмауы мемлекеттік аудит объектілерінің бюджетті атқару жөніндегі орталық уәкілетті органда ашылған кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен тоқтата тұруға әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттіктерді қоспағанда) бойынша шығыстық операцияларды тоқтата тұру Заңның 32-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген шығыс операцияларын қоспағанда мемлекеттік аудит объектілерінің барлық шығыс операцияларына қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Тиісті аумақтық бөлімше Заңның 31-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзім аяқталған күннен бастап бір жұмыс күні ішінде уәкілетті органның ведомствосына осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мерзімде хабарламалардың орындалмауының белгіленген фактілері туралы жазбаша хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттіктерді қоспағанда) бойынша шығыстық операцияларды тоқтата тұру туралы өкім (бұдан әрі – өкім) хабарламаның белгіленген мерзімде орындалмау фактілері расталған кезде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-тармағымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген хат алынған күннен кейінгі бір жұмыс күні ішінде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Өкім "Ішкі мемлекеттік аудит жөніндегі уәкілетті органның мемлекеттік аудит объектілерінің бюджетті атқару жөніндегі орталық уәкілетті органда ашылған кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын тоқтата тұру туралы өкімінің нысанын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2015 жылғы 30 қарашадағы № 596 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген нысан бойынша енгізіледі (Мемлекеттік нормативтік құқықтық актілерді тіркеу тізілімінде № 12606 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      25. Хабарламаны орындау мерзімі қарсылықты қарау кезеңіне тоқтатыла тұрады.</w:t>
+      32. Өкім бюджеттің атқарылуы жөніндегі орталық уәкілетті органға, банк операцияларының жекелеген түрлерін жүзеге асыратын банктерге немесе ұйымдарға қағаз тасығышта немесе электрондық түрде оны қалыптастыру күнінен бастап үш жұмыс күні ішінде ақпараттық коммуникациялық желі бойынша беру арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өкім мынадай мәліметтерді: реттік нөмірі, өкімнің нөмірі, өкімнің күні, өкімнің мәртебесі, жөнелту тәсілі, жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) мемлекеттік аудит объектісінің бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН), мемлекеттік аудит объектісінің атауы, бюджетті атқару жөніндегі орталық уәкілетті органның банк операцияларының жекелеген түрлерін жүзеге асыратын банктің немесе ұйымның атауы, қабылдамау/бас тарту себебі, қабылдамау/бас тарту күні, қабылдамау себебі, қабылдамау нөмірі, қабылдамау күні, қабылдамау мәртебесін қамтитын, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өкімдер тіркеу журналында тіркелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Өкім бюджетті атқару жөніндегі орталық уәкілетті органның, банк операцияларының жекелеген түрлерін жүзеге асыратын банктердің немесе ұйымдардың орындауына жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Уәкілетті органның ведомствосы бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ банк шоттары бойынша шығыс операцияларын тоқтата тұру себептері жойылған күннен кейінгі бір жұмыс күнінен кешіктірмей бюджетті атқару жөніндегі орталық уәкілетті органға, банктерге немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға өкімнің күшін жою туралы құжатты жіберу арқылы өкімнің күшін жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өкімнің күшін жою туралы құжат мыналарды: осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті орган ведомствосының атауы мен БСН-ін, мемлекеттік аудит объектісінің атауы мен ЖСН/БСН-ін, өкімнің нөмірі мен күнін, шығыс операцияларын қайта бастау қажет болатын мемлекеттік аудит объектісінің кодын және шоттарының нөмірін, уәкілетті орган ведомствосы басшысының не оны алмастыратын адамның мөрмен куәландырылған қолын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Қазақстан Республикасының банктік заңнамасына сәйкес бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоты жабылған кезде бюджетті атқару жөніндегі орталық уәкілетті орган, банк операцияларының жекелеген түрлерін жүзеге асыратын банк немесе ұйым уәкілетті органның ведомствосына өкімді қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...103 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Есепке алу және есептілік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Қарсылықтарды қарау нәтижелері бойынша Апелляциялық комиссия мынадай:</w:t>
+      36. Есепке алу мен есептілікті жүргізу мақсатында, сондай-ақ тәуекелдерді басқару жүйесін қолдану үшін қарсылықтарды қарау туралы мәліметтері мен камералдық бақылау материалдары веб-порталда автоматты түрде жинақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="43"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z100" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік аудит объектісі шағымданатын барлық мәселелер қанағаттандырылған кезде – қарсылықты қанағаттандыру туралы;</w:t>
+      37. Камералдық бақылау нәтижелері веб-порталда және цифрлық жүйелерде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 496</w:t>
-[...821 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5773,112 +4163,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Камералдық бақылау жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="68"/>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Камералдық бақылау тәуекелдері бейіндерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12064,155 +10447,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> 10-тармағын бұза отырып, мемлекеттік сатып алудан бас тарту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Мемлекеттік сатып алу туралы заңнаманы бұза отырып, мемлекеттік сатып алуды жою.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12259,586 +10537,470 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Камералдық бақылау жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2 - қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="69"/>
+    <w:bookmarkStart w:name="z145" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анықталған бұзушылықтардың сипаттамасын қоса бере отырып, камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 15.09.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 496</w:t>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20_______ жылғы "____" ____№_______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Ішкі мемлекеттік аудит жөніндегі уәкілетті органның атауы) "Мемлекеттік аудит</w:t>
+      (Ішкі мемлекеттік аудит жөніндегі уәкілетті органның атауы) "Мемлекеттік аудит және қаржылық бақылау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 30-бабы 4-тармағының 1) тармақшасына сәйкес</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      және қаржылық бақылау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң)</w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес</w:t>
+        <w:t>
+      (Мемлекеттік аудит объектісінің атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі) камералдық бақылау нәтижелері бойынша анықталған бұзушылықтар туралы. Заңның 31-бабының 2-тармағына сәйкес Сізге камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы осы хабарламаны (бұдан әрі – хабарлама) ол тапсырылған (алынған) күннен кейінгі күннен бастап он жұмыс күні ішінде орындау қажет. Қарсылықтарды қарау нәтижелері ескеріле отырып, хабарламада көрсетілген бұзушылықтар жойылған кезде хабарлама орындалды деп танылады. Бұзушылықтарды жою туралы ақпаратты (қажет болған кезде растайтын құжаттарды) камералдық бақылау жүргізу қағидаларына (бұдан әрі – Қағидалар) Қазақстан Республикасы Қаржы министрінің 2015 жылғы 30 қарашадағы № 598 бұйрығымен бекітілген 4-қосымшаға сәйкес хабарламаны жіберген уәкілетті органға веб-портал және (немесе) цифрлық жүйелер арқылы мемлекеттік аудит объектісі ұсынады. Осы Қағидалардың 23 және 23-1-тармағына сәйкес хабарламада көрсетілген бұзушылықтармен келіспеген кезде мемлекеттік аудит объектісі қажет болған кезде ол веб-портал және (немесе) цифрлық жүйелер арқылы тапсырылған (алынған) күннен кейінгі күннен бастап бес жұмыс күні ішінде осы Қағидаларға 6-қосымшаға сәйкес камералдық бақылау нәтежелері бойынша анықталған бұзушылықтарды жою туралы хабарламада көрсетілген бұзушылықтарға қарсылық уәкілетті органға қарсылық жібереді. Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаны белгіленген мерзімде орындамау Заңның 32-бабының 1-тармағына сәйкес бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектілерінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын тоқтата тұруға, сондай-ақ әкімшілік құқық бұзушылық туралы Қазақстан Республикасы Кодексінің 462-бабының 3-бөлігіне сәйкес лауазымды адамдарды әкімшілік жауаптылыққа тартуға әкеп соғады. Заңның 60-бабына сәйкес мемлекеттік аудит және қаржылық бақылау органдарының және (немесе) олардың лауазымды адамдарының іс-әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасалуы мүмкін. Анықталған бұзушылықтар сипатталған қосымша ___ парақта. Ішкі мемлекеттік аудит жөніндегі уәкілетті органның аумақтық ведомствосының басшысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> 3-бөлігіне сәйкес лауазымды адамдарды әкімшілік жауаптылыққа тартуға әкеп соғады. Заңның 60-бабына сәйкес мемлекеттік аудит және қаржылық бақылау органдарының және (немесе) олардың лауазымды адамдарының іс-әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасалуы мүмкін. Анықталған бұзушылықтар сипатталған қосымша ___ парақта. Ішкі мемлекеттік аудит жөніндегі уәкілетті органның аумақтық ведомствосының басшысы</w:t>
+        <w:t>
+      (Тегі, аты, әкесінің аты (ол болған жағдайда)) (Қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      Мен, ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                           (Тегі, аты, әкесінің аты (ол болған жағдайда)) (Қолы)</w:t>
+      (Лауазымы, уәкілетті органның атауы, тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мен,__________________________________________________________________</w:t>
+      Заңының 30-бабына сәйкес камералдық бақылау жүргіздім</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Лауазымы, уәкілетті органның атауы, тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Мемлекеттік аудит  және қаржылық бақылау туралы" Қазақстан Республикасы</w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңының 30-бабына сәйкес камералдық  бақылау жүргіздім</w:t>
+      (Бақылау нысанасы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________________</w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________________</w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                (Бақылау нысанасы)</w:t>
+      негізінде (Өтініш беруші туралы мәліметтерді көрсете отырып,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________</w:t>
+      тәуекелдерді басқару жүйелері/шағымдар)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________  _______________________________________________________________</w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізінде  (Өтініш беруші туралы мәліметтерді көрсете отырып, тәуекелдерді басқару</w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жүйелері/шағымдар)</w:t>
+      арқылы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________________</w:t>
-[...35 lines deleted...]
-                                                 (Ақпараттық жүйенің атауы)</w:t>
+      (Цифрлық жүйенің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Камералдық бақылау нәтижелері бойынша мынадай бұзушылық (-тар) анықталды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -13295,51 +11457,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-…</w:t>
+...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13429,72 +11591,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Әрбір бұзушылық фактісі жеке тармақпен белгіленеді және тәуекел бейінін көрсете отырып, ережелері бұзылған нормативтік құқықтық актілердің баптарына, тармақтары мен тармақшаларына сілтеме жасап, бұзушылық сипатын сипаттай отырып, толассыз тәртіппен нөмірленеді. Бұзушылық сипаттамасында бұзушылықтарды растайтын құжаттардың деректемелері мен атауларына сілтеме жасалады.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жойылуға жатады.</w:t>
+        <w:t>
+      Жоғарыда баяндалғанның негізінде анықталған бұзушылықтар қағидаларының 3-қосымшасына сәйкес жойылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13549,68 +11691,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Камералдық бақылау жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="70"/>
+    <w:bookmarkStart w:name="z167" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік сатып алуды камералдық бақылау элементтері мен бұзушылықтарды жою тәсілдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18720,68 +16862,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="71"/>
+    <w:bookmarkStart w:name="z180" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарламаның орындалуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" __________ № _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19832,68 +17974,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="72"/>
+    <w:bookmarkStart w:name="z197" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ішкі мемлекеттік аудит жөніндегі уәкілетті органның аумақтық бөлімшесінің немесе ведомствосының және оның лауазымды адамдарының, әрекетіне (әрекетсіздігіне) шағым</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "___"__________№ _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20351,68 +18493,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="73"/>
+    <w:bookmarkStart w:name="z216" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламада көрсетілген бұзушылықтарға қарсылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___"________________ №______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21573,68 +19715,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="74"/>
+    <w:bookmarkStart w:name="z235" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарсылықты қарау нәтижелері бойынша қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___"________________ №__________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22860,68 +21002,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="75"/>
+    <w:bookmarkStart w:name="z255" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетті атқару жөніндегі орталық уәкілетті органда ашылған мемлекеттік аудит объектілерінің кодтары мен шоттары, сондай-ақ мемлекеттік аудит объектісінің банк шоттары (корреспонденттік шоттарды қоспағанда) бойынша шығыс операцияларын тоқтата тұру туралы өкімдерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -24113,70 +22255,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z256" w:id="76"/>
+    <w:bookmarkStart w:name="z256" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -25474,68 +23616,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жекелеген түрлерін жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыратын ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="77"/>
+    <w:bookmarkStart w:name="z259" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өкімнің күшін жою туралы құжат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25758,166 +23900,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Тегі, аты, әкесінің аты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ол болған жағдайда) (Қолы)</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25966,172 +23992,55 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Камералдық бақылау жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 10 – қосымша</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+              <w:t>қағидаларына 10-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бюджетті атқару жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уәкілетті органның, банктердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -26167,89 +24076,109 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыратын ұйымдардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік сатып алу веб-порталын қоспағанда, ақпараттық жүйелер арқылы жіберілген камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаларды тіркеу журналы</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік сатып алу веб-порталын қоспағанда, цифрлық жүйелер арқылы жіберілген камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарламаларды тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 10-қосымшамен толықтырылды - ҚР Қаржы министрінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -26415,51 +24344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хабарламаның№</w:t>
+Хабарламаның №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28995,51 +26924,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатураларды таратып жазу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т.А.Ә. – тегі аты әкесінің аты (ол бар болса);</w:t>
+      Т.А.Ә. – тегі аты әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН – бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29083,55 +27012,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>