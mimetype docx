--- v0 (2025-10-04)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da7b2bd" w14:textId="da7b2bd">
+    <w:p w14:paraId="215b378" w14:textId="215b378">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1251,109 +1251,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бірыңғай сатып алушы құрамына жылу электр орталықтары кіретін жұмыс істеп тұрған энергия өндіруші ұйымдармен жасасатын электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарттар үшін электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің көлемін айқындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша құрамына жылу электр орталықтары кіретін жұмыс істеп тұрған энергия өндіруші ұйым нарық кеңесіне жіберген құрамына жылу электр орталықтары кіретін жұмыс істеп тұрған энергия өндіруші ұйыммен жасалатын электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтерді сатып алу туралы шарт үшін электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтердің көлемін есептеу (бұдан әрі – Есептеу) бойынша ұсынымдық сипаттағы нарық кеңесінің қорытындысын алғаннан кейін айқындалады.</w:t>
+        <w:t>
+      3. Құрамына жылу электр орталықтары кіретін жұмыс істеп тұрған энергия өндіруші ұйыммен бірыңғай сатып алушы жасасатын электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарт үшін электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің көлемі (бұдан әрі – көрсетілетін қызмет көлемі) осы Қағидаларға сәйкес дайындалған және есепті жылдың алдындағы жылдың бірінші қазанына дейін осы Қағидаларға қосымшаға сәйкес нысан бойынша құрамына жылу электр орталықтары кіретін жұмыс істеп тұрған энергия өндіруші ұйым нарық кеңесіне жіберген құрамына жылу электр орталықтары кіретін жұмыс істеп тұрған энергия өндіруші ұйыммен жасалатын электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алу туралы шарт үшін электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтердің көлемін есептеу (бұдан әрі – Есептеу) бойынша ұсынымдық сипаттағы нарық кеңесінің қорытындысын алғаннан кейін айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарық кеңесінің қорытындысы Есептеудің осы Қағидаларға сәйкестігі туралы хатты алу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытындыны нарық кеңесі құрамына жылу электр орталықтары кіретін жұмыс істеп тұрған энергия өндіруші ұйым есеп енгізген күннен бастап сегіз жұмыс күні ішінде ұсынады.</w:t>
+      Қорытындыны нарық кеңесі құрамына электр станциялары бойынша бөліністе ұсынған жылу электр орталықтары кіретін жұмыс істеп тұрған энергия өндіруші ұйым есеп енгізген күннен бастап сегіз жұмыс күні ішінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Энергетика министрінің 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызмет көлемі мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1479,102 +1521,102 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– көрсетілетін қызмет көлемі, МВт;</w:t>
+        <w:t xml:space="preserve"> – көрсетілетін қызмет көлемі, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="736600" cy="444500"/>
+            <wp:extent cx="711200" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="736600" cy="444500"/>
+                      <a:ext cx="711200" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1586,73 +1628,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="723900" cy="457200"/>
+            <wp:extent cx="660400" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="723900" cy="457200"/>
+                      <a:ext cx="660400" cy="546100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1664,310 +1706,310 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="800100" cy="520700"/>
+            <wp:extent cx="800100" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="800100" cy="520700"/>
+                      <a:ext cx="800100" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">– мынадай екі мәннің ең азы: 1) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-4-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісім (негізінде) электр энергетикасы саласындағы уәкілетті органмен жасалғаннан кейін энергия өндіруші ұйым бірыңғай сатып алушымен жасасқан электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметті сатып алу туралы шартта белгіленген электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтің көлемі (осы көлемде ескерілген конденсациялық турбиналардың электр қуатының мәндерін шегере отырып), 2) жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісім шеңберінде пайдалануға берілетін және жылыту іріктеулері бар және күзгі-қысқы кезеңнің өтуі кезеңінде тұтынушыларды жылумен жабдықтауды қамтамасыз етуге тартылған ЭӨҰ станцияларының генерациялайтын қондырғыларының (олардың жылу жүктемесінің берілген деңгейі кезінде) ең төменгі электр қуатының тиісті жылға арналған жоспарлы ең жоғары мәні;</w:t>
+        <w:t xml:space="preserve"> сәйкес жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісім (негізінде) электр энергетикасы саласындағы уәкілетті органмен жасалғаннан кейін энергия өндіруші ұйым бірыңғай сатып алушымен жасасқан электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартта белгіленген электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің көлемі (осы көлемде ескерілген конденсациялық турбиналардың электр қуатының мәндерін шегере отырып), 2) жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісім шеңберінде пайдалануға берілетін және жылыту іріктеулері бар және күзгі-қысқы кезеңнің өтуі кезеңінде тұтынушыларды жылумен жабдықтауды қамтамасыз етуге тартылған ЭӨҰ станцияларының генерациялайтын қондырғыларының (олардың жылу жүктемесінің берілген деңгейі кезінде) ең төменгі электр қуатының тиісті жылға арналған жоспарлы ең жоғары мәні; 3) Заңның 15-8-бабына сәйкес энергия өндіруші ұйымның бірыңғай сатып алушымен жасасқан электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартта белгіленген электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің көлемі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="368300" cy="317500"/>
+            <wp:extent cx="520700" cy="558800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="368300" cy="317500"/>
+                      <a:ext cx="520700" cy="558800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">– модуль </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="330200" cy="368300"/>
+            <wp:extent cx="279400" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="330200" cy="368300"/>
+                      <a:ext cx="279400" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, МВт;</w:t>
+        <w:t xml:space="preserve"> , в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="266700" cy="292100"/>
+            <wp:extent cx="419100" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="266700" cy="292100"/>
+                      <a:ext cx="419100" cy="304800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1979,3496 +2021,3888 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6718300" cy="673100"/>
+            <wp:extent cx="4902200" cy="736600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6718300" cy="673100"/>
+                      <a:ext cx="4902200" cy="736600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="228600" cy="304800"/>
+            <wp:extent cx="292100" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="228600" cy="304800"/>
+                      <a:ext cx="292100" cy="304800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– түзету, МВт;</w:t>
+        <w:t>– түзету, МВт-та;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="762000" cy="393700"/>
+            <wp:extent cx="622300" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="762000" cy="393700"/>
+                      <a:ext cx="622300" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– энергия өндіруші ұйымның аттестатталған электр қуаты, МВт;</w:t>
+        <w:t>– энергия өндіруші ұйымның i-ші электр станциясының аттестатталған электр қуаты, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="939800" cy="406400"/>
+            <wp:extent cx="1028700" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="939800" cy="406400"/>
+                      <a:ext cx="1028700" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– тиісті аттестаттау нәтижелері бойынша тіркелген энергия өндіруші ұйымның электр станцияларының өзіндік мұқтаждықтарының электр қуаттарының сомасы, МВт;</w:t>
+        <w:t>– тиісті аттестаттау нәтижелері бойынша тіркелген энергия өндіруші ұйымның i-ші электр станцияларының өз мұқтаждарының электр қуаты, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="762000" cy="393700"/>
+            <wp:extent cx="635000" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="762000" cy="393700"/>
+                      <a:ext cx="635000" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– ЭӨҰ станцияларының генерациялайтын қондырғыларының (олардың жылу жүктемесінің берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспарлы ең жоғары мәні, МВт;</w:t>
+        <w:t>– генерациялайтын қондырғылардың (олардың жылу жүктемесінің берілген деңгейі кезінде) i-ші станцияларының ең төменгі электр қуатының тиісті жылдағы жоспарлы ең жоғары мәні, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="698500" cy="406400"/>
+            <wp:extent cx="635000" cy="482600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="698500" cy="406400"/>
+                      <a:ext cx="635000" cy="482600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– тиісті жылғы энергия өндіруші ұйымның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы тиісті шартта көрсетілетін энергия өндіруші ұйым экспортының ең жоғары электр қуаты, МВт;</w:t>
+        <w:t>– энергия өндіруші ұйымның і-ші электр станциясының электр энергиясының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алу туралы шартта көрсетілген тиісті жылдағы арналған электр энергиясын экспорттаудың шекті қуаты, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер (дельта) анықтаудың нәтижесінде оның мәні оң (нөлден артық) болса, онда (дельта) мәні нөлге теңестіріледі болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер көрсетілетін қызмет көлемін анықтау нәтижесінде оның мәні теріс болса, онда көрсетілетін қызмет көлемінің мәні нөлге теңестіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Энергетика министрінің 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. ЭӨҰ станцияларының генерациялайтын қондырғыларының (олардың жылу жүктемесінің берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспарлы ең жоғары мәні мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="711200" cy="393700"/>
+            <wp:extent cx="3365500" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="711200" cy="393700"/>
+                      <a:ext cx="3365500" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...112 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3365500" cy="571500"/>
+            <wp:extent cx="787400" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3365500" cy="571500"/>
+                      <a:ext cx="787400" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– ЭӨҰ станцияларының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="787400" cy="469900"/>
+            <wp:extent cx="558800" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="787400" cy="469900"/>
+                      <a:ext cx="558800" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– ЭӨҰ станцияларының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
+        <w:t>– i бойынша сома;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="558800" cy="330200"/>
+            <wp:extent cx="228600" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="558800" cy="330200"/>
+                      <a:ext cx="228600" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– i бойынша сома;</w:t>
+        <w:t>– 1-ден n-ге дейін өзгеретін реттік нөмірі;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="228600" cy="279400"/>
+            <wp:extent cx="279400" cy="215900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="228600" cy="279400"/>
+                      <a:ext cx="279400" cy="215900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– 1-ден n-ге дейін өзгеретін реттік нөмірі;</w:t>
+        <w:t>– жұмыс істеп тұрған энергия өндіруші ұйымның құрамына кіретін жылу электр орталықтарының жалпы саны;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="279400" cy="215900"/>
+            <wp:extent cx="749300" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="279400" cy="215900"/>
+                      <a:ext cx="749300" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– жұмыс істеп тұрған энергия өндіруші ұйымның құрамына кіретін жылу электр орталықтарының жалпы саны;</w:t>
+        <w:t>– i-нші ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартта көрсетілген энергия өндіруші ұйымның меншікті тұтынуының электр қуатының тиісті жылға арналған ең жоғары мәні мына формула бойынша есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="749300" cy="533400"/>
+            <wp:extent cx="2006600" cy="508000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="749300" cy="533400"/>
+                      <a:ext cx="2006600" cy="508000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– i-нші ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт.</w:t>
+        <w:t>, мұнда</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3581400" cy="520700"/>
+            <wp:extent cx="736600" cy="558800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3581400" cy="520700"/>
+                      <a:ext cx="736600" cy="558800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартта көрсетілген энергия өндіруші ұйымның меншікті тұтынуының электр қуатының тиісті жылға арналған ең жоғары мәні МВт;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="762000" cy="457200"/>
+            <wp:extent cx="596900" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="762000" cy="457200"/>
+                      <a:ext cx="596900" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
+        <w:t>– электр қуатының әзірлігін ұстап тұру бойынша қызметті сатып алу туралы шартында көрсетілген энергия өндіруші ұйымның i-ші электр станциясы меншікті тұтынуының электр қуатының тиісті жылға арналған ең жоғары мәні, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="558800" cy="508000"/>
+            <wp:extent cx="698500" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="558800" cy="508000"/>
+                      <a:ext cx="698500" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>j – бойынша сома;</w:t>
+        <w:t>i бойынша сома;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      i – 1-ден n-ге дейін өзгеретін реттік нөмір; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – жұмыс істейтін энергия өндіруші ұйымның құрамына кіретін жылу электр станцияларының жалпы саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 5-1-тармақпен толықтырылды - ҚР Энергетика министрінің 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні мынадай формула бойынша анықталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="215900" cy="266700"/>
+            <wp:extent cx="3581400" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="215900" cy="266700"/>
+                      <a:ext cx="3581400" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="304800" cy="228600"/>
+            <wp:extent cx="762000" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="304800" cy="228600"/>
+                      <a:ext cx="762000" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– жылыту іріктеуі бар және күзгі-қысқы кезең өту кезеңінде тұтынушыларды жылумен жабдықтауды қамтамасыз етуге тартылған ЭӨҰ станциясының қолданыстағы генерациялайтын қондырғыларының жалпы саны;</w:t>
+        <w:t>– ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1003300" cy="381000"/>
+            <wp:extent cx="558800" cy="508000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1003300" cy="381000"/>
+                      <a:ext cx="558800" cy="508000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) j-нші ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт.</w:t>
+        <w:t>j – бойынша сома;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4940300" cy="762000"/>
+            <wp:extent cx="215900" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4940300" cy="762000"/>
+                      <a:ext cx="215900" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– 1-ден m-ге дейін өзгеретін реттік нөмірі;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="584200" cy="355600"/>
+            <wp:extent cx="304800" cy="228600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="584200" cy="355600"/>
+                      <a:ext cx="304800" cy="228600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– айналма суы бар ЭӨҰ станциясының жылу беру қуатының тиісті жылдағы берілген ең көп мәні, Гкал/сағ;</w:t>
+        <w:t>– жылыту іріктеуі бар және күзгі-қысқы кезең өту кезеңінде тұтынушыларды жылумен жабдықтауды қамтамасыз етуге тартылған ЭӨҰ станциясының қолданыстағы генерациялайтын қондырғыларының жалпы саны;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="266700"/>
+            <wp:extent cx="1003300" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="266700"/>
+                      <a:ext cx="1003300" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– 1,0 ккал/(кг*Со) тең судың меншікті жылу сыйымдылығы;</w:t>
+        <w:t>– ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) j-нші ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні мынадай тәртіппен анықталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) айналма суы бар ЭӨҰ станциясының жылу беру қуатының тиісті жылдағы берілген ең көп мәні есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="457200" cy="355600"/>
+            <wp:extent cx="4940300" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="457200" cy="355600"/>
+                      <a:ext cx="4940300" cy="762000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="584200" cy="393700"/>
+            <wp:extent cx="584200" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="584200" cy="393700"/>
+                      <a:ext cx="584200" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– өткен бес күзгі-қысқы кезеңдегі (соңғы) ең суық бес күндік сыртқы ауаның орташа температурасына сәйкес келетін ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша кері судың температурасы, оС Цельсий градусымен;</w:t>
+        <w:t>– айналма суы бар ЭӨҰ станциясының жылу беру қуатының тиісті жылдағы берілген ең көп мәні, Гкал/сағ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="660400" cy="393700"/>
+            <wp:extent cx="241300" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="660400" cy="393700"/>
+                      <a:ext cx="241300" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша су айналымының ең көп мәні, тонна/сағ;</w:t>
+        <w:t>– 1,0 ккал/(кг*Со) тең судың меншікті жылу сыйымдылығы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="800100" cy="330200"/>
+            <wp:extent cx="457200" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="800100" cy="330200"/>
+                      <a:ext cx="457200" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша толықтырудың мәні, тонна/сағ.</w:t>
+        <w:t>– өткен бес күзгі-қысқы кезеңдегі (соңғы) ең суық бес күндік сыртқы ауаның орташа температурасына сәйкес келетін ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша тікелей судың температурасы, оС Цельсий градусымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3530600" cy="609600"/>
+            <wp:extent cx="584200" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3530600" cy="609600"/>
+                      <a:ext cx="584200" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– өткен бес күзгі-қысқы кезеңдегі (соңғы) ең суық бес күндік сыртқы ауаның орташа температурасына сәйкес келетін ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша кері судың температурасы, оС Цельсий градусымен;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="812800" cy="406400"/>
+            <wp:extent cx="660400" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="812800" cy="406400"/>
+                      <a:ext cx="660400" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– толықтыруы бар ЭӨҰ станциясының жылу беру қуатының тиісті жылдағы берілген ең көп мәні, Гкал/сағ;</w:t>
+        <w:t>– ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша су айналымының ең көп мәні, тонна/сағ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="228600" cy="279400"/>
+            <wp:extent cx="800100" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="228600" cy="279400"/>
+                      <a:ext cx="800100" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– 1,0 ккал/(кг*Со) тең судың меншікті жылу сыйымдылығы;</w:t>
+        <w:t>– ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша толықтырудың мәні, тонна/сағ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) толықтыруы бар ЭӨҰ станциясының жылу беру қуатының тиісті жылдағы берілген ең көп мәні есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="558800" cy="317500"/>
+            <wp:extent cx="3530600" cy="609600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="558800" cy="317500"/>
+                      <a:ext cx="3530600" cy="609600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="330200" cy="368300"/>
+            <wp:extent cx="812800" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="330200" cy="368300"/>
+                      <a:ext cx="812800" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– өткен бес күзгі-қысқы кезеңдегі (соңғы) ең суық бес күндік сыртқы ауаның орташа температурасына сәйкес келетін бастапқы шикі судың температурасы, оС Цельсий градусымен;</w:t>
+        <w:t>– толықтыруы бар ЭӨҰ станциясының жылу беру қуатының тиісті жылдағы берілген ең көп мәні, Гкал/сағ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="812800" cy="381000"/>
+            <wp:extent cx="228600" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="812800" cy="381000"/>
+                      <a:ext cx="228600" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша толықтырудың мәні, тонна/сағ.</w:t>
+        <w:t>– 1,0 ккал/(кг*Со) тең судың меншікті жылу сыйымдылығы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6616700" cy="393700"/>
+            <wp:extent cx="558800" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6616700" cy="393700"/>
+                      <a:ext cx="558800" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– өткен бес күзгі-қысқы кезеңдегі (соңғы) ең суық бес күндік сыртқы ауаның орташа температурасына сәйкес келетін ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша тікелей судың температурасы, оС Цельсий градусымен;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...320 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3225800" cy="711200"/>
+            <wp:extent cx="330200" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3225800" cy="711200"/>
+                      <a:ext cx="330200" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– өткен бес күзгі-қысқы кезеңдегі (соңғы) ең суық бес күндік сыртқы ауаның орташа температурасына сәйкес келетін бастапқы шикі судың температурасы, оС Цельсий градусымен;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="533400" cy="368300"/>
+            <wp:extent cx="812800" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId46"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="533400" cy="368300"/>
+                      <a:ext cx="812800" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– ЭӨҰ станциясының генерациялайтын қондырғысының жылыту жүктемесінің берілген деңгейі, Гкал/сағ;</w:t>
+        <w:t>– ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша толықтырудың мәні, тонна/сағ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылыту іріктеуі бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтамасыз етуге қатыстырылған ЭӨҰ станциясының жұмыс істеп тұрған барлық генерациялайтын қондырғыларының тиісті жылдағы жылу жүктемесінің берілген ең жоғары деңгейі есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="977900" cy="342900"/>
+            <wp:extent cx="6616700" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="977900" cy="342900"/>
+                      <a:ext cx="6616700" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q – жылыту іріктеуі бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының жұмыс істеп тұрған барлық генерациялайтын қондырғыларының тиісті жылдағы жылу жүктемесінің берілген ең жоғары деңгейі, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>айн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – айналма суы бар ЭӨҰ станциясының тиісті жылдағы жылу берудің қажетті қуатының берілген ең жоғары мәні, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>толық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – толықтыруы бар ЭӨҰ станциясының тиісті жылдағы жылу берудің қажетті қуатының берілген ен жоғары мәні,Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>тұщ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ЭӨҰ станциясының бастапқы (теңіз) суын тұщыландыру үшін ЭӨҰ станциясының жылуын босату қуатының қажеттілігінің тиісті жылдағы ең жоғары белгіленген мәні, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – тиісті жыл үшін ЭӨҰ станциясының өз қажеттіліктеріне қажетті жылу шығыны қуатының берілген ең жоғары мәні, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>бу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – тұтынушыларға бу жібере отырып, ЭӨҰ станциясының қажетті жылу шығыны қуатының тиісті жыл үшін берілген ең жоғары мәні, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ШСЫҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – өткен бес күзгі-қысқы кезеңнің (соңғы) ең суық бес күндік үшін ЭӨҰ станциясының көрсетілген бес күндік ішінде тұтынушыларды жылумен жабдықтауды қамтамасыз етуге тартылған ең жоғары су жылыту қазандықтарының орташа жылу қуаты, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>рсқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – тиісті жылдағы ЭӨҰ станциясының жылу беру қуатының ЭПО мен аймақтың қажеттіліктері үшін бастапқы (теңіз) суды тұщыландыру қажеттілігінің берілген максималды мәні, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жылыту іріктеуі (іріктеулері) бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының генерациялайтын қондырғысының тиісті жылдағы жылу жүктемесінің берілген ең көп деңгейі (бұдан әрі – ЭӨҰ станциясының генерациялайтын қондырғысының жылу жүктемесінің берілген деңгейі) есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="266700" cy="317500"/>
+            <wp:extent cx="3225800" cy="711200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId48"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="266700" cy="317500"/>
+                      <a:ext cx="3225800" cy="711200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="939800" cy="469900"/>
+            <wp:extent cx="533400" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="533400" cy="368300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– ЭӨҰ станциясының генерациялайтын қондырғысының жылыту жүктемесінің берілген деңгейі, Гкал/сағ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="977900" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId50"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="977900" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– жылыту іріктеуі (іріктеулері) бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының генерациялайтын қондырғысының белгіленген жылу қуаты, Гкал/сағ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="266700" cy="317500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId51"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="266700" cy="317500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– жылыту іріктеуі бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының барлық генерациялайтын қондырғыларының тиісті жылдағы жылу жүктемесінің берілген деңгейі, Гкал/сағ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="939800" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId52"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="939800" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -5505,70 +5939,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер ЭӨҰ станциясының генерациялайтын қондырғысының есептелген берілген жылу жүктемесінің деңгейі ЭӨҰ генерациялайтын қондырғының белгіленген жылу қуатынан асып кеткен жағдайда, онда ЭӨҰ станциясының генерациялайтын қондырғысының берілген жылу жүктемесінің деңгейі оның белгіленген жылу қуатына теңестіріледі. Бұл ретте, көрсетілген асып кету көлемі осындай асып кетуі жоқ ЭӨҰ станциясының басқа генерациялайтын қондырғылары арасында қайта бөлуге жатады. Осы қайта бөлудің негіздемесі Есептеуде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭӨҰ станциясының қосылу алдындағы генерациялайтын қондырғылары үшін осы тармақшаға сәйкес жүзеге асырылатын есептеулер қолданылмайды. Бұл ретте осындай генерациялайтын қондырғыларға осы тармақтың 5) тармақшасына сәйкес жүзеге асырылатын есептеулер қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ЭӨҰ станциясының генерациялайтын қондырғысының жылу жүктемесінің берілген деңгейінің негізінде сол қондырғыға сәйкес тәуелділік графигі бойынша көрсетілген генерациялайтын қондырғының (оның жылу жүктемесіне белгіленген деңгейінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні анықталады, МВт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭӨҰ станциясының қосылу алдындағы генерациялайтын қондырғысы үшін тиісті жылға жоспарлы ең жоғарғы мәні ең төменгі электр қуатының ЭӨҰ станциясының генерациялайтын қондырғыларының жылу жүктемесінің берілген деңгейлерінің сомасы негізінде тиісті тәуелділік графигі бойынша анықталады, олар үшін ЭӨҰ станциясының генерациялайтын қондырғысы бу қысымын редуциялайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5605,70 +6039,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Құрамына жылу электр орталықтары кіретін энергия өндіруші ұйым Есептеуді және нарық кеңесінің тиісті сараптамалық қорытындысын осы Есептеу нарық кеңесіне қарауға енгізілген жылдың он бесінші қазанына дейін бірыңғай сатып алушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5702,358 +6136,275 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бірыңғай сатып алушы </w:t>
+              <w:t>Бірыңғай сатып алушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құрамына жылу электр </w:t>
+              <w:t>құрамына жылу электр</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">орталықтары кіретін жұмыс </w:t>
+              <w:t>орталықтары кіретін жұмыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">істеп тұрған энергия өндіруші </w:t>
+              <w:t>істеп тұрған энергия өндіруші</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдармен жасасатын электр </w:t>
+              <w:t>ұйымдармен жасасатын электр</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қуатының әзірлігін ұстап</w:t>
+              <w:t>қуатының әзірлігін ұстап тұру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тұру бойынша көрсетілетін </w:t>
+              <w:t>бойынша көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметті сатып алу туралы </w:t>
+              <w:t>сатып алу туралы шарттар үшін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шарттар үшін электр қуатының </w:t>
+              <w:t>электр қуатының әзірлігін ұстап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әзірлігін ұстап тұру бойынша </w:t>
+              <w:t>тұру бойынша көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметтің көлемін</w:t>
+              <w:t>қызметтің көлемін айқындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айқындау қағидаларына</w:t>
-[...77 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарт үшін электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтер көлемін есептеу</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t xml:space="preserve"> Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарт үшін электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтер көлемін есептеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - ҚР Энергетика министрінің 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 414</w:t>
+        <w:t>№ 87-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Параметрлері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кесте*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6239,979 +6590,591 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-t</w:t>
-[...39 lines deleted...]
-              <w:t>С</w:t>
+Tоpт(5) оС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-t</w:t>
+tтік оС</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>прям</w:t>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="469900" cy="482600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId53"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="469900" cy="482600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-t</w:t>
+Gцирк </w:t>
             </w:r>
-            <w:r>
-[...57 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-G</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> тонн/сағ</w:t>
+тонн/сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-G</w:t>
+Gтолық тонна/сағ</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тонна/сағ</w:t>
+Qайнал Гкал/сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Q</w:t>
+t0 оС</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гкал/сағ</w:t>
+Qтолық Гкал/сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-t</w:t>
+Qшсық Гкал/сағ</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>С</w:t>
+Qрсқ Гкал/сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Q</w:t>
+Qтұщ, Гкал/ сағ</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гкал/сағ</w:t>
+Qөқ, Гкал/ сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Q</w:t>
+Qбу, Гкал/ сағ</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гкал/сағ</w:t>
-[...339 lines deleted...]
-Гкал/сағ</w:t>
+Q Гкал/сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9317,650 +9280,392 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      Гкал/сағ – сағатына гигакаллория;</w:t>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МВт – мегаватт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гкал/сағ – сағатына гигакалория;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * – кесте параметрлерінің сандық мәндері ондықтарға дейінгі дәлдікпен көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ** – жұмыс істеп тұрған энергия өндіруші ұйымдарының құрамына кіретін жылу электр орталығы, (бұдан әрі – ЭӨҰ станциясы );</w:t>
+      ** – жұмыс істеп тұрған энергия өндіруші ұйымдарының құрамына кіретін жылу электр орталығы, (бұдан әрі – ЭӨҰ станциясы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** – параметрлер үшін мынадай белгілер қолданылған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) t</w:t>
-[...475 lines deleted...]
-        <w:t xml:space="preserve"> – өткен күзгі-қысқы кезеңдегі ең суық бес күндік үшін ЭӨҰ станциясының көрсетілген бес күндік ішінде тұтынушыларды жылумен қамтамасыз етуге тартылған редукциялық-салқындатқыш қондырғыларының барлық типтерінің орташа жылу қуаты, Гкал/сағ;</w:t>
+      1) tорт(5) – өткен бес күзгі-қысқы кезеңдегі ең суық бес күндік сыртқы ауаның орташа температурасы (соңғы), ℃ Цельсий градусымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) tтік – өткен бес күзгі-қысқы кезеңдегі (соңғы) ең суық бес күндік сыртқы ауаның орташа температурасына сәйкес келетін ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша тікелей судың температурасы, ℃ Цельсий градусымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3) tкері – өткен бес күзгі-қысқы кезеңдегі (соңғы) ең суық бес күндік сыртқы ауаның орташа температурасына сәйкес келетін ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша кері судың температурасы, ℃ Цельсий градусымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Gцирк – ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша су айналымының ең көп мәні, тонна/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Gтолық – ЭӨҰ станциясының қолданыстағы температуралық графигі бойынша толықтырудың мәні, тонна/сағ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Qайнал – айналма суы бар ЭӨҰ станциясының жылу беру қуатының тиісті жылдағы берілген ең көп мәні, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) t0– өткен бес күзгі-қысқы кезеңдегі (соңғы) ең суық бес күндік сыртқы ауаның орташа температурасына сәйкес келетін бастапқы шикі судың температурасы, Цельсий градусымен ℃;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Qтолық– толықтыруы бар ЭӨҰ станциясының жылу берудің қажетті қуатының тиісті жылдағы берілген ең көп мәні, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Qтұщ – ЭӨҰ станциясының бастапқы (теңіз) суын тұщыландыру үшін ЭӨҰ станциясының жылуын босату қуатының қажеттілігінің тиісті жылдағы ең жоғары белгіленген мәні, Гкал / сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Qшсық – өткен бес күзгі-қысқы кезеңнің (соңғы) ең суық бес күндік үшін ЭӨҰ станциясының көрсетілген бес күндік ішінде тұтынушыларды жылумен жабдықтауды қамтамасыз етуге тартылған ең жоғары су жылыту қазандықтарының орташа жылу қуаты, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Qбу – тұтынушыларға бу жібере отырып, ЭӨҰ станциясының қажетті жылу шығыны қуатының тиісті жыл үшін берілген ең жоғары мәні, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Qөқ – тиісті жыл үшін ЭӨҰ станциясының өз қажеттіліктеріне қажетті жылу шығыны қуатының берілген ең жоғары мәні, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Qрсқ – өткен күзгі-қысқы кезеңдегі ең суық бес күндік үшін ЭӨҰ станциясының көрсетілген бес күндік ішінде тұтынушыларды жылумен қамтамасыз етуге тартылған редукциялық-салқындатқыш қондырғыларының барлық типтерінің орташа жылу қуаты, Гкал/сағ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Q – жылыту іріктеуі бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының жұмыс істеп тұрған барлық генерациялайтын қондырғыларының тиісті жылдағы жылу жүктемесінің берілген ең көп деңгейі, Гкал/сағ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10157,367 +9862,379 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Qбелг.гқ,Гкал/сағ</w:t>
+Qбелг.гқ,</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гкал/сағ</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="800100" cy="342900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50"/>
+                          <a:blip r:embed="rId54"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="800100" cy="342900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...45 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Qгқ,</w:t>
+, Гкал/сағ</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гкал/сағ</w:t>
+Qгқ, Гкал/сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рмин.гқ,</w:t>
+Рмин.гқ, МВт</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="558800" cy="317500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51"/>
+                          <a:blip r:embed="rId55"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="558800" cy="317500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>МВт</w:t>
+              <w:t>
+МВт</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -11354,60 +11071,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11418,431 +11158,331 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МВт – мегаватт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гкал/сағ – сағатына Гигакаллория;</w:t>
+      Гкал/сағ – сағатына Гигакалория;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * – кесте параметрлерінің сандық мәндері ондыққа дейінгі дәлдікпен көрсетілген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ** – жұмыс істеп тұрған энергия өндіруші ұйымдарының құрамына кіретін жылу электр орталығы, (бұдан әрі – ЭӨҰ станциясы );</w:t>
+      ** – жұмыс істеп тұрған энергия өндіруші ұйымдарының құрамына кіретін жылу электр орталығы, (бұдан әрі – ЭӨҰ станциясы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** – параметрлер үшін мынадай белгілер қолданылған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Q</w:t>
-[...39 lines deleted...]
-        <w:t>. – жылыту іріктеуі бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының гнерациялайтын қондырғыларының белгіленген жылу қуаты, Гкал/сағ;</w:t>
+      1) Qбелг.гқ. – жылыту іріктеуі бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының генерациялайтын қондырғыларының белгіленген жылу қуаты, Гкал/сағ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="800100" cy="342900"/>
+            <wp:extent cx="1079500" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52"/>
+                    <a:blip r:embed="rId56"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="800100" cy="342900"/>
+                      <a:ext cx="1079500" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – жылыту іріктеуі бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының барлық генерациялайтын қондырғыларының белгіленген жылу қуаты, Гкал/сағ;</w:t>
+        <w:t>– жылыту іріктеуі бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының барлық генерациялайтын қондырғыларының белгіленген жылу қуаты, Гкал/сағ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Q</w:t>
-[...77 lines deleted...]
-        <w:t>.– ЭӨҰ станциясының генерациялайтын қондырғысының (оның жылу жүктемесіне берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
+      3) Qгқ – жылыту іріктеуі (іріктеулері) бар және күзгі-қысқы кезеңінде тұтынушыларды жылумен жабдықтауды қамтуға қатыстырылған ЭӨҰ станциясының генерациялайтын қондырғыларының жылу жүктемесінің тиісті жылдағы берілген ең көп деңгейі, Гкал/сағ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Рмин.гқ.– ЭӨҰ станциясының генерациялайтын қондырғысының (оның жылу жүктемесіне берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="558800" cy="317500"/>
+            <wp:extent cx="673100" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53"/>
+                    <a:blip r:embed="rId57"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="558800" cy="317500"/>
+                      <a:ext cx="673100" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – ЭӨҰ станциясының генерациялайтын қондырғыларының (олардың жылу жүктемесіне берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт.</w:t>
+        <w:t>– ЭӨҰ станциясының генерациялайтын қондырғыларының (олардың жылу жүктемесіне берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12025,111 +11665,125 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="558800" cy="317500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54"/>
+                          <a:blip r:embed="rId58"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="558800" cy="317500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МВт</w:t>
+ МВт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -12150,94 +11804,94 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="508000" cy="292100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55"/>
+                          <a:blip r:embed="rId59"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="508000" cy="292100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МВт</w:t>
+ МВт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -12258,155 +11912,137 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="495300" cy="304800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56"/>
+                          <a:blip r:embed="rId60"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="495300" cy="304800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МВт</w:t>
+ МВт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КҚК</w:t>
-[...17 lines deleted...]
-МВт</w:t>
+КҚК МВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13038,87 +12674,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13212,338 +12871,340 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="558800" cy="317500"/>
+            <wp:extent cx="723900" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57"/>
+                    <a:blip r:embed="rId61"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="558800" cy="317500"/>
+                      <a:ext cx="723900" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
+        <w:t>– ЭӨҰ станциясының генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="508000" cy="292100"/>
+            <wp:extent cx="584200" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58"/>
+                    <a:blip r:embed="rId62"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="508000" cy="292100"/>
+                      <a:ext cx="584200" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – ЭӨҰ станцияларның генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
+        <w:t>– ЭӨҰ станцияларның генерациялайтын қондырғыларының (оның жылу жүктемесіне берілген деңгейі кезінде) ең аз электр қуатының тиісті жылдағы жоспардағы ең көп мәні, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="495300" cy="304800"/>
+            <wp:extent cx="635000" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59"/>
+                    <a:blip r:embed="rId63"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="495300" cy="304800"/>
+                      <a:ext cx="635000" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – энергия өндіруші ұйымның өзіндік тұтынуының тиісті жылдағы электр қуатының ең көп мәні, энергия өндіруші ұйымның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметін сатып алу туралы шартта көрсетіледі, МВт;</w:t>
+        <w:t>– энергия өндіруші ұйымның i-ші электр станциясының электр қуатының ең көп мәні, электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметін сатып алу туралы шартта көрсетіледі, МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) КҚК – құрамына жылу электр орталықтары кіретін жұмыс істеп тұрған энергия өндіруші ұйыммен Бірыңғай сатып алушы жасасатын электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарт бойынша электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін кызметтің көлемі, МВт.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Есептеуде көрсетілген барлық генерациялайтын қондырғылардың тәуелділік графиктері (Есептеуге қоса беріледі).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, әрбір тәуелділік графигіне тиісті генерациялайтын қондырғының (оның жылу жүктемесіне берілген деңгейінде) ең аз электр қуатының осы тәуелділік графигі бойынша процестің қадамдық сипаттауы және көрсетілген әрбір қадамның толық негіздемесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13554,104 +13215,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер ЭӨҰ станциясының генерациялайтын қондырғысында бірнеше бу іріктеулері болған жағдайда, онда осы тармақта көрсетілген үдерістің қадамдық сипаттамасында сондай-ақ іріктеулер арасында будың бөлінуін есептеуде пайдаланылатын негіздеме көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер есептеу графигін пайдалану үшін іріктеулерден алынған бу энтальпияларының мәндерін пайдалана отырып аралық есептер пайдаланылған жағдайда, онда осы тармақта көрсетілген процестің қадамдық сипаттамасында қолданылған формулалар мен пайдаланылған бастапқы деректерді егжей-тегжейлі сипаттай отырып, осы есептеулер көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Есептеуде көрсетілген жұмыс істеп тұрған энергия өндіруші ұйымының құрамына кіретін барлық жылу электр орталықтарының жергілікті атқарушы органымен келісілген алдағы күзгі-қысқы кезеңге бекітілген температуралық графиктері (Есептеуге қоса беріледі).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Есептеуде көрсетілген барлық генерациялайтын қондырғылардың паспорттық деректерінің көшірмелері (Есептеуге қоса беріледі).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мыналарды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өткен бес күзгі-қысқы (соңғы) кезеңдердің әрқайсысының ең суық бес күндік күндері (даталары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13680,66 +13347,100 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыртқы ауа температурасының өткен бес күзгі-қысқы (соңғы) кезеңдердің әрқайсысының ең суық бес күндігіндегі орташа мәндері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бастапқы шикі су температурасының өткен бес күзгі-қысқы (соңғы) кезеңдердің әрқайсысының ең суық бес күндігіндегі орташа мәндерін растайтын құжаттар (Есептеуге қоса беріледі).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Есептеудің 1, 2 және 3-кестелерінде көрсетілген параметрлердің мәні анықталған (Есептеуге қоса беріледі) есептердің қадамдық сипаттамасы (осы Қағидаларда көрсетілген формулалар бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -13747,55 +13448,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14117,35 +13818,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>