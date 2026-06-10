--- v1 (2026-03-15)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50cb214" w14:textId="50cb214">
+    <w:p w14:paraId="a1f45dc" w14:textId="a1f45dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -806,140 +806,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Өнеркәсіптік қауіпсіздікті декларациялайтын заңды тұлғалар басшыларымен, сондай-ақ аталған заңды тұлғалардың тұрақты жұмыс істейтін емтихан комиссиялары мүшелерімен емтихан тапсыру қағидалары (бұдан әрі – Қағидалар) "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 79-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және өнеркәсіптік қауіпсіздікті декларациялайтын заңды тұлғалар басшыларымен, сондай-ақ аталған заңды тұлғалардың тұрақты жұмыс істейтін емтихан комиссиялары мүшелерімен емтихан тапсыру (бұдан әрі – ТЖЕК) тәртібін айқындайды.</w:t>
+      1. Өнеркәсіпті қауіпсіздікті декларациялайтын заңды тұлғалар басшыларының, сондай-ақ аталған заңды тұлғалардың тұрақты емтихан комииссиялары мүшелерінің емтихан тапсыруының осы Қағидалары (бұдан әрі – Қағида) "Азаматтық қорғау туралы"Қазақстан Республикасы Заңының 79-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және аталған заңды тұлғалардың өнеркәсіптік қауіпсіздікті декларациялайтын заңды тұлғалар басшыларының, сондай-ақ тұрақты емтихан комиисиялары (бұдан әрі - ТЖЕК) мүшелерінің емтихан тапсыру тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1418,1504 +1418,1884 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өнеркәсіптік қауіпсіздікті декларациялайтын заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) емтиханды тапсыру үшін "электрондық үкімет" www.egov.kz (бұдан әрі – портал) веб-порталы арқылы көрсетілетін қызметті берушіге осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Мемлекеттік қызметтерді көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында жазылған.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш заңды тұлғаның басшысы лауазымға тағайындалғаннан немесе ТЖЕК құрамына енгізілгеннен кейін 3 (үш) жұмыс күнінен кешіктірмей және кезекті емтихан тапсыруды өткізу күніне дейін 45 (қырық бес) жұмыс күнінен кешіктірмей тапсырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қарастырудың жалпы мерзімі және мемлекеттік қызмет көрсету нәтижесін беру 15 (он бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш заңды тұлғаның басшысы лауазымға тағайындалғаннан немесе ТЖЕК құрамына енгізілгеннен кейін 3 (үш) жұмыс күнінен кешіктірмей және кезекті емтихан тапсыруды өткізу күніне дейін 45 (қырық бес) жұмыс күнінен кешіктірмей тапсырылады.</w:t>
-[...17 lines deleted...]
-      Өтінішті қарастырудың жалпы мерзімі және мемлекеттік қызмет көрсету нәтижесін беру 15 (он бес) жұмыс күнін құрайды.</w:t>
+      Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 09.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 103</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="26"/>
+    <w:bookmarkStart w:name="z59" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші куәлікті немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 8-1-тармақпен толықтырылды - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жауапты орындаушы өтінішті тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде онда көрсетілген мәліметтердің толықтығын тексереді және көрсетілетін қызметті алушы мәліметтерді толық көрсетпеген жағдайда осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті алушының жеке кабинетіне көрсетілетін қызметті беруші басшысының немесе оның орнын ауыстыратын адамның ЭЦҚ-сы қойылған электрондық құжат нысанында портал арқылы көрсетілетін қызметті алушыға жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 8-1-тармақпен толықтырылды - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      9. Жауапты орындаушы өтінішті тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде онда көрсетілген мәліметтердің толықтығын тексереді және көрсетілетін қызметті алушы мәліметтерді толық көрсетпеген жағдайда осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті алушының жеке кабинетіне көрсетілетін қызметті беруші басшысының немесе оның орнын ауыстыратын адамның ЭЦҚ-сы қойылған электрондық құжат нысанында портал арқылы көрсетілетін қызметті алушыға жібереді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтініште көрсетілген толық мәліметтерді көрсеткен жағдайда, жауапты орындаушы өтінішті тіркеген сәттен бастап 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға емтиханды қабылдауды жүзеге асыратын өнеркәсіптік қауіпсіздік саласындағы нормативтік-құқықтық актілер тізімімен емтихандарды тапсыру күні туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің басшысы немесе оның орнын ауыстырған адамның ЭЦҚ қойылған хабарламаны көрсетілетін қызмет алушының жеке кабинетіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тесттерді өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган әзірлейді. Тест сұрақтарының саны жүз сұрақты құрайды. Бір тест сұрағына жауап беру нұсқаларының саны төрт, біреуі дұрыс. Тесттерді орындау уақыты жүз жиырма минуттан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.05.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:bookmarkStart w:name="z60" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10-1. Тестілеуді өткізу кезінде техникалық жарақтандыру бойынша ең төменгі техникалық талаптар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 10-1-тармақпен толықтырылды - ҚР Төтенше жағдайлар министрінің 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тестілеу уақытында емтихан тапсырушы адамдарға басқа адамдармен сөйлесуге, материалдармен алмасуға, қағаз және электрондық тасығыштағы ақпараттарды пайдалануға, байланыс құралдарын пайдалануға, бөлмеден шығуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тест құрамының 70 (жетпіс) пайызына және одан көп бөлігіне дұрыс жауап болғанда емтихан тапсырылған деп есептеледі. Егер емтиханның нәтижесі белгіленген шекті деңгейінен кем болған жағдайда, емтихан тапсырылмады деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Емтихан аяқталғаннан кейін емтихан тапсыратын адамға тестілеуден өткен күні сұрақтар бойынша дұрыс жауаптардың саны және әрбір сұрақ бойынша жауаптардың нақты нәтижелері көрсетілген хаттама беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 10-1-тармақпен толықтырылды - ҚР Төтенше жағдайлар министрінің 09.03.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Емтихан нәтижесі осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-ші Қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сертификатпен рәсімделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сертификат кезекті емтихан тапсырғанға дейін сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Емтиханды тапсыра алмаған адамдар қайтадан емтихан тапсырады. Емтиханды қайтадан тапсыру бір рет және бір айдан кешіктірмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Емтиханды қайта тапсыра алмаған адамдар еңбек заңнамасында белгіленген тәртіппен лауазымынан шеттетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым басшысына емтиханнан өту нәтижелері қоса берілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қызметті көрсету нәтижесіне көрсетілетін қызметті беруші басшысының не оның орнындағы адамның электрондық цифрлық қолтаңбасы қойылады және портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-      17. Емтиханды қайта тапсыра алмаған адамдар еңбек заңнамасында белгіленген тәртіппен лауазымынан шеттетіледі.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың үшінші абзацы жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік немесе әлеуметтік жауапты қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-1-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 18-1-тармақпен толықтырылды - ҚР Төтенше жағдайлар министрінің 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...33 lines deleted...]
-      18. Мемлекеттік қызметті көрсету нәтижесіне көрсетілетін қызметті беруші басшысының не оның орнындағы адамның электрондық цифрлық қолтаңбасы қойылады және портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жолданады.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
-[...17 lines deleted...]
-      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 09.03.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="39"/>
-[...255 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2952,90 +3332,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3108,136 +3488,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3667,80 +4125,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш нөмірі: [Нөмірі]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш күні: [Күні]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өнеркәсіптік қауіпсіздікті декларациялайтын заңды тұлғалардың басшылары, сондай-ақ аталған заңды тұлғалардың тұрақты жұмыс істейтін емтихан комиссиялары мүшелерінің білімін тексеру </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4208,50 +4666,128 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="2755900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -6807,50 +7343,565 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Мемлекеттік органның атауы], Сіздің [Мерзімі] жылғы № [Құжаттың кіріс нөмірі] өтінішіңізді қарап, мынаны хабарлайды: [Бас тартудың негіздемесі] [Қол қоюшының лауазымы] [қол қоюшының тегі, аты, әкесінің аты (ол болған жағдайда)] ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнеркәсіптік қауіпсіздікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">декларациялайтын заңды </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тұлғалар басшыларымен, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ аталған заңды </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғалардың тұрақты жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>істейтін емтихан комиссиялары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мүшелерімен емтихан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тапсыру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тестілеуді өткізу кезінде техникалық жарақтандыру бойынша ең төменгі техникалық талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағида 3-1-қосымшамен толықтырылды - ҚР Төтенше жағдайлар министрінің 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тестілеуді өткізу кезінде емтихан тапсырушы тұлғалар жеке басын куәландыратын құжатты ұсыну бойынша сәйкестендіруден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тестілеу кезінде қолмен немесе жақтау түріндегі металл детекторлар қолданылады. Тестілеуге іске қосу кезінде металл іздегіштерді қолдану тестілеуді өткізу кезінде емтихан алушылардың қауіпсіздігін қамтамасыз ету шеңберінде, сондай-ақ олардың ғимаратқа байланыс құралдарын, электрондық-есептеу техникасын, фото-, аудио-және бейнеаппаратураны, анықтамалық материалдарды, жазбаша жазбаларды және ақпаратты сақтау мен берудің өзге де құралдарын алып келуіне жол бермеу шеңберінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тестілеуді бастау үшін емтихан алушы биометриялық сәйкестендіру арқылы жеке басын растауы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тестілеу залдары жұмыс станцияларымен (кемінде Intel Core i3 процессоры, кемінде 4 Гб жедел жады), үй-жайларды кондиционерлеу жүйелерімен, диспенсермен, күту залымен жабдықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әрбір жұмыс станциясында тестілеу процесінің бейнежазбасын жүргізу үшін веб-камералармен жабдықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тестілеу залдары заманауи цифрлық бейне және аудио бақылау жүйесімен жабдықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуді өткізудің ашықтығы мен объективтілігін қамтамасыз ету үшін аудитория өткізу пункттерінде жалпы бейнебақылау жүйесімен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әрбір тестілеу залында басып шығару мүмкіндігі бар принтер орнатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әрбір тестілеу залы басқарылатын коммутатормен және жергілікті желімен жабдықталады және ақпараттық қауіпсіздік талаптарына сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8794,55 +9845,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9168,31 +10219,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>