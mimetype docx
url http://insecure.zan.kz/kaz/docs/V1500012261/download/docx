--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="82e9b76" w14:textId="82e9b76">
+    <w:p w14:paraId="8ffc3c3" w14:textId="8ffc3c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -770,54 +770,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Қарағанды облысы бойынша департаменті (бұдан әрі – Департамент) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚК) аумақтық органы болып табылады. Барлау, қарсы барлау, жедел-іздестіру қызметі, террорлық актілердің және жеке адамға, қоғам мен мемлекетке қауіп төндіретін өзге де аса қауіпті қылмыстардың жолын кесу, мемлекеттік құпияларды қорғау салаларында басшылықты жүзеге асырады және Қарағанды облысы аумағында мемлекеттік құпияларды қорғау бойынша уәкілетті орган болып табылады.</w:t>
+      1. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Қарағанды облысы бойынша департаменті (бұдан әрі – Департамент) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚК) аумақтық органы болып табылады. Барлау, қарсы барлау, жедел-іздестіру қызметі, терроризм актілерінің және жеке адамға, қоғам мен мемлекетке қауіп төндіретін өзге де аса қауіпті қылмыстардың жолын кесу, сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру, мемлекеттік құпияларды қорғау салаларында басшылықты жүзеге асырады және Қарағанды облысының аумағында мемлекеттік құпияларды қорғау бойынша уәкілетті орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -914,548 +976,736 @@
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Департамент басшысының бұйрықтарымен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат санының лимитін Қазақстан Республикасының заңнамасына сәйкес ҰҚК Төрағасы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент оның құрылымын құрайтын басқармалардан, бөлімдерден, бөлімшелерден, топтардан тұрады. Оның құрамына мынадай оқшауланған құрылымдық бөлімшелер кіреді:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Теміртау қалалық басқармасы. Қызмет көрсету аймағы – Қарағанды облысының Теміртау қаласы, Нұра және Осакаров аудандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Шахтинск қалалық басқармасы. Қызмет көрсету аймағы – Қарағанды облысының Шахтинск, Саран қалалары және Абай, Шет аудандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Балқаш қалалық басқармасы. Қызмет көрсету аймағы – Қарағанды облысының Балқаш, Приозерск қалалары және Ақтоғай ауданы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қарқаралы қалалық бөлімі. Қызмет көрсету аймағы – Қарағанды облысының Қарқаралы және Бұқар жырау аудандары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 100000, Қарағанды облысы, Қарағанды қаласы, Бұқар жырау даңғылы, 15-үй.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      1) Теміртау қаласындағы басқарма. Қызмет көрсету аймағы – Қарағанды облысының Теміртау қаласы, Нұра және Осакаров аудандары;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      2) Шахтинск қалалық басқармасы. Қызмет көрсету аймағы – Қарағанды облысының Шахтинск, Саран қалалары және Абай, Шет аудандары;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      3) Балқаш қалалық бөлімі. Қызмет көрсету аймағы – Қарағанды облысының Балқаш, Приозерск қалалары және Ақтоғай ауданы;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департаменттің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      4) Теміртау қаласындағы басқарманың Қарқаралы бөлімі. Қызмет көрсету аймағы – Қарағанды облысының Қарқаралы және Бұқар жырау аудандары.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 100000, Қарағанды облысы, Қарағанды қаласы, Бұқар жырау даңғылы, 15-үй.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      11. Департаменттің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық бюджеттен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке адамның, қоғам мен мемлекеттің қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік саясатты құруға және жүзеге асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Сыртқы барлау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының мүддесі үшін барлау ақпараттарына қол жеткізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарсы барлау қызметін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының конституциялық құрылысын күштеп өзгертуге, тұтастығын бұзуға және қауіпсіздігін әлсіретуге бағытталған террористік және өзге де іс-әрекеттерді анықтау, олардың алдын алу және жолын кесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қарағанды облысы аумағындағы терроризмге және экстремизмге қарсы іс-қимыл саласындағы қызметті үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында ұлттық қауіпсіздік органдарының қарауына жатқызылған қылмыстық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қарсы барлау, жедел-іздестіру қызметі субъектілерінің тапсырмалары бойынша қарсы барлау, арнаулы жедел-іздестіру іс-шараларын ұйымдастыру және жүргізу, сондай-ақ оларды жүргізуді қамтамасыз етуге жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      3) қарсы барлау қызметін жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жасырын тергеу әрекеттерін ұйымдастыру және жүргізу, сондай-ақ оларды жүргізуді қамтамасыз етуге жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының конституциялық құрылысын күштеп өзгертуге, тұтастығын бұзуға және қауіпсіздігін әлсіретуге бағытталған террористік және өзге де іс-әрекеттерді анықтау, олардың алдын алу және жолын кесу;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік құпияларды қорғау саласындағы бірыңғай мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      5) Қарағанды облысы аумағындағы терроризмге және экстремизмге қарсы іс-қимыл саласындағы қызметті үйлестіру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңдарымен және Қазақстан Республикасы Президентінің актілерімен қарастырылған өзге де мақсаттарды орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының заңнамасында ұлттық қауіпсіздік органдарының қарауына жатқызылған қылмыстық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       астыртын әрекет ететін объектілерді (кәсіпорындарды және ұйымдарды) құру, сондай-ақ қызметкерлерді, құпия көмекшілерді, бөлімшелердің, ұйымдардың, үй-жайлар мен көлік құралдарының ведомстволық тиесілігін шифрлайтын құжаттарды пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1878,124 +2128,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент қызметкерлері мен жұмыскерлерін қызметтік іссапарларға, оның ішінде Қазақстан Республикасынан тыс жерлерге жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ұлттық қауіпсіздік органдарының қызметіне жататын архивтік жедел, тергеу және басқа да материалдарды сақтауды және пайдалануды жүзеге асыру; Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының және өзге де ұйымдарының қызметтік үй-жайларын, көлік және өзге де техникалық құралдарын, сондай-ақ жеке және заңды тұлғалардың үй-жайларын, көлік құралдары мен өзге мүлкін шарттық негізде пайдалану;</w:t>
+        <w:t xml:space="preserve">
+      Департаменттің қызметіне жататын архивтік жедел, тергеу және басқа да материалдарды сақтауды және пайдалануды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының және өзге де ұйымдарының қызметтік үй-жайларын, көлік және өзге де техникалық құралдарын, сондай-ақ жеке және заңды тұлғалардың үй-жайларын, көлік құралдары мен өзге мүліктерін шарттық негізде пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент объектілері мен үй-жайларына кіру (көлікпен кіру) және олардан шығу (көлікпен шығу) кезінде жеке тұлғалардың (Қазақстан Республикасының заңнамасында айқындалған күзетілетін және өзге де адамдарды қоспағанда) жеке басын куәландыратын құжаттарын тексеру, олардың өзімен алып жүрген заттарын жете тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құпиялық режимін, мемлекеттік құпиялардың сақталуын қамтамасыз ету, Департаментте іс жүргізуді ұйымдастыру және жүргізу жөніндегі жұмыстың жай-күйін бақылауды жүзеге асыру, тексеруді ұйымдастыру;</w:t>
+      құпиялылық режимін, мемлекеттік құпиялардың сақталуын қамтамасыз ету, Департаментте іс жүргізуді ұйымдастыру және жүргізу жөніндегі жұмыстың жай-күйін бақылауды жүзеге асыру, тексеруді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент қызметкерлерінің жеке басын, олардың бөлімшелерінің, үй-жайлары мен көлік құралдарының ведомстволық тиесілілігін немесе құпия негізде ұлттық қауіпсіздік органдарына жәрдем көрсететін азаматтардың жеке басын шифрлау мақсатында басқа мемлекеттік органдардың, сондай-ақ ұйымдардың құжаттарын пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы техникалық және өзге де құралдарды қоса алғанда, арнаулы байланыс, қару-жарақ және жарақтандыру құралдарын, сатып алу және пайдалану;</w:t>
+      арнайы техникалық және өзге де құралдарды қоса алғанда, арнайы байланыс, қару-жарақ және жарақтандыру құралдарын, сатып алу және пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірлескен нормативтік құқықтық актілерде немесе келісімдерде айқындалған тәртіппен мемлекеттік органдар мен өзге де ұйымдардың бейнекамераларын және электрондық жабдығының өзге де түрлерін пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2044,70 +2312,142 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент қызметкерлеріне арнайы тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының азаматтарын ерікті негізде штаттан тыс жедел қызметкерлер ретінде тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген тәртіппен уақытша ұстау изоляторларын, тергеу изоляторларын пайдалану; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген жағдайларда уәкілетті органдардан, лауазымды адамдардан және квазимемлекеттік сектор субъектілерінен ревизиялар, салықтық және басқа да тексерулер, аудит және бағалау жүргізуді талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасына сәйкес өзіне жүктелген міндеттерді шешуді қамтамасыз ететін ақпараттық жүйелерді пайдалану, заңнамада белгіленген тәртіппен әкімшілік құқық бұзушылықтар туралы істер бойынша сотқа дейінгі тергеп-тексеру, іс жүргізу барысында зерттеуді ұйымдастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұстап алынған және қамауға алынған адамдарды айдауылмен алып жүру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сыртқы барлау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2587,1471 +2927,1691 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаментте жауынгерлік қызметті ұйымдастыру және атқару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңдарында, Қазақстан Республикасының Президенті актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасын бұзушылықтар анықталған жағдайда өз құзыреті шегінде заңнамада белгіленген тәртіппен оларды жою жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      өз құзыреті шегінде қарсы барлау және жедел-іздестіру іс-шараларын, жасырын тергеу әрекеттерін өткізу және олардың нәтижелерін қылмыстық процесте пайдалану үшін тіркеу арқылы қылмыстарды анықтауды, жолын кесуді, ашуды және тергеп-тексеруді қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасалған немесе дайындалып жатқан қылмыстар туралы өтініштер мен хабарламаларды қабылдау, тіркеу және қарау, оларды дер кезінде тоқтату, ашу, оларды жасаған адамдарды ұстау және қоғамдық қауіпті әрекеттерді болдырмау жөнінде уақтылы шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуді жүзеге асыру, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді қамтамасыз ету шараларын қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін іздеуде жүрген адамдардың тұрған жерін анықтау және ұстау бойынша іс-шараларды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында, Қазақстан Республикасының Президенті мен ҰҚК Төрағасының актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаментте мемлекеттік құпияларды құрайтын мәліметтердің қорғалуын ұйымдастыру және қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ҰҚК басшылығының рұқсатымен және өз өкілеттігі шегінде Қазақстан Республикасының халықаралық шарттарына сәйкес халықаралық, мемлекетаралық және өзге де ұйымдардың жұмысына қатысу, ұлттық қауіпсіздік органдарының құзыретіне жататын қызмет салаларында шет мемлекеттердің арнаулы қызметтерімен, құқық қорғау органдарымен, үкіметтік және арнаулы байланыс органдарымен, халықаралық қауіпсіздік құрылымдарымен және құқық қорғау ұйымдарымен өзара іс-қимылды және халықаралық ынтымақтастықты қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының мемлекеттік органдары мен ұйымдарын Қазақстан Республикасының ұлттық қауіпсіздігін қамтамасыз ету саласында шешімдер қабылдауға қажетті ақпаратпен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) терроризмге және экстремизмге, Қазақстан Республикасының конституциялық құрылысын күштеп өзгертуге, тұтастығын бұзуға және қауіпсіздігін әлсіретуге бағытталған өзге де іс-әрекетке қарсы іс-қимыл жөніндегі шараларды әзірлеу және іске асыру, мемлекеттік органдардың терроризмге және экстремизмге қарсы іс-қимыл салаларындағы қызметін үйлестіруді жүзеге асыру, Қарағанды облысының аумағында терроризмге қарсы операциялар жүргізуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) террористік тұрғыдан осал объектілердің басшыларын террористік қатерлердің сипаты мен ерекшелігі туралы хабардар ету, терроризмге қарсы іс-қимыл мен терроризмге қарсы қорғау жөніндегі ұсынымдарды әзірлеу, террористік тұрғыдан осал объектілерде терроризмге қарсы практикалық оқу-жаттығулар, жаттығулар мен эксперименттер өткізу арқылы олардың терроризмге қарсы қорғалу деңгейін арттыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...15 lines deleted...]
-      1) Департаментте мемлекеттік құпияларды құрайтын мәліметтердің қорғалуын ұйымдастыру және қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік органдар мен жергілікті өзін-өзі басқару органдарының қауіпсіздік жүйелерін жетілдіру және террористік қатерлерді бейтараптандыруға әзірлік жөніндегі шаралар кешенін іске асыруын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
-[...15 lines deleted...]
-      2) ҰҚК басшылығының рұқсатымен және өз өкілеттігі шегінде Қазақстан Республикасының халықаралық шарттарына сәйкес халықаралық, мемлекетаралық және өзге де ұйымдардың жұмысына қатысу, ұлттық қауіпсіздік органдарының құзыретіне жататын қызмет салаларында шет мемлекеттердің арнаулы қызметтерімен, құқық қорғау органдарымен, үкіметтік және арнаулы байланыс органдарымен, халықаралық қауіпсіздік құрылымдарымен және құқық қорғау ұйымдарымен өзара іс-қимылды және халықаралық ынтымақтастықты қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында белгіленген тәртіппен қарсы барлау, жедел-іздестіру және барлау қызметін, сотқа дейінгі тергеп-тексеруді ұйымдастыру және тікелей жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасының мемлекеттік органдары мен ұйымдарын Қазақстан Республикасының ұлттық қауіпсіздігін қамтамасыз ету саласында шешімдер қабылдауға қажетті ақпаратпен қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының арнаулы мемлекеттік және құқық қорғау органдарына, Қарулы Күштеріне, басқа да әскерлері мен әскери құралымдарына елдің қоғамдық қауіпсіздігін, заңдылығын, құқықтық тәртібін, қорғаныс қабілетін қамтамасыз етуде, олардың алдына қойылған өзге де міндеттерді шешуде көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
-[...15 lines deleted...]
-      4) терроризмге және экстремизмге, Қазақстан Республикасының конституциялық құрылысын күштеп өзгертуге, тұтастығын бұзуға және қауіпсіздігін әлсіретуге бағытталған өзге де іс-әрекетке қарсы іс-қимыл жөніндегі шараларды әзірлеу және іске асыру, мемлекеттік органдардың терроризмге және экстремизмге қарсы іс-қимыл салаларындағы қызметін үйлестіруді жүзеге асыру, Қарағанды облысының аумағында терроризмге қарсы операциялар жүргізуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік органдар мен ұйымдарға Қазақстан Республикасының ұлттық мүдделерін ілгерілетуде көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...15 lines deleted...]
-      5) террористік тұрғыдан осал объектілердің басшыларын террористік қатерлердің сипаты мен ерекшелігі туралы хабардар ету, терроризмге қарсы іс-қимыл мен терроризмге қарсы қорғау жөніндегі ұсынымдарды әзірлеу, террористік тұрғыдан осал объектілерде терроризмге қарсы практикалық оқу-жаттығулар, жаттығулар мен эксперименттер өткізу арқылы олардың терроризмге қарсы қорғалу деңгейін арттыру;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қарсыластың барлау-нұқсан келтіру акцияларын жүргізуіне жағдай жасайтын сыртқы және ішкі факторларды оқшаулау және бейтараптандыру бойынша, соның ішінде трансұлттық қылмыстық қоғамдастыққа, заңсыз көші-қонға, қару-жарақтардың, оқ-дәрілердің, жарылғыш және уландырғыш заттардың, есірткі, психотроптық заттардың, сол тектестер мен прекурсорлардың, ақпаратты жасырын алуға арналған арнаулы техникалық құралдар мен электрондық құрылғылардың заңсыз айналымына қарсы іс-қимыл саласында уәкілетті органдармен бірге шараларды әзірлеуге және жүзеге асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
-[...15 lines deleted...]
-      6) мемлекеттік органдар мен жергілікті өзін-өзі басқару органдарының қауіпсіздік жүйелерін жетілдіру және террористік қатерлерді бейтараптандыруға әзірлік жөніндегі шаралар кешенін іске асыруын бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) террористік қауіптілік деңгейін белгілеу, өзгерту немесе алып тастау және ол белгіленетін мерзім туралы, сондай-ақ шегінде ол белгіленетін аумақтың шекаралары, террористік тұрғыдан осал объектілер, террористік қауіпке ұшыраған көлік объектілері, оны жою бойынша құзыретті мемлекеттік органдар қолданатын шаралар, дағдарыстық жағдайлардағы азаматтық тұрғындардың әрекеттері туралы халықты құлақтандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
-[...15 lines deleted...]
-      7) Қазақстан Республикасының заңнамасында белгіленген тәртіппен қарсы барлау, жедел-іздестіру және барлау қызметін, сотқа дейінгі тергеп-тексеруді ұйымдастыру және тікелей жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ұлттық қауіпсіздік органдарының құзыретіне жататын мәселелер бойынша мемлекеттік органдармен, сондай-ақ өзге де ұйымдармен өзара іс-қимылды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
-[...15 lines deleted...]
-      8) Қазақстан Республикасының арнаулы мемлекеттік және құқық қорғау органдарына, Қарулы Күштеріне, басқа да әскерлері мен әскери құралымдарына елдің қоғамдық қауіпсіздігін, заңдылығын, құқықтық тәртібін, қорғаныс қабілетін қамтамасыз етуде, олардың алдына қойылған өзге де міндеттерді шешуде көмек көрсету;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік органдар мен ұйымдардағы мемлекеттік құпияларды құрайтын мәліметтерді қарсы барлаулық қорғау бойынша шараларды әзірлеу және жүзеге асыру, сондай-ақ олардың аталған саладағы қызметін бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...15 lines deleted...]
-      9) мемлекеттік органдар мен ұйымдарға Қазақстан Республикасының ұлттық мүдделерін ілгерілетуде көмек көрсету;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік құпияларды құрайтын мәліметтерге рұқсаты ресімделетін (қайта ресімделетін) Қазақстан Республикасының азаматтарына арнаулы тексеру жүргізу, сондай-ақ ұйымдарға мемлекеттік құпияларды құрайтын мәліметтерді пайдалануға, мемлекеттік құпияларды қорғау құралдарын жасауға, мемлекеттік құпияларды қорғау жөніндегі іс-шараларды жүргізуге және (немесе) қызметтерді көрсетуге байланысты қызметке рұқсаттар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
-[...15 lines deleted...]
-      10) қарсыластың барлау-нұқсан келтіру акцияларын жүргізуіне жағдай жасайтын сыртқы және ішкі факторларды оқшаулау және бейтараптандыру бойынша, соның ішінде трансұлттық қылмыстық қоғамдастыққа, заңсыз көші-қонға, қару-жарақтардың, оқ-дәрілердің, жарылғыш және уландырғыш заттардың, есірткі, психотроптық заттардың, сол тектестер мен прекурсорлардың, ақпаратты жасырын алуға арналған арнаулы техникалық құралдар мен электрондық құрылғылардың заңсыз айналымына қарсы іс-қимыл саласында уәкілетті органдармен бірге шараларды әзірлеуге және жүзеге асыруға қатысу;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мемлекеттік құпияларды құрайтын мәліметтерге қатысты техникалық барлауға қарсы іс-қимыл жөніндегі қызметті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
-[...15 lines deleted...]
-      11) террористік қауіптілік деңгейін белгілеу, өзгерту немесе алып тастау және ол белгіленетін мерзім туралы, сондай-ақ шегінде ол белгіленетін аумақтың шекаралары, террористік тұрғыдан осал объектілер, террористік қауіпке ұшыраған көлік объектілері, оны жою бойынша құзыретті мемлекеттік органдар қолданатын шаралар, дағдарыстық жағдайлардағы азаматтық тұрғындардың әрекеттері туралы халықты құлақтандыру;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қарағанды облысының аумағында терроризмге қарсы іс-қимыл саласындағы қызметтің жүзеге асырылуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
-[...15 lines deleted...]
-      12) ұлттық қауіпсіздік органдарының құзыретіне жататын мәселелер бойынша мемлекеттік органдармен, сондай-ақ өзге де ұйымдармен өзара іс-қимылды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) басқа құзыретті органдармен өзара іс-қимыл жасай отырып, Қарағанды облысының аумағында шет мемлекеттердің өкілдіктері мен халықаралық ұйымдардың қауіпсіздігін қамтамасыз ету бойынша шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
-[...15 lines deleted...]
-      13) мемлекеттік органдар мен ұйымдардағы мемлекеттік құпияларды құрайтын мәліметтерді қарсы барлаулық қорғау бойынша шараларды әзірлеу және жүзеге асыру, сондай-ақ олардың аталған саладағы қызметін бақылау;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасының заңнамасында белгіленген тәртіп пен шектерде мемлекеттік қызметке кіретін және мемлекеттік қызметте тұрған, сондай-ақ Қазақстан Республикасы Ұлттық Банкі мен оның ведомстволары қызметшісінің лауазымына орналасуға үміткер Қазақстан Республикасының азаматтарына міндетті арнаулы тексеру жүргізуін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...15 lines deleted...]
-      14) мемлекеттік құпияларды құрайтын мәліметтерге рұқсаты ресімделетін (қайта ресімделетін) Қазақстан Республикасының азаматтарына арнаулы тексеру жүргізу, сондай-ақ ұйымдарға мемлекеттік құпияларды құрайтын мәліметтерді пайдалануға, мемлекеттік құпияларды қорғау құралдарын жасауға, мемлекеттік құпияларды қорғау жөніндегі іс-шараларды жүргізуге және (немесе) қызметтерді көрсетуге байланысты қызметке рұқсаттар беру;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Қазақстан Республикасының мемлекеттік органдарына жұмысқа тартылатын шетелдіктерге ұлттық қауіпсіздік органдарының Қазақстан Республикасының заңнамасында белгіленген шекте және тәртіпте міндетті арнаулы тексеру жүргізуін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
-[...15 lines deleted...]
-      15) мемлекеттік құпияларды құрайтын мәліметтерге қатысты техникалық барлауға қарсы іс-қимыл жөніндегі қызметті жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ұлттық қауіпсіздік органдарының қызметкерлерін, әскери қызметшілерін, жұмыскерлерін, құпия көмекшілерін, мекемелерін, үй-жайлары мен көлік құралдарын, сондай-ақ олардың ведомстволық тиесілігін, оның ішінде шет елдерде қорғауды және шифрлауды қамтамасыз ету жөніндегі шараларды іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
-[...15 lines deleted...]
-      16) Қарағанды облысының аумағында терроризмге қарсы іс-қимыл саласындағы қызметтің жүзеге асырылуын бақылау;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жұмылдыру дайындығы жөніндегі іс-шараларды ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
-[...15 lines deleted...]
-      17) басқа құзыретті органдармен өзара іс-қимыл жасай отырып, Қарағанды облысының аумағында шет мемлекеттердің өкілдіктері мен халықаралық ұйымдардың қауіпсіздігін қамтамасыз ету бойынша шаралар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Қазақстан Республикасының қылмыстық процеске қатысатын адамдарды мемлекеттік қорғау туралы заңнамасына сәйкес мемлекеттік қорғалуға жататын адамдардың қауіпсіздігін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
-[...15 lines deleted...]
-      18) Қазақстан Республикасының заңнамасында белгіленген тәртіп пен шектерде мемлекеттік қызметке кіретін және мемлекеттік қызметте тұрған, сондай-ақ Қазақстан Республикасы Ұлттық Банкі мен оның ведомстволары қызметшісінің лауазымына орналасуға үміткер Қазақстан Республикасының азаматтарына міндетті арнаулы тексеру жүргізуін ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Қарағанды облысы аумағында террористік қатерлерді талдауды және болжауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...15 lines deleted...]
-      19) Қазақстан Республикасының мемлекеттік органдарына жұмысқа тартылатын шетелдіктерге ұлттық қауіпсіздік органдарының Қазақстан Республикасының заңнамасында белгіленген шекте және тәртіпте міндетті арнаулы тексеру жүргізуін ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) жергілікті атқарушы орган әзірлейтін Қарағанды облысы аумағында орналасқан террористік тұрғыдан осал объектілердің тізбесін келісу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...15 lines deleted...]
-      20) ұлттық қауіпсіздік органдарының қызметкерлерін, әскери қызметшілерін, жұмыскерлерін, құпия көмекшілерін, мекемелерін, үй-жайлары мен көлік құралдарын, сондай-ақ олардың ведомстволық тиесілігін, оның ішінде шет елдерде қорғауды және шифрлауды қамтамасыз ету жөніндегі шараларды іске асыру;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Департаментті жауынгерлік, техникалық, материалдық, кадрлық, қаржылық, ғылыми, ақпараттық, құқықтық, әлеуметтік-тұрмыстық, әскери-медициналық (медициналық) және басқа да қамтамасыз ету түрлерін ұйымдастыру, оның ішінде қызметкерлерді, әскери қызметшілер мен жұмыскерлерді тамақтандыру, ғимараттар мен құрылысжайларды күрделі салу және реконструкциялау, жөндеу, тұрғын үй және казармалық-тұрғын үй құрылысы, жөндеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
-[...15 lines deleted...]
-      21) жұмылдыру дайындығы жөніндегі іс-шараларды ұйымдастыру және жүргізу;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Департаментте архив ісін ұйымдастыру, осы мақсаттарда ақпараттық жүйелерді құру және пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
-[...15 lines deleted...]
-      22) Қазақстан Республикасының қылмыстық процеске қатысатын адамдарды мемлекеттік қорғау туралы заңнамасына сәйкес мемлекеттік қорғалуға жататын адамдардың қауіпсіздігін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) психологиялық-әлеуметтанушылық және психологиялық-физиологиялық зерттеулер жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
-[...15 lines deleted...]
-      23) Қарағанды облысы аумағында террористік қатерлерді талдауды және болжауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) полиграфологиялық зерттеулер жүргізу және олардың нәтижелерін ұлттық қауіпсіздік органдарының ақпараттық жүйесінде есепке алуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z106" w:id="66"/>
-[...15 lines deleted...]
-      23-1) жергілікті атқарушы орган әзірлейтін Қарағанды облысы аумағында орналасқан террористік тұрғыдан осал объектілердің тізбесін келісу.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) ұлттық қауіпсіздік органдарында әскери-дәрігерлік сараптама, сондай-ақ наркологиялық тестілеу жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="72"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік жазаларды қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) өз құзыреті шегінде шекаралық қауіпсіздікті қамтамасыз етуге бағытталған барлау, қарсы барлау және жедел-іздестіру қызметін ұйымдастыру және қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) азаматтарды әскери қызметке шақыруды жүргізу кезеңінде шақыру комиссияларының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) жергілікті әскери басқару органдары ұсынған жиынтық деректер негізінде ҰҚК Шекара қызметінің мұқтажы үшін әскерге шақыру контингентіне мониторингті және іріктеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) шектес мемлекеттердің аумақтарынан Мемлекеттік шекара арқылы жаппай өтуден; Қазақстан Республикасының конституциялық құрылысын күштеп өзгертуге әрекеттенуден; терроризм актілерінен; билікті күштеп басып алуға немесе Қазақстан Республикасының Конституциясын бұза отырып, билікті күштеп ұстап тұруға бағытталған әрекеттерден; диверсиялардан; қарулы бүліктен туындаған әлеуметтік сипаттағы төтенше жағдайларды анықтау, олардың алдын алу және жолын кесу, сондай-ақ "Төтенше жағдайлар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өзге де әрекеттерді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Департаментте құқықтық тәртіпті қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Департаментте мемлекеттік тілдің қолданылу аясын дамыту және кеңейту жөніндегі жұмысты ұйымдастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Қазақстан Республикасының ұлттық қауіпсіздігінің мүдделерін қозғайтын оқиғалар мен фактілер туралы ақпаратты уақтылы алу мақсатында мүдделі мемлекеттік органдардың кезекші қызметтерімен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) ұлттық қауіпсіздік органдары жүргізетін қарсы барлау, жедел-іздестіру іс-шаралары мен тергеу әрекеттерін техникалық қамтамасыз етуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) мемлекеттік органдар мен ұйымдарда құпиялылық режимін қамтамасыз ету жөніндегі жұмысты үйлестіру және бақылау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
-[...15 lines deleted...]
-      34) Департаментте құқықтық тәртіпті қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) мемлекеттік құпияларды қорғау жөніндегі құқықтық актілер мен әдістемелік ұсынымдарды әзірлеу және орындау мүддесінде мемлекеттік құпияларды қорғау органдарының қызметін үйлестіру және бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
-[...15 lines deleted...]
-      35) Департаментте мемлекеттік тілдің қолданылу аясын дамыту және кеңейту жөніндегі жұмысты ұйымдастыру және жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Қарағанды облысы аумағында мемлекеттік құпияларды қорғау жөніндегі құқықтық, әкімшілік, экономикалық, техникалық, бағдарламалық және криптографиялық шаралар жүйесінің орындалуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
-[...15 lines deleted...]
-      36) Қазақстан Республикасының ұлттық қауіпсіздігінің мүдделерін қозғайтын оқиғалар мен фактілер туралы ақпаратты уақтылы алу мақсатында мүдделі мемлекеттік органдардың кезекші қызметтерімен өзара іс-қимылды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) киберкеңістікте мемлекеттің ақпаратын, коммуникацияларын және стратегиялық инфрақұрылым объектілерін киберқорғау жөніндегі іс-шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
-[...15 lines deleted...]
-      37) ұлттық қауіпсіздік органдары жүргізетін қарсы барлау, жедел-іздестіру іс-шаралары мен тергеу әрекеттерін техникалық қамтамасыз етуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) мемлекеттік органдар мен ұйымдарға мемлекеттік құпияларды құрайтын мәліметтерді қорғау мәселелері бойынша практикалық және әдістемелік көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
-[...15 lines deleted...]
-      38) мемлекеттік органдар мен ұйымдарда құпиялылық режимін қамтамасыз ету жөніндегі жұмысты үйлестіру және бақылау;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) қарсы барлау, жедел-іздестіру қызметін жүзеге асыратын барлық органдардың міндеттерді шешу мүддесінде байланыс желісін пайдалануға байланысты қарсы барлау, арнаулы жедел-іздестіру іс-шараларын техникалық жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
-[...15 lines deleted...]
-      39) мемлекеттік құпияларды қорғау жөніндегі құқықтық актілер мен әдістемелік ұсынымдарды әзірлеу және орындау мүддесінде мемлекеттік құпияларды қорғау органдарының қызметін үйлестіру және бақылау;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) ғимараттардың, объектілердің күзетін, сондай-ақ өткізу және ішкі объектілік режимді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
-[...15 lines deleted...]
-      40) Қарағанды облысы аумағында мемлекеттік құпияларды қорғау жөніндегі құқықтық, әкімшілік, экономикалық, техникалық, бағдарламалық және криптографиялық шаралар жүйесінің орындалуын бақылау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45) сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе Қазақстан Республикасының заңнамасында белгіленген тәртіппен сыбайлас жемқорлыққа қарсы іс-қимылға өзге де жолмен жәрдем көрсететін (көрсеткен) адамдарды қорғау және көтермелеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін тергеуден, анықтаудан немесе соттан жасырынған іздестірудегі адамдардың тұрған жерін анықтау және оларды ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) қылмыстық құқық бұзушылықтар туралы арыздарды, хабарламаларды және өзге де ақпаратты қабылдау, тіркеу және қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) аумақтық қорғаныс іс-шараларын жоспарлау мен өткізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Қазақстан Республикасының заңдарымен, Қазақстан Республикасы Президенті мен ҰҚК Төрағасының актілерімен көзделген өзге де функциялар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 07.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Департамент бастығының мәртебесі мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
-[...15 lines deleted...]
-      41) киберкеңістікте мемлекеттің ақпаратын, коммуникацияларын және стратегиялық инфрақұрылым объектілерін киберқорғау жөніндегі іс-шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты оның бастығы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
-[...15 lines deleted...]
-      42) мемлекеттік органдар мен ұйымдарға мемлекеттік құпияларды құрайтын мәліметтерді қорғау мәселелері бойынша практикалық және әдістемелік көмек көрсету;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департаменттің бастығы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z87" w:id="86"/>
-[...15 lines deleted...]
-      43) қарсы барлау, жедел-іздестіру қызметін жүзеге асыратын барлық органдардың міндеттерді шешу мүддесінде байланыс желісін пайдалануға байланысты қарсы барлау, арнаулы жедел-іздестіру іс-шараларын техникалық жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент бастығының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z88" w:id="87"/>
-[...15 lines deleted...]
-      44) ғимараттардың, объектілердің күзетін, сондай-ақ өткізу және ішкі объектілік режимді қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент бастығының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Департамент бастығының мәртебесі мен өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз орынбасарының (орынбасарларының), олар болған кезде, өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
-[...15 lines deleted...]
-      16. Департаментке басшылықты оның бастығы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрамына кіретін құрылымдық бөлімшілер басшыларының өкілеттігін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
-[...15 lines deleted...]
-      17. Департаменттің бастығы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департаменттің қызметкерлері мен жұмыскерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
-[...15 lines deleted...]
-      18. Департамент бастығының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының нормативтік құқықтық және құқықтық актілеріне сәйкес өзге өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="97"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент бастығының өкілеттіктерін ол болмаған кезде атқаруды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент бастығы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Департамент мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлікке ие болуы мүмкін. Департаментінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаментке бекітіп берілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, Департаменттің өзіне бекітіп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z99" w:id="98"/>
-[...15 lines deleted...]
-      20. Департамент бастығы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Департамент мүлкі</w:t>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>