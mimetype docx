--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b6100c3" w14:textId="b6100c3">
+    <w:p w14:paraId="9ddd9ec" w14:textId="9ddd9ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,160 +113,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2015 жылғы 17 шілдедегі № 249 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 26 тамызда № 11948 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ойын бизнесі туралы" Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Заңына</w:t>
+      "Ойын бизнесі туралы" Қазақстан Республикасының Заңына 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 865 қаулысымен бекітілген Қазақстан Республикасының Туризм және спорт министрлігі туралы Ереженің 15-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес </w:t>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Туризм және спорт министрінің 01.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 169</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -897,507 +878,1802 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 15.12.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 246</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесі мен лотереяны реттеу комитетіне</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z24" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысаны интернет-ресурста орналастырылған: www.tsm.gov.kz</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.tsm.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...104 lines deleted...]
-      Әкімшілік деректер нысанын ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10-күнінен кешіктірмей, тоқсанына бір рет</w:t>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Ойын бизнесін ұйымдастырушының есептілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: 1-(ОИБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: тоқсан сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: ________ 20__жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: ойын бизнесін ұйымдастырушылар (құмар ойындарды және (немесе) бәс тігуді ұйымдастыруды және өткізуді жүзеге асыратын заңды тұлғалар)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: тоқсанына бір рет, есепті кезеңнен кейінгі айдың 10-күнінен кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште немесе электронды түрде (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес сәйкестендіру нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5257800" cy="660400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5257800" cy="660400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнесін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастырушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бизнес </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ойын бизнесін ұйымдастырушының бизнес сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнесін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастырушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ойын бизнесін ұйымдастырушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет түрі</w:t>
-[...36 lines deleted...]
-Заңды мекен-жайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекен-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ойын бизнесін ұйымдастырушы қызметкерлерінің саны, адам</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнесін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастырушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметкерлерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны, адам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті кезеңнің басындағы құмар ойындарға және (немесе) бәс тігуге қатысушылардың саны, адам</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құмар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойындарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бәс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тігуге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушылардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны, адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соңындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құмар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойындарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бәс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тігуге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушылардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны, адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КЖ/ТҚ/ЖҚҚТҚҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушылармен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іскерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатынастар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнатудан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бас тарту саны*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құмар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойындарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірдей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушылардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемелеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бару саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1429,2552 +2705,4386 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті кезеңнің басында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті кезеңнің соңына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 резиденттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 резидент емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+резиденттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+резидент емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+адам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+10-нан аз келу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+10-нан астам келу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+50-ден астам келу</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...49 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті кезеңнің соңындағы құмар ойындарға және (немесе) бәс тігуге қатысушылардың саны, адам</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z77" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есептілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күнгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банкте</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банктерде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нақты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастырылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервтердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомалары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құмар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойындарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бәс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тігуге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушыларға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төленген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомалары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерлемердың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның негіздері бойынша қатысушылармен іскерлік қатынастар орнатудан бас тарту саны*, адам</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жабдығының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z93" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кестенің жалғасы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жабдығының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жабдығының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сериялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түгендеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіруші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жабдығының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автоматтарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жай-күйі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жаңа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жабдықты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тестілеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жаңа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автоматтары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Технологиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғыдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автоматына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>салынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұтыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгіленген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайызы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автоматтары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> залы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бейне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жазу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйелерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жай-күйі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Касса (лар) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ішінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кассаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, саны </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналасқан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекен-жайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кіріс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдарында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>салық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ касса (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ларды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есебіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қою</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті кезеңде құмар ойындарға бірдей қатысушылардың ойын мекемелеріне бару саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үстелдер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгеруі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жабдықты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыстыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...1225 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ойын жабдығының атауы және түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнесін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастырушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылтайшылар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрамындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бенефициарлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>меншік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшылары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнесін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастырушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшылары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z106" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ойын жабдығының саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дана</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...276 lines deleted...]
-          </w:p>
+          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3986,1166 +7096,195 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...109 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейне жазу жүйесінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны, дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+Техникалық жағдайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...855 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5163,123 +7302,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыстырылған жабдықтың сериялық немесе түгендеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензия алу кезінде көрсетілген ойын үстелдерінің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5289,1607 +7428,1710 @@
               <w:t>
 ойын үстелдерінің санын ұлғайту және қысқарту туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z140" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңы – "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z141" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** Міндетті резервтердің болуын растау мақсатында есептілікке банктік салым шартын жасасу кезінде ашылған банктік шоттар бойынша ақшаның болуы және қозғалысы туралы анықтама қоса беріледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z142" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның атауы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z143" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ойын мекемесінің немесе тауар белгісінің атауы (бар болса) ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z144" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды мекен-жайы ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z145" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет түрі _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z146" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z147" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z148" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интернет-ресурс (бар болса) __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z149" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген лицензияның нөмірі мен күні __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z150" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ парақ қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z151" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ** Міндетті резервтердің болуын растау мақсатында есептілікке банктік салым шартын жасасу кезінде ашылған банктік шоттар бойынша ақшаның болуы және қозғалысы туралы анықтама қоса беріледі </w:t>
-[...253 lines deleted...]
-    </w:p>
+      Осымен расталады: осы есептілікте көрсетілген барлық мәліметтер және қоса беріліп </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z152" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отырған құжаттар шындыққа сәйкес келеді және жарамды болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z153" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Басшы немесе қол қоюға уәкілетті тұлға__________________ қолы немесе </w:t>
-[...73 lines deleted...]
-    </w:p>
+      Орындаушы ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z154" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       тегі, аты, әкесінің аты (бар болса), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z155" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ойын бизнесін ұйымдастырушының есеп беру нысаны </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z156" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z157" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       тегі, аты, әкесінің аты (бар болса), қолы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z158" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z159" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ойын бизнесін ұйымдастырушының есептілігі" әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z160" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: 1 - (ОИБ), кезеңділігі: тоқсан сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z161" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z162" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме ойын бизнесін ұйымдастырушының есептілікті ұсыну нысанын толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z163" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды ойын бизнесін ұйымдастырушылар (құмар ойындарды және (немесе) бәс тігуді ұйымдастыруды және өткізуді жүзеге асыратын заңды тұлғалар) толтырады және ойын бизнесі саласындағы уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z164" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан ойын бизнесін ұйымдастырушы басшысының не оны алмастыратын тұлғаның қолымен немесе электрондық цифрлық қолтаңбасымен (міндеттерді жүктеу туралы бұйрықтың көшірмесін қоса бере отырып), сондай-ақ ұйымның мөрімен (бар болса) куәландырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z165" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысан тоқсан сайын, есепті кезеңнен кейінгі айдың 10-күнінен кешіктірмей ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="8"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z166" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z167" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 1-бағанда реттік нөмірі толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z168" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 2-бағанда ойын бизнесін ұйымдастырушының бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z169" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 3-бағанда ойын бизнесін ұйымдастырушының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z170" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 4-бағанда қызмет түрі көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z171" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 5-бағанда заңды мекен-жайы көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z172" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 6, 7-бағандарда есепті кезеңнің басында және соңында ойын бизнесін ұйымдастырушы қызметкерлерінің саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z173" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 8, 9-бағандарда есепті кезеңнің басындағы құмар ойындарға және (немесе) бәс тігуге (резиденттер, резиденттер емес) қатысушылардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z174" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 10, 11-бағандарда есепті кезеңнің соңында құмар ойындарға және (немесе) бәс тігуге қатысушылардың (резиденттер, резиденттер емес) саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z175" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. 12-бағанда "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қарастырылған негіздері бойынша қатысушылармен іскерлік қатынастар орнатудан бас тарту саны туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z176" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 13, 14, 15-бағандарда есепті кезеңде құмар ойындардың сол қатысушыларының ойын мекемелеріне бару саны туралы мәліметтер көрсетіледі (10-нан аз бару, 10-нан астам бару, 50-ден астам бару).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...284 lines deleted...]
-      30. 36-бағанда ойын бизнесін ұйымдастырушының құрылтайшылар құрамындағы бенефициарлық меншік иелері, басшылары және ойын бизнесін ұйымдастырушының бірінші басшылары туралы мәліметтер көрсетіледі.</w:t>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z177" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 16-бағанда есептілікті ұсынған күнгі жағдай бойынша банкте (банктерде) нақты орналастырылған "Ойын бизнесі туралы" Қазақстан Республикасының Заңында айқындалатын міндетті резервтер түріндегі әрбір лицензияға қамтамасыз ету сомасы туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z178" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 17-бағанда құмар ойындарға және (немесе) бәс тігуге қатысушыларға төленген ақша қаражатының сомасы туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z179" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 18-бағанда құмар ойындарға және (немесе) бәс тігуге қатысушылардан ойын бизнесін ұйымдастырушылар алған ақшалай қаражаттың жалпы сомасы туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z180" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. 19-бағанда ойын жабдығының атауы мен түрі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z181" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. 20-бағанда ойын жабдықтарының саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z182" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 21-бағанда ойын жабдығының сериялық және (немесе) түгендеу нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z183" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. 22-бағанда ойын жабдықтарын өндіруші көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z184" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. 23-бағанда ойын жабдығының, ойын автоматтарының техникалық жай-күйі көрсетіледі (жаңа/қолданылған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z185" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. 24-бағанда ойын жабдығын тестілеу күні көрсетіледі (жаңа ойын автоматтары үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z186" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. 25-бағанда технологиялық тұрғыдан ойын автоматына (ойын автоматтары залы үшін) салынған ұтыстың белгіленген пайызы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z187" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. 26, 27, 28, 29-бағандарда бейне жазу жүйелерінің техникалық жай-күйі туралы мәліметтер, оның ішінде бейне жазу жүйесінің атауы, саны, техникалық жай-күйі, жабдықты тестілеу күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z188" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. 30-бағанда касса (лар) туралы деректер, оның ішінде кассаның түрі, саны, орналасқан жері (мекенжайы) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z189" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. 31-бағанда мемлекеттік кіріс органдарында салық салу объектілерін/касса (ларды) тіркеу есебіне қою туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z190" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. 32, 33, 34-бағандарда үстелдер санының өзгеруі, жабдықты ауыстыру туралы мәліметтер, оның ішінде ауыстырылған жабдықтың сериялық немесе түгендеу нөмірі, лицензия алған кезде көрсетілген ойын үстелдерінің саны, ойын үстелдерінің санын ұлғайту және қысқарту туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. 35-бағанда ойын бизнесін ұйымдастырушының құрылтайшылар құрамындағы бенефициарлық меншік иелері, басшылары және ойын бизнесін ұйымдастырушының бірінші басшылары туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6970,176 +9212,176 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 17 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 249 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="9"/>
+    <w:bookmarkStart w:name="z9" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ойын бизнесін ұйымдастырушы ұсынатын есептілікті жинауды</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>және талдауды жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z10" w:id="10"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z10" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-тараудың тақырыбы жаңа редакцияда – ҚР Мәдениет және спорт министрінің 08.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:bookmarkStart w:name="z11" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ойын бизнесін ұйымдастырушы ұсынатын есептілікті жинауды және талдауды жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Ойын бизнесі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және ойын бизнесін ұйымдастырушы ұсынатын есептілікті жинау және талдау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7158,134 +9400,134 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:bookmarkStart w:name="z12" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Есептілікті жинаудың және талдаудың мақсаты ойын бизнесі субъектілері қызметінің ойын бизнесі туралы заңнамаға сәйкестігіне мониторинг жүргізу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z13" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Есептілікті жинауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Мәдениет және спорт министрінің 08.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:bookmarkStart w:name="z14" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Есептілікті жинау осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7300,71 +9542,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша есептілікті (бұдан әрі – есептілік) ойын бизнесі саласындағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>уәкілетті органға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – уәкілетті орган) ойын бизнесін ұйымдастырушылардың ұсынуы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z15" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есептілік қағаз немесе электронды түрде есепті кезеңнен кейінгі айдың 10-күнінен кешіктірмей тоқсан сайын беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7383,810 +9625,818 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z16" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Есептілік мынадай ақпаратты қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z192" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ойын бизнесін ұйымдастырушының бизнес сәйкестендіру нөмірі туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z193" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ойын бизнесін ұйымдастырушының атауы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z194" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызмет түрі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z195" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңды мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z196" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) есепті кезеңнің басындағы ойын бизнесін ұйымдастырушы қызметкерлерінің саны туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z197" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) есепті кезеңнің соңындағы ойын бизнесін ұйымдастырушы қызметкерлерінің саны туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z198" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) есепті кезеңнің басындағы құмар ойындарға және (немесе) бәс тігуге қатысушылардың (резиденттер) саны туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z199" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) есепті кезеңнің басындағы құмар ойындарға және (немесе) бәс тігуге қатысушылардың (резиденттер емес) саны туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z200" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кезең соңындағы құмар ойындарға және (немесе) бәс тігуге (резиденттер) қатысушылардың саны туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z201" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      10) кезең соңындағы құмар ойындарға және (немесе) бәс тігуге қатысушылардың (резиденттер емес) саны туралы мәліметтер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z202" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңның негіздері бойынша қатысушылармен іскерлік қатынастар орнатудан бас тарту саны туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z203" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) есепті кезеңде құмар ойындардың сол қатысушыларының ойын мекемелеріне бару саны туралы мәліметтер (10-нан аз бару, 10-нан астам бару, 50-ден астам бару);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...324 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z204" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "Ойын бизнесі туралы" Қазақстан Республикасының Заңында айқындалатын міндетті резервтер түріндегі әрбір лицензияға қамтамасыз ету сомасы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z205" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) құмар ойындарға және (немесе) бәс тігуге қатысушыларға төленген ұтыстардың сомалары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z206" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ойын бизнесін ұйымдастырушының құмар ойындарға және (немесе) бәс тігуге қатысушылардан алған ақша қаражаттарының сомасы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z207" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ойын жабдығының атауы және түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z208" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ойын жабдығының саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z209" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ойын жабдығының сериялық және (немесе) түгендеу нөмірі туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z210" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ойын жабдығын өндіруші туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z211" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ойын жабдығының, ойын автоматтарының техникалық жай-күйі туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z212" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) технологиялық тұрғыдан ойын автоматына салынған ұтыстың белгіленген пайызы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z213" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) бейне жазу жүйелерінің техникалық жай-күйі туралы, оның ішінде бейне жазу жүйесінің атауы, жабдықтың саны, тестілеу күні туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z214" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) касса (лар) туралы, оның ішінде кассаның түрі, саны және орналасқан жері туралы мәліметтер (мекен-жайы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z215" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) мемлекеттік кірістер органдарында салық салу объектілерін/касса (ларды) тіркеу есебіне қою туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z216" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) үстелдер санының өзгеруі, жабдықты ауыстыру, оның ішінде ауыстырылған жабдықтың сериялық немесе түгендеу нөмірі туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z217" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) үстелдер санының өзгеруі, жабдықты ауыстыру туралы, оның ішінде лицензия алған кезде көрсетілген ойын үстелдерінің саны туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z218" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) үстелдер санының өзгеруі, жабдықты ауыстыру туралы мәліметтер, оның ішінде ойын үстелдерінің санын ұлғайту және қысқарту туралы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z219" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) ойын бизнесін ұйымдастырушының құрылтайшылар құрамындағы бенефициарлық меншік иелері, басшылары және ойын бизнесін ұйымдастырушының бірінші басшылары туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 15.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 246</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:bookmarkStart w:name="z17" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Есептілік ойын бизнесін ұйымдастырушы басшының не оны алмастыратын тұлғаның (міндеттерді жүктеу туралы бұйрық көшірмесін қоса беріп) қолымен, сондай-ақ ұйымның мөрімен куәландырылады (болған жағдайда) және уәкілетті органға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z18" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұсынылған есептілік уәкілетті органда тіркеледі және оны оның тиісті құрылымдық бөлімшесі қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z19" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Есептілікті талдауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Мәдениет және спорт министрінің 08.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:bookmarkStart w:name="z20" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уәкілетті орган ұсынылған есептіліктің негізінде барлық қажетті деректердің болуына және толықтығына талдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған есептілікті талдауға мыналар кіреді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8217,70 +10467,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келу тұрғысына қарау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) есептілікті тапсырмау немесе толық тапсырмау бойынша мәліметтерді қалыптастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Талдау нәтижелері ойын бизнесі саласындағы мемлекеттік саясатты жетілдіру бойынша ұсыныстарды дайындау және бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау жүргізу кезінде пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8319,124 +10569,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:bookmarkStart w:name="z22" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уәкілетті орган есептілікті жинау, қорытындылау және талдау жолымен ойын бизнесі ұйымдастырушыларының біліктілік талаптарды сақтауы туралы мәліметтерді қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8758,35 +11008,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>