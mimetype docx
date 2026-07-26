--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5dedbb8" w14:textId="5dedbb8">
+    <w:p w14:paraId="b9e313f" w14:textId="b9e313f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1221,145 +1221,397 @@
         <w:t>
       4) мемлекеттік қолдау субъектілері (бұдан әрі – қолдау субъектілері) – жабайы өсетін ағаш және бұта тұқымдылары плантацияларын отырғызу және өсіру жөніндегі, жекеше орман питомниктерін құру және дамыту жөніндегі қызметті жүзеге асыратын Қазақстан Республикасының азаматтары және шетелдік қатысуы жоқ Қазақстан Республикасының мемлекеттік емес заңды тұлғалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тез өсетін ағаш және бұта тұқымдылары плантацияларын отырғызу және өсіру – жобалау-іздестіру жұмыстарынан бастап сүрек дайындауға дейінгі ағаш және бұта өсімдіктерінің сүрегін өндірудің толық циклі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал) – электрондық нысанда көрсетілетін, нормативтік-құқықтық базаны қоса алғанда, бүкіл шоғырланған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерге және мемлекеттік сыңайлы сектор субъектілерінің көрсетілетін қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе болып табылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      7) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тез өсетін ағаш және бұта тұқымдылары плантацияларын отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Тез өсетін ағаш және бұта тұқымдылары плантацияларын отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жекеше орман өсіруді мемлекеттік қолдау арқылы жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      3. Жекеше орман өсіруді мемлекеттік қолдау арқылы жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтеу елу пайызға дейін мен өсіруге жұмсалатын шығыстарды плантацияларын өнеркәсіптік және энергетикалық мақсаттарда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      1) өтеу елу пайызға дейін мен өсіруге жұмсалатын шығыстарды плантацияларын өнеркәсіптік және энергетикалық мақсаттарда:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы саны екпелер (көшеттер) ағаш шегіршін есеппен 1 гектарға арналған шығындардың бір жылға, бірақ 0,01 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы саны екпелер (көшеттер) сексеуіл есеппен 1 гектарға арналған шығындардың бір жылға, бірақ 0,01 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы саны екпелер (көшеттер) сексеуіл, қара есеппен 1 гектарға арналған шығындардың бір жылға, бірақ 0,011 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы саны екпелер (көшеттер) кәдімгі қарағай келген шығындарды есептеу 1 гектар үшін екі жыл, бірақ 0,008 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы саны екпелер (көшеттер) жапырақты (шегіршін мелколистный, клен ясенелистный) есебінен шығындардың 1 гектар үшін екі жыл, бірақ 0,017 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы саны екпелер (көшеттер) басқа да тез өсетін ағаш және бұта есеппен 1 гектарға арналған шығындардың бір жылға, бірақ 0,01 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтеу елу пайызға дейін құру және дамытуға жұмсалатын шығыстарды жекеше орман питомниктерін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалпы саны екпелер (көшеттер) ағаш шегіршін есеппен 1 гектарға арналған шығындардың бір жылға, бірақ 0,01 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1388,701 +1640,697 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалпы саны екпелер (көшеттер) сексеуіл, қара есеппен 1 гектарға арналған шығындардың бір жылға, бірақ 0,011 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жалпы саны екпелер (көшеттер) кәдімгі қарағай келген шығындарды есептеу 1 гектар үшін екі жыл, бірақ 0,008 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
+      жалпы саны екпелер (көшеттер) кәдімгі қарағай келген шығындарды есептеу 1 гектарына екі, бірақ көп емес 0,008 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалпы саны екпелер (көшеттер) жапырақты (шегіршін мелколистный, клен ясенелистный) есебінен шығындардың 1 гектар үшін екі жыл, бірақ 0,017 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жалпы саны екпелер (көшеттер) басқа да тез өсетін ағаш және бұта есеппен 1 гектарға арналған шығындардың бір жылға, бірақ 0,01 айлық есептік көрсеткіш үшін бір бірлігіне ағаш;</w:t>
-[...18 lines deleted...]
-      2) өтеу елу пайызға дейін құру және дамытуға жұмсалатын шығыстарды жекеше орман питомниктерін:</w:t>
+      жалпы саны екпелер (көшеттер) басқа да тез өсетін ағаш және бұта есеппен 1 гектарға арналған шығындардың бір жылға, бірақ 0,01 айлық есептік көрсеткіш үшін бір бірлігіне ағаш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жекеше орман өсіруді мемлекеттік қолдау мынадай мерзімдерден аспайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...123 lines deleted...]
-      4. Жекеше орман өсіруді мемлекеттік қолдау мынадай мерзімдерден аспайды:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тез өсетін ағаш және бұта тұқымдыларын өнеркәсіптік және энергетикалық мақсаттарда жапырақты тұқымдықтар үшін он жылдан аспайтын, қылқан жапырақты тұқымдар үшін он бес жылдан аспайтын плантациялық өсіру жағдайларында жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      1) тез өсетін ағаш және бұта тұқымдыларын өнеркәсіптік және энергетикалық мақсаттарда жапырақты тұқымдықтар үшін он жылдан аспайтын, қылқан жапырақты тұқымдар үшін он бес жылдан аспайтын плантациялық өсіру жағдайларында жүргізіледі;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жапырақты тұқымдықтар үшін бес жылдан аспайтын, қылқан жапырақты тұқымдықтар үшін он жылдан аспайтын жекеше орман питомнигін құру және дамыту болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      2) жапырақты тұқымдықтар үшін бес жылдан аспайтын, қылқан жапырақты тұқымдықтар үшін он жылдан аспайтын жекеше орман питомнигін құру және дамыту болып табылады.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Шығыстарды өтеу шығарылатын өнім көлемінің ең төменгі көрсеткіштеріне қол жеткізілген кезде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      5. Шығыстарды өтеу шығарылатын өнім көлемінің ең төменгі көрсеткіштеріне қол жеткізілген кезде жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тез өсетін ағаш және бұта тұқымдыларының плантацияларын отырғызу мен өсіруге 1 гектарға кемінде 500 екпе және (немесе) екпе егуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      1) тез өсетін ағаш және бұта тұқымдыларының плантацияларын отырғызу мен өсіруге 1 гектарға кемінде 500 екпе және (немесе) екпе егуге;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жекеше орман питомниктерін құруға және дамытуға 1 гектарға 200 000-нан кем емес екпе немесе кемінде 5 000 түп көшет немесе қаламұш көшеттерін отырғызуға және дамытуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      2) жекеше орман питомниктерін құруға және дамытуға 1 гектарға 200 000-нан кем емес екпе немесе кемінде 5 000 түп көшет немесе қаламұш көшеттерін отырғызуға және дамытуға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тез өсетін ағаш және бұта тұқымдыларды плантацияларға отырғызуға және оларды өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу көлемдері жөніндегі ұсыныстар (бұдан әрі – өтеу көлемдері жөніндегі ұсыныстар) екі данада жасалады және облыс, республикалық маңызы бар қала, астана әкімінің, ол болмаған жағдайда – оның міндетін атқаратын адамның, сондай-ақ орман екпелерін отырғызу және өсіру шығыстарын өтеу көлемдері жөніндегі ұсыныстар тиісті жылдың 1 шілдесінен кешіктірмей әкімшінің мақұлдауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      6. Тез өсетін ағаш және бұта тұқымдыларды плантацияларға отырғызуға және оларды өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу көлемдері жөніндегі ұсыныстар (бұдан әрі – өтеу көлемдері жөніндегі ұсыныстар) екі данада жасалады және облыс, республикалық маңызы бар қала, астана әкімінің, ол болмаған жағдайда – оның міндетін атқаратын адамның, сондай-ақ орман екпелерін отырғызу және өсіру шығыстарын өтеу көлемдері жөніндегі ұсыныстар тиісті жылдың 1 шілдесінен кешіктірмей әкімшінің мақұлдауына ұсынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеу көлемі бойынша ұсынысты әкімшінің мақұлдауына ұсынған кезде осы Қағидаларда белгіленген талаптарды ескере отырып, өтеу көлемі бойынша есеп айырысуды негіздейтін құжаттар қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оң шешім қабылданған жағдайда, Әкімші тиісті ілеспе хатпен субсидиялау көлемі жөніндегі ұсыныстың бір данасын тиісті жылдың 30 шілдесінен кешіктірмей қайтарады. Теріс шешім қабылданған жағдайда Әкімші дәлелді негіздемесі бар хатпен тиісті жылдың 30 шілдесінен кешіктірмей өтеу көлемі жөніндегі ұсыныстың екі данасын да пысықтауға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеу көлемі бойынша екі данада пысықталған ұсыныстар әкімшінің қайта мақұлдауына тиісті жылдың 5 тамызынан кешіктірілмей беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімші тиісті ілеспе хатпен мақұлданған ұсыныстың бір данасын өтеу көлемі бойынша тиісті жылдың 10 тамызынан кешіктірмей қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімші мақұлдағаннан кейін жұмыс органы екі жұмыс күні ішінде өтеу көлемін өзінің ресми интернет-ресурсында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жергілікті атқарушы орган (көрсетілетін қызметті беруші) мемлекеттік мекемелердің міндеттемелері мен төлемдері бойынша жеке қаржыландыру жоспары (бұдан әрі – қаржыландыру жоспары) бекітілгеннен кейін 3 (үш) жұмыс күні ішінде оны веб-порталда орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...105 lines deleted...]
-      7. Жергілікті атқарушы орган (көрсетілетін қызметті беруші) мемлекеттік мекемелердің міндеттемелері мен төлемдері бойынша жеке қаржыландыру жоспары (бұдан әрі – қаржыландыру жоспары) бекітілгеннен кейін 3 (үш) жұмыс күні ішінде оны веб-порталда орналастырады.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Плантацияларды отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу тиісті қаржы жылына арналған мемлекеттік бюджетте көзделген қаражат есебінен және шегінде жүзеге асырылады. Бюджетте плантацияларды отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеуге көзделген қаражат жергілікті атқарушы органдар арасында берілген ұсыныстарға сәйкес өтеу көлемі бойынша тепе-тең бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      8. Плантацияларды отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу тиісті қаржы жылына арналған мемлекеттік бюджетте көзделген қаражат есебінен және шегінде жүзеге асырылады. Бюджетте плантацияларды отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеуге көзделген қаражат жергілікті атқарушы органдар арасында берілген ұсыныстарға сәйкес өтеу көлемі бойынша тепе-тең бөлінеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер өтеу көлемі жөніндегі ұсыныстар тиісті қаржы жылына арналған мемлекеттік бюджетте көзделген бюджет қаражатының көлемінен асып түскен жағдайда, шығыстарды төлеу келесі жылы өтеу көлемі бойынша бұрын берілген ұсыныстарға сәйкес пропорционалды түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жеке орман питомниктерін құруға және дамытуға байланысты өндірістік мақсаттағы күрделі құрылыс объектілерін қоспағанда, осы Қағидалар шеңберінде өтеуге құрылысқа және (немесе) жөндеуге байланысты шығыстар жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Оңалту және банкроттық туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өздеріне қатысты тарату, оңалту немесе банкроттық рәсімдері басталған қолдау субъектілеріне шығыстарды өтеу берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Плантацияларды отырғызуға және өсіруге, жеке орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу үшін Қолдау субъектісі ағымдағы жылдың 30 қыркүйегінен кешіктірмей веб-портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі - талап) 8-тармағында көрсетілген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжаттар және заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), жер учаскелері туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жұмыс органы қолдау субъектісінің өтінішін веб-порталда тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығы мен дұрыстығын тексереді және көрсетілетін қызметті алушының жеке кабинеті арқылы жұмыстарды қарау және қабылдау күні мен уақыты туралы хабарлама немесе дәлелді бас тарту жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде ұсынылған құжаттарда көрсетілген мәліметтердің дұрыстығына құжаттарды зерделеуді, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Комиссияның жұмыстарды қарауы мен қабылдауын ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жыл сайын тиісті жылдың 30 қыркүйегінен кешіктірмей жұмыс органы жұмыс органының және қоғамдық және үкіметтік емес салалық ұйымдардың өкілдері болып табылатын басқа да ұйымдардың қызметкерлері қатарынан кемінде 5 (бес) адамнан орындалған жұмыстарды қабылдау жөніндегі комиссияны (бұдан әрі - комиссия) құрады. Комиссия мүшелерінің саны тақ болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына комиссия мүшелерінің жалпы санынан қоғамдық және үкіметтік емес салалық ұйымдар өкілдерінің кемінде үштен екісі кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2275,130 +2523,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыстарды қарап-тексеру және қабылдау қолдау субъектісінің немесе оның сенім білдірілген адамының қатысуымен жүзеге асырылады. Қарап тексеру және қабылдап алу нәтижелері бойынша жұмыс органының қызметкерлері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша орындалған жұмыстарды қабылдап алу актісін (бұдан әрі-қабылдап алу актісі) ресімдейді, оның көшірмесі 3 (үш) жұмыс күні ішінде қолдау субъектісіне немесе оның сенім білдірілген тұлғасына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де мәліметтер талаптарда жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті беруші талаптың 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады және көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімге өз ұстанымын білдіруге (тыңдауға) мүмкіндік береді, ол туралы көрсетілетін қызметті алушы шешім қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірмей хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімі Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2431,285 +2679,409 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шығыстарды өтеуге арналған өтінімді қарау нәтижелері туралы хабарлама не мемлекеттік қызметті көрсетуден дәлелді бас тарту береді, ол көрсетілетін қызметті алушыға веб-портал арқылы жіберіледі және көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) белгіленген тәртіппен мемлекеттік қызметті көрсету сатысы туралы мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 23-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орталық мемлекеттік орган және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тез өсетін ағаш және бұта тұқымдылары плантацияларын отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеуді төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Шығыстарды өтеуді мақұлдау туралы хабарламаны алғаннан кейін күнтізбелік 10 (он) күн ішінде тез өсетін ағаш және бұта тұқымдылары плантацияларын отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу туралы хат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жұмыс органы тез өсетін ағаш және бұта тұқымдылары плантацияларын отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу туралы хат берілгеннен кейін күнтізбелік 5 (бес) күн ішінде қаржыландыру жоспарына сәйкес қолдау субъектілеріне екінші деңгейдегі банктердің шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Шығыстарды өтеуді алған қолдау субъектісі бір күнтізбелік жыл ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шығарылатын өнім көлемінің ең төменгі көрсеткіштерін сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сақталуына мониторингті жүзеге асыру үшін жұмыс органы шығыстардың өтелуін алған қолдау субъектісінен шығарылатын өнім көлемінің ең төменгі көрсеткіштеріне қол жеткізу жөніндегі ақпаратты сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолдау субъектісі сұратылған ақпаратты 10 (он) жұмыс күні ішінде жұмыс органына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Жұмыс органы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2724,147 +3096,147 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сақталуы тұрғысынан қарап-тексеру жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қолдау субъектісі шығарылатын өнім көлемінің ең төменгі көрсеткіштеріне қол жеткізбеген жағдайда, жұмыс органы факті анықталған күннен бастап он бес жұмыс күні ішінде шығыстарды өтеуді тоқтату бойынша шаралар қабылдайды және қолдау субъектісін хабардар ете отырып, ақша қаражатын қайтару бойынша сот талқылауына бастамашылық етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолдау субъектісі алынған ақшаны өз еркімен қайтара алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Жұмыс органы тоқсан сайын, есепті айдан кейінгі айдың 5-күнінен кешіктірмей әкімшіге шығыстардың өтелуін игеру туралы мәліметтерді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      23. Қолдау субъектісі шығарылатын өнім көлемінің ең төменгі көрсеткіштеріне қол жеткізбеген жағдайда, жұмыс органы факті анықталған күннен бастап он бес жұмыс күні ішінде шығыстарды өтеуді тоқтату бойынша шаралар қабылдайды және қолдау субъектісін хабардар ете отырып, ақша қаражатын қайтару бойынша сот талқылауына бастамашылық етеді.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері жөніндегі шешіміне, әрекетіне (әрекетсіздігіне) шағымды қарауды орман шаруашылығы саласындағы мемлекеттік реттеуді жүзеге асыратын лауазымды адам, жоғары тұрған уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) Қазақстан Республикасының заңнамасына сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3128,68 +3500,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тез өсетін ағаш және бұта тұқымдылары плантацияларын отырғызуға және өсіруге және жекеше орман питомниктерін құруға және дамытуға жұмсалатын шығыстарды өтеуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3310,70 +3682,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       оның ішінде Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-02/169 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11633 болып тіркелген) Тез өсетін ағаш және бұта тұқымдылары плантацияларын отырғызуға және өсіруге, жекеше орман питомниктерін құруға және дамытуға арналған шығыстарды өтеу қағидаларының талаптарына сәйкестігі немесе сәйкес еместігі тұрғысынан жұмыстарды қарау және қабылдауды жүргізуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қолдау субъектісі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаның/ филиалдың, өкілдіктің:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3600,126 +3972,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжайы:____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телефон (факс) нөмірі: _________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жеке кәсіпкер ретінде қызметін бастағаны туралы хабарлама:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орналасқан жері_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабардар еткен күн____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 . Жер учаскелері туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4252,70 +4624,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сипаттамасы___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4398,110 +4770,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есеп айырысу сомасы өтеу____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжайы іске асыру плантацияларын және (немесе) орман питомнигін ____________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 20__жылғы ________ _________ дейінгі кезеңде қосылған құн салығын қоса алғанда, ______теңге мөлшерінде жұмсалған шығыстардың жалпы сомасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өндіргіштігі және/немесе өнімділігі және/немесе өнімді өткізу көлемдері және/немесе өндірістік қуаттылықтар жүктемесі бойынша көрсеткіштерінің жетістіктері және оларды іске асыру мерзімдері туралы ақпарат: ____________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Субъектінің шоты _________________________ және шот № ______. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (екінші деңгейдегі банктің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4871,548 +5243,548 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орындалған жұмыстарды қабылдау актісі 20__ жылғы __________ №___</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тез өсетін ағаш және бұта тұқымдылар плантацияларын отырғызу және оларды өсіру,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жекеше орман питомниктерін құру және дамыту (керегінің асты сызылсын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстың (республикалық маңызы бар қаланың, астананың) атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолдау субъектісінің атауы: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектінің орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия негізінде құрылған ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____20__ _ жылғы №___________, құрамында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1._________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2._________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3._________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p>
-[...195 lines deleted...]
-      1._________________________________</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4._________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      2._________________________________</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5._________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      3._________________________________</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру барысында мыналар анықталды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      4._________________________________</w:t>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Орманшылық _____________, тұқымбақ ______________, орам № ________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      5._________________________________</w:t>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Топырақ – ашық, жабық (керегін сызыңыз)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      Тексеру барысында мыналар анықталды:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Түрі _________________ отырғызылған жылы (егудің) ________________ отырғызу материалының (тұқымдық) түрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      1) Орманшылық _____________, тұқымбақ ______________, орам № ________</w:t>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) _______________________________ селекциялық, ТОТП жиналған тұқым</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      2) Топырақ – ашық, жабық (керегін сызыңыз)</w:t>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Учаскенің аумағы ________________ гектар, көшеттер отырғызудың егу схемасы (орналастыру) __________________________________ жазықтардың, тізбектердің, қатарлардың саны _____ дана, жазықтардың, тізбектердің, қатарлардың орташа ұзындығы __________ метр</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      3) Түрі _________________ отырғызылған жылы (егудің) ________________ отырғызу материалының (тұқымдық) түрі</w:t>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Жазықтардың, тізбектердің, қатарлардың жалпы ұзындығы _______ метр</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...15 lines deleted...]
-      4) _______________________________ селекциялық, ТОТП жиналған тұқым</w:t>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 гектарға отырғызылған екпелердің саны _____________________ дана</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      5) Учаскенің аумағы ________________ гектар, көшеттер отырғызудың егу схемасы (орналастыру) __________________________________ жазықтардың, тізбектердің, қатарлардың саны _____ дана, жазықтардың, тізбектердің, қатарлардың орташа ұзындығы __________ метр</w:t>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ________ қума метрдегі есептік учаскенің бөлігінің ұзындығы немесе есептік алаңның аумағы ________ шаршы метр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      6) Жазықтардың, тізбектердің, қатарлардың жалпы ұзындығы _______ метр</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9). Табиғи түрдегі іріктеу нәтижесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6309,90 +6681,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) 1 қума метрдегі тұқымдардың (екпелер) орташа саны, (шаршы метрде) есептеу бойынша _____ дана, соның ішінде стандарттысы ______ мың дана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Учаскенің барлық аумағындағы тұқымдардың (екпелер) жалпы саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______ мың дана 1 гектарда ______________ мың дана, соның ішінде стандарттысы: учаскенің барлық аумағында _____ мың дана, бір гектарда ____ мың дана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9685,68 +10057,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығыстарды өтеуге арналған өтінімді қарау нәтижелері туралы хабарлама № ______ жылғы "___" _________ 20 ____ жылғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс органының атауы ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10074,55 +10446,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>