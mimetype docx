--- v0 (2025-11-01)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b53a52" w14:textId="3b53a52">
+    <w:p w14:paraId="6e6d11d" w14:textId="6e6d11d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -189,61 +189,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағының 1-1) тармақшасына сәйкес </w:t>
-[...9 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1-тармағының 1-1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -406,130 +396,244 @@
         <w:t>
        2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Өсімдік шаруашылығы өнімдерін өндіру мен қайта өңдеу және фитосанитариялық қауіпсіздік департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің ресми интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -1009,68 +1113,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4-1/339 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық қолхаттарын шығара отырып, қойма қызметі бойыншақызметтер көрсету жөніндегі қызметке қойылатын бiлiктiлiкталаптары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2227,399 +2331,190 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Астық қолхаттарын шығара отырып,</w:t>
-[...324 lines deleted...]
-              <w:t>тізбесіне қосымша</w:t>
+              <w:t>Астық қолхаттарын шығара</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отырып, қойма қызметі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметке қойылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бiлiктiлiк талаптарында және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға сәйкестікті растайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттардың тізбесінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын бiлiктiлiк талаптарына сәйкестік туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астық сақтау қоймасының (элеватордың, астық қабылдау пунктінің) атауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2645,69 +2540,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық иеленушінің бизнес-сәйкестендіру нөмірі___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Астық сақтау қоймасының мекенжайы және кадастрлық нөмірі_______________</w:t>
+      Астық сақтау қоймасының мекенжайы және кадастрлық нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Меншік иесі (құқық иеленуші) __________________________________________</w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік иесі (құқық иеленуші) ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Технологиялық жабдықтың болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -2741,259 +2654,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>атауы</w:t>
+Жабдықтың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>бірлігі</w:t>
+Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> ______ бары</w:t>
+20 ___ғы___ бар-жоғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жай-күйі</w:t>
+Жай-күйі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3138,52 +2951,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-астық кептіру жабдығы </w:t>
+              <w:t>
+астық кептіру жабдығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3279,52 +3092,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-астық сақтауға арналған сыйымдылықтар </w:t>
+              <w:t>
+астық сақтау сыйымдылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3420,52 +3233,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-астық тазалау машиналары </w:t>
+              <w:t>
+астық тазалау машиналары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3553,97 +3366,89 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3702,52 +3507,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-жылжымалы көлік жабдығы </w:t>
+              <w:t>
+белсенді желдету жабдығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылжымалы көлік жабдығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3843,52 +3666,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-көтергіш-көлік жабдығы </w:t>
+              <w:t>
+көтергіш-көлік жабдығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3984,52 +3807,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-сақтау кезінде астықтың температурасын және ылғалдылығын бақылауға арналған жабдық </w:t>
+              <w:t>
+сақтау кезінде астықтың температурасын және ылғалдылығын бақылауға арналған жабдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4266,52 +4089,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-тиеу-түсіру құрылғылары </w:t>
+              <w:t>
+тиеу-түсіру құрылғылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4479,127 +4302,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Сипаттамалары</w:t>
+Сипаттамалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> ____ бары</w:t>
+20___ жылғы ____ бары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4794,123 +4577,123 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өткізу режимінің, аумақтың қоршалуының, асфальтталған және (немесе) бетондалған алаңдардың болуы туралы мәліметтер</w:t>
+      Өткізу режимінің, аумақтың қоршалуының, асфальтталған және (немесе) бетондалған</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________________________</w:t>
+      алаңдардың болуы туралы мәліметтер__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (асфальтталған және (немесе) бетондалған алаңдар бойынша көлемдер шаршы метрмен көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өлшеу құралдарының типiн бекiту туралы, өлшеу құралдарын метрологиялық аттестаттау туралы, өлшеу құралдарын салыстырып тексеру туралы сертификаттардың болуы туралы мәліметтер (сертификаттарды мемлекеттік метрологиялық қызметтер немесе аккредиттелген заңды тұлғалардың метрологиялық қызметтері береді)</w:t>
-[...17 lines deleted...]
-      ________________________ _____________________________________________</w:t>
+      Өлшем құралдарының типін бекіту немесе өлшем құралдарын метрологиялық аттестаттау туралы сертификаттардың болуы туралы мәліметтер, "Өлшем бірлігін қамтамасыз ету туралы" Қазақстан Республикасының Заңына сәйкес өлшем құралдарын салыстырып тексеру туралы мәліметтер _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -4928,451 +4711,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>атауы</w:t>
+Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>нөмірі</w:t>
+Құжаттың нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t>күн</w:t>
+Іс-қимыл басталған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t>күн</w:t>
+Іс-қимыл аяқталған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t>атауы</w:t>
+Метрологиялық қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5767,51 +5330,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Астық сапасын айқындауға арналған өндірістік-техникалық зертхананың жарамды жабдықпен және аспаптармен жарақталуы туралы мәліметтер</w:t>
+      Астықтың сапасын айқындауға арналған өндірістік-техникалық зертхананың жарамды жабдықпен және аспаптармен жарақталуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5826,193 +5389,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Объект</w:t>
+Объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>бiрлiгi</w:t>
+Өлшем бiрлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> ___________ бары</w:t>
+20__ жылғы ___________ бары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6558,51 +6051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дән маңызының құрамы мен сапасын анықтауға арналған құрылғылар</w:t>
+Дәнмаңызының құрамы мен сапасын анықтауға арналған құрылғылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7471,445 +6964,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...109 lines deleted...]
-              <w:t>тегі</w:t>
+Маманның аты, әкесінің аты (бар болса), тегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Лауазымы</w:t>
+Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t>мамандығы</w:t>
+Білімі бойынша мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...69 lines deleted...]
-              <w:t>өтілі</w:t>
+Мамандығы бойынша жұмыс өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8227,119 +7470,105 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>