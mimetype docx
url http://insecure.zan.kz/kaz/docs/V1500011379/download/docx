--- v0 (2025-11-13)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bceb0e4" w14:textId="bceb0e4">
+    <w:p w14:paraId="d45d931" w14:textId="d45d931">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,78 +107,193 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 24 ақпандағы № 160 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 17 маусымда № 11379 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 30.03.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Тақырыбы жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 30.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 192</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының 14-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -203,51 +318,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -266,70 +380,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -404,131 +518,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Азаматтық авиация комитеті (Б.К. Сейдахметов):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың заңнамада белгіленген тәртіппен Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін, күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарында және "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және Қазақстан Республикасы Мемлекеттік органдарының интранет-порталында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -563,91 +677,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылауды өзіме қалдырамын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1254,125 +1368,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 160 бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметін сертификаттау және сертификат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 30.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="10"/>
+    <w:bookmarkStart w:name="z150" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметін сертификаттау және сертификат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1407,252 +1626,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) және әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметін сертификаттауды және сертификат беруді жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтінім – өтініш берушінің әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметін сертификаттау рәсімінен өту үшін азаматтық авиация саласындағы уәкілетті ұйымға жазбаша өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш беруші – әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің сертификатын алу үшін азаматтық авиация саласындағы уәкілетті ұйымға өтініш білдірген әуежай пайдаланушысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сертификаттық зерттеп-қарау - азаматтық авиация саласындағы уәкілетті ұйым жүзеге асыратын құралдарды, жабдықтарды, технологиялық процестерді, құжаттаманы, ұйымдық құрылымды, персоналдың құзыреттілігін сертификаттау талаптарына сәйкестігіне зерттеп-қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жете тексеру кезінде қолданылатын техникалық құралдар – жолаушыларды, қол жүгін, жүкті, багажды, поштаны, борттық қорларды, әуе кемелерінің экипаж мүшелерін, авиация персоналын және әуежай (әуеайлақ) ғимаратына баратын басқа да адамдарды жете тексеруді жүзеге асыру кезінде дербес немесе қандай да бір жүйенің бөлігі ретінде пайдалануға арналған арнайы құрылғылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) азаматтық авиация саласындағы уәкілетті ұйым – жарғылық капиталына мемлекет жүз пайыз қатысатын, Қазақстан Республикасының азаматтық авиация саласын орнықты дамытуды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын акционерлік қоғам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің сертификатын беру" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі – көрсетілетін қызметті беруші) әуежайды (әуеайлақты) пайдаланушыға (бұдан әрі-көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің сертификаты (бұдан әрі – Сертификат) иеліктен шығарылмайтын болып табылады және басқа адамға берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сертификат қолданылу мерзімі көрсетіле отырып, 3 (үш) жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сертификат көрсетілетін қызметті алушының белгіленген сертификаттау талаптарына сәйкестігін растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметін сертификаттау үшін "Қазақстан Республикасының азаматтық авиациясы саласындағы төлемдерді алу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушысының 2023 жылғы 24 наурыздағы № 177 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1667,51 +1885,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32120 болып тіркелген) және "Азаматтық авиация саласындағы уәкілетті ұйымның ақылы көрсетілетін қызметтерінің тізбесін және азаматтық авиация саласындағы төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32089 болып тіркелген) бұйрықтарымен айқындалған тәртіп пен мөлшерде ақы алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті берушінің бюджетіне төлем түскеннен кейін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1748,269 +1966,384 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сертификаттаудың жалпы мерзімі 17 (он жеті) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) сәйкес мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректер енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Азаматтық авиация саласындағы уәкілетті орган бұйрық мемлекеттік тіркеуден өткеннен кейін күнтізбелік 3 (үш) жұмыс күні ішінде Бірыңғай байланыс орталығына мемлекеттік қызмет көрсету тәртібін айқындайтын осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметін сертификаттауды және сертификат беруді жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сертификаттауды жүргізудің мынадай тәртібі анықталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының көрсетілетін қызметті берушіге құжаттармен бірге өтінім беруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті берушінің өтінімі бойынша алдын ала бағалау және шешім қабылдауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті берушінің сертификаттық зерттеп-қарауды жүргізуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шешім қабылдау және сертификат беру (беруден бас тарту).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Сертификат алу үшін көрсетілетін қызметті алушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2025,51 +2358,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінімді көрсетілетін қызметті берушіге www.egov.kz, www.elicense.kz "электрондық үкіметтің" веб-порталы арқылы (бұдан әрі - портал) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің сертификатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) көзделген тізбе бойынша құжаттарды қоса бере отырып жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің, әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің өндірістік базасының персоналы мен басшы құрамы бойынша жиынтық деректер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2136,70 +2468,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыдан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген тізбеге сәйкес ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған немесе осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2212,658 +2544,658 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сертификат беру үшін қажетті мәліметтер болмаған жағдайда көрсетілетін қызметті беруші көрсетілген мерзімдерде ұсынылған құжаттар топтамасының сәйкес келмегені туралы хабарламаны оларды сәйкестендіру мерзімін көрсете отырып, өтініш берушіге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарламада көрсетілген құжаттарды сәйкес келтіру мерзімі 2 (екі) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Егер хабарламаны алған күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушы оны осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормаларына сәйкес келтірмеген жағдайда, көрсетілетін қызметті беруші өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Өтінім бойынша алдын ала бағалау және шешім қабылдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өтінімді алдын ала бағалау мемлекеттік қызметті көрсету үшін қажетті ұсынылған құжаттардың мазмұнын 5 (бес) жұмыс күні мерзімінде тексеруді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мынадай мәселелер қаралады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушінің бюджетіне әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметін сертификаттағаны үшін азаматтық авиация саласындағы төлемнің төленгенін растау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының авиациялық қауіпсіздік қызметінің ұйымдық құрылымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әуежайдың (әуеайлақтың) персоналы мен басшы құрамы, авиациялық қауіпсіздік қызметінің өндірістік базасы бойынша жиынтық деректердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иондаушы сәулелену көздерімен жұмыс істеу құқығына санитариялық-эпидемиологиялық қорытынды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрсетілетін қызметті алушының авиациялық қауіпсіздік қызметі туралы ереже;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өтінім бойынша шешім қабылдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Оң шешім қабылданған жағдайда көрсетілетін қызметті беруші сертификаттық зерттеп-қарау жүргізеді. Порталда көрсетілетін қызметті алушының "жеке кабинетіне" осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сертификат алуға өтінім бойынша шешім жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Теріс шешім болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама теріс шешім қабылданған сәттен бастап 3 (үш) жұмыс күні мерзімінде жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші сертификаттық тексеру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Сертификаттық зерттеп-қарауды және сертификат беруді жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сертификаттық зерттеп-қарауды көрсетілетін қызметті берушінің авиациялық инспекторлары қатарынан комиссия жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның құрамы кемінде 3 (үш) адамнан тұрады, олардың функционалдық міндеттеріне авиациялық қауіпсіздік саласындағы бақылау және қадағалау функцияларын жүзеге асыру жатады және көрсетілетін қызметті берушінің бірінші басшысының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Сертификаттық зерттеп-қарау осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметін сертификаттық зерттеп-қарау жөніндегі үлгілік бағдарламаға сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сертификаттық зерттеп-қарау барысында көрсетілетін қызметті алушы мәлімделген қызмет саласының Сертификаттау талаптарына сәйкестігін растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Сертификаттық зерттеп-қарау нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сертификаттық зерттеп-қарау актісі (бұдан әрі – Акт) авиациялық қауіпсіздіктің нақты жай-күйі, сертификат беру мүмкіндігі (мүмкін еместігі) туралы Комиссияның қорытындылары, ұсынымдары мен қорытындысы көрсетіле отырып, 2 (екі) данада жасалады. Актіге Комиссия мүшелері қол қояды және танысу үшін көрсетілетін қызметті алушыға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының қызметін жүзеге асыруға кедергі келтіретін сертификаттау талаптарына сәйкессіздіктердің жоқтығы туралы қорытындыны қамтитын Акт сертификат беру үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Сертификаттық зерттеп-қарау кезінде анықталған сертификаттық талаптарға сәйкессіздіктер Заңның 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 3 (үш) деңгейге бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Сертификаттық зерттеп-қарау және Актіні жасау мерзімі сертификаттық зерттеп-қарауды жүргізу туралы шешім қабылданған сәттен бастап 7 (жеті) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Акт нәтижелері бойынша 3 (үш) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Сертификат не мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап ресімделеді және порталдағы көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2876,88 +3208,192 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші Сертификат немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Шағымдарды қарастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері бойынша шағымды көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешімі, әрекеті (әрекетсіздігі) шағымданатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірілмей шағымды қарайтын органға әкімшілік істі жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3024,286 +3460,400 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші-тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган - ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша түрде (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық нысанда берген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Кодекстің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Сертификаттың қолданылуын тоқтату, кері қайтарып алу және қайта ресімдеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Көрсетілетін қызметті беруші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының сертификаттау талаптарын сақтамаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инспекторлық ұйғарымдарды орындамаған жағдайларда сертификаттың қолданылуын тоқтатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Сертификаттың қолданылуы тоқтатыла тұрған немесе оны қайтарып алған жағдайда әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің қызметі тоқтатылады. Көрсетілетін қызметті беруші қабылданған шешім туралы көрсетілетін қызметті алушыны дереу хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші сертификаттың қолданылуын тоқтата тұру туралы шешімде тоқтата тұру себебін және сертификаттың қолданылуы тоқтатыла тұрған кезеңді (алты айдан аспайтын) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3314,308 +3864,308 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер көрсетілетін қызметті алушы анықталған бұзушылықтарды белгіленген мерзімде жоймаған жағдайда, көрсетілетін қызметті беруші сертификат күшін жояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сертификат күшін жою көрсетілетін қызметті алушы сертификат қолданылуын тоқтата тұру немесе куәліктің күшін жою туралы хабарламаны алған сәттен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Сертификаттың қолданылуын жаңартуды (ол тоқтатыла тұрған жағдайда) көрсетілетін қызметті беруші көрсетілетін қызметті алушы анықталған кемшіліктерді жойғаннан және көрсетілетін қызметті беруші көрсетілетін қызметті алушыға сараптама жүргізгеннен кейін ғана жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Сертификатты қайтарып алынған жағдайда оны беру осы Қағидаларда белгіленген тәртіппен қайта сертификаттаудан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Берілген сертификаттарды қайта ресімдеу көрсетілетін қызметті алушының атауы, оның ұйымдық-құқықтық нысаны өзгерген және егер олар сертификаттау талаптарына сәйкессіздікке әкеп соқпаса, басқа да өзгерістер болған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Сертификатты қайта ресімдеудің мынадай тәртібі айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының көрсетілетін қызметті берушіге өзгерістер туралы мәліметтермен өтінім беруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті берушінің өтінімі бойынша алдын ала бағалау және шешім қабылдауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сертификатты қайта ресімдеу (қайта ресімдеуден бас тарту).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Сертификатты қайта ресімдеу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінім жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Көрсетілетін қызметті беруші өтінім тіркелген сәттен бастап бір жұмыс күні ішінде мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес ұсынылған мәліметтердің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған немесе сертификатты қайта ресімдеу үшін қажетті мәліметтер болмаған жағдайда, осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші сертификатты қайта ресімдеуден дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Сертификатты қайта ресімдеудің жалпы мерзімі 2 (екі) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3772,68 +4322,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің сертификатты алуға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4076,50 +4626,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: егер заңды тұлға жеке кәсіпкерлік субъектісі болып табылса, өтінішті мөрмен </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бекіту талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4278,68 +4944,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің сертификатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Көлік министрінің 17.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6237,86 +6903,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әуежайдың ( әуеайлақтың) авиациялық қауіпсіздік қызметінің персоналы мен басшылық құрамы, әуежайдың авиациялық қауіпсіздік қызметінің өндірістік базасы бойынша жиынтық деректер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің песоналы мен басшылық құрамын жасақтау жөніндегі деректер (әуежай, әуеайлақтың атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7266,68 +7932,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Авиациялық қауіпсіздік қызметінің өндірістік базасы бойынша деректер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8481,68 +9147,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Авиациялық қауіпсіздік қызметінің сертификатын алуға арналған өтінім бойынша  ШЕШІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__ жылғы "__" ______________ №_____________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8987,68 +9653,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметін сертификаттық зерттеп-қарау жөніндегі үлгілік бағдарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымшаға өзгеріс енгізілді - ҚР Көлік министрінің 17.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25617,70 +26283,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ( * ) - бұл ұйым үшін міндетті емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26089,68 +26755,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификаттық зерттеп-қарау актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__ жылғы "___" _____________ _________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26665,68 +27331,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________________________________________________  Уәкілетті ұйымның атауы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЕРТИФИКАТ  әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметі  № ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Жарамдылық мерзімі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27281,68 +27947,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің сертификатын қайта ресімдеуге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________ өзгеріске байланысты </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27676,836 +28342,836 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 192 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметіне қойылатын сертификаттау талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 2-қосымшамен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 30.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметіне қойылатын сертификаттау талаптары (бұдан әрі - Сертификаттау талаптары) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының 14-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-53) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және әуежайлардың (әуеайлақтардың) авиациялық қауіпсіздік қызметтеріне қойылатын сертификаттау талаптарын белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z109" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы сертификаттау талаптарында қолданылатын терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z110" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақыланатын аймақ – оларға кіру бақыланатын әуежайдың жұмыс алаңы, оған іргелес жатқан аумақ және жақын орналасқан ғимараттар немесе олардың бір бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z111" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жете тексеру кезінде қолданылатын техникалық құралдар –жолаушыларды, қол жүгін, жүкті, багажды, поштаны, борттық қорларды, әуе кемелері экипаждарының мүшелерін, авиациялық персоналды жете тексеруді жүзеге асыру кезінде дербес немесе қандай да бір жүйенің бөлігі ретінде пайдалануға арналған арнайы құрылғылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кіру шектелген күзетілетін аймақ – әуежайдың бақыланатын аймағының ең жоғары тәуекел аймақтарымен айқындалған, қауіпсіздік мақсатында оларда кіруді бақылаудан өзге бақылаудың басқа да шаралары қолданылатын учаскелері, жете тексеру пунктінен және әуе кемесіне дейінгі коммерциялық авиацияның ұшатын жолаушыларына арналған аймақтар, сондай-ақ перрон, жете тексеруден өткен багаж бен жүктер бар әуе кемелеріне қызмет көрсету аймақтарын қоса алғанда, багаж өңдеу аймақтары, жүк қоймалары, пошта жөнелтілімдерін өңдеу орталықтары, әуежайдың бақыланатын аймағында орналасқан бортта тамақтандыру мен ұшақтарды тазалау қызметтерінің үй-жайлары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z113" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметіне қойылатын сертификаттау талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z114" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әуежайдың (әуеайлақтың) авиациялық қауіпсіздік қызметінің сертификатын алу үшін сертификаттау талаптары авиациялық қауіпсіздікті қамтамасыз етуді ұйымдастыруды көздейді, ол мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Авиациялық қауіпсіздік қызметі туралы үлгілік ережені бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 26 наурыздағы № 321 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11603 болып тіркелген) сәйкес әзірленген авиациялық қауіпсіздік қызметі (бұдан әрі – АҚҚ) туралы бекітілген ереже;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z116" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әуежайдың (әуеайлақтың) бірінші басшысы бекіткен әуежайдың (әуеайлақтың) АҚҚ құрылымы мен штат кестесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z117" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасының азаматтық авиациясы ұйымдарының авиациялық қауіпсіздік қызметтерінің басшылары мен мамандары лауазымдарының тізбесін, сондай-ақ осындай лауазымдарға қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 26 наурыздағы № 322 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11440 болып тіркелген) сәйкес әуежайдың (әуеайлақтың) АҚҚ білікті персоналмен жинақталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z118" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қазақстан Республикасы азаматтық авиациясының авиациялық қауіпсіздік бағдарламасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 23 қазандағы № 673 ҚБП қаулысына (бұдан әрі – Қауіпсіздік бағдарламасы) сәйкес әзірленген әуежайдың (әуеайлақтың) авиациялық қауіпсіздігінің бекітілген бағдарламасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z119" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) "Авиациялық қауіпсіздік бойынша даярлау және қайта даярлау бағдарламасын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 қарашадағы № 1083 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12568 болып тіркелген) сәйкес әзірленген әуежайдың (әуеайлақтың) АҚҚ авиациялық қауіпсіздік жөніндегі даярлау және қайта даярлау бекітілген бағдарламасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Авиациялық қауіпсіздіктің сақталуы сапасына бақылау жүргізу қағидасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 22 сәуірдегі № 436 қбпү қаулысына сәйкес әзірленген авиациялық қауіпсіздік жөніндегі бекітілген ішкі сапаны бақылау бағдарламасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z121" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) АҚҚ инспекторлары мен олардың басшыларында кәсіптік даярлықтан өткені туралы сертификаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z122" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Қарап тексеру кезінде қолданылатын техникалық құралдарға қойылатын талаптарды бекіту туралы" Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 24 ақпандағы № 103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26940 болып тіркелген) сәйкес жете тексеру кезінде қолданылатын техникалық жете тексеру құралдарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z123" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қауіпсіздік бағдарламасына сәйкес әзірленген әуежайдың (әуеайлақтың) қауіптері мен тәуекелдерін бағалаудың бекітілген бағдарламасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z124" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қауіпсіздік бағдарламасының талаптарына сәйкес әуежайдың (әуеайлақтың) АҚҚ қызметтік және тұрмыстық үй-жайлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z125" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қауіпсіздік бағдарламасының талаптарына сәйкес жабдықталған бақылау-өткізу пункттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z126" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қауіпсіздік бағдарламасының талаптарына сәйкес әуе кемесінің бортында қаруды, оқ-дәрілерді тасымалдау жөніндегі нұсқаулық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z127" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) әуежайдың бірінші басшысы бекіткен электр энергиясы ажыратылған немесе жете тексеру үшін жабдықтар сынған жағдайда АҚҚ персоналының іс-қимылдары жөніндегі нұсқаулық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z128" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) байланыс құралдарымен, дабыл сигнализациясымен, авариялық жарықпен және электрмен жабдықтаумен, сондай-ақ ақпарат күнтізбелік 30 күн ішінде сақталатын бейнебақылау және бейнежазба жүйесімен жабдықталған жолаушыларды, қол жүгін, әуе кемелері экипажы мүшелерін, авиациялық персоналды, багажды, жүкті, почтаны, борттық тамақтануды және борттық қорларды ұшу алдындағы жете тексеру пункттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жете тексеру пункттерінде АҚҚ жете тексеру инспекторларының қалыпты еңбек жағдайларын және жылдың кез келген уақытында жете тексеру кезінде қолданылатын техникалық құралдардың жұмыс жағдайын қамтамасыз ететін температуралық режим сақталады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="110"/>
+    <w:bookmarkStart w:name="z129" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) жеке жете тексеруді жүргізуге арналған үй-жайлар (бөлмелер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z130" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жолаушыларға қызмет көрсетуге ыңғайлы орындарда ұшу алдындағы жете тексеру пункттерінің жанында орналасқан қаруды, оқ-дәрілерді және оның патрондарын қабылдауға (беруге), тексеруге және ресімдеуге арналған үй-жайлар (бөлмелер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z131" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) тексеру кезінде жолаушылардан алынған әуе тасымалына тыйым салынған қауіпті құралдар мен заттарды уақытша сақтауға арналған үй-жайлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z132" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) жолаушыларды ұшу алдындағы жете тексеру пункттері мен қол жеткізуі қатаң бақыланатын әуе кемелері арасындағы аймақтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z133" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жолаушыларды тіркеу аймақтарында авиациялық қауіпсіздік жөніндегі арнайы ақпараты бар плакаттар ілінеді, оларда мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әуе көлігінде тасымалдауға тыйым салынған қауіпті заттар мен құралдардың тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әуе кемелерінде қару-жарақты, оқ-дәрілерді, арнайы құралдарды, радио, фото және бейне аппаратураны, электрондық-есептеу және теледидар техникасын тасымалдау тәртібі, сондай-ақ қол жүгін тасымалдаудың шекті нормалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) жете тексеруден өтпеген жолаушылардың немесе шығарып салушылардың тексеруден өткен жолаушылармен байланысын болдырмау үшін жете тексеру пункттеріндегі қоршаулар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z135" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) әуежайдың (әуеайлақтың) бірінші басшысы бекіткен жолаушыларды, қол жүгін, әуе кемелері экипаждарының мүшелерін және авиация персоналын ұшу алдындағы тексеріп қарау технологиясы, ол мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әрбір жете тексеру пунктін персоналмен жасақталуы (жолаушыларды ұшу алды жете тексеру пунктінде персонал саны кемінде 4 маман болуы тиіс), ауысым ішінде жұмыс орындарында тұрақты ротациялау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28642,70 +29308,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жете тексеру пунктінде алынған қауіпті заттар мен әуе көлігімен тасымалдауға тыйым салынған заттарды ресімдеу, сақтау, иесіне қайтару және жою тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңсыз араласу актісін жасау қауіптілігінің жоғары деңгейінің кезеңінде жете тексеруді жүргізу тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) әуежайдың (әуеайлақтың) бірінші басшысы бекіткен багажды, жүкті, почтаны және борттық қорларды жете тексеру технологиясы, ол мыналарды қамтиды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әуе кемесінің бортына орналастырылатын барлық заттарды толық жете тексеру талабы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28806,364 +29472,364 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жете тексеруден өткен жүктерді нөмір жапсырмаларымен таңбалау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жете тексеру рәсімінен өткен бажсыз сауда-саттық үшін тауарлары және борттық тағамдары бар контейнерлерді жеткізу тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) әуежайдың бірінші басшысымен бекітілген әуежайдың зарарсыздандырылған аймағында тұрған бажсыз сауда-саттық дүкендеріне түсетін тауарларды жете тексеру жөніндегі нұсқаулық; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) объектілердің орналасуын, бақыланатын аймақтардың, кіруі шектелген күзетілетін аймақтардың шекараларын және әуе кемелерін күзету бекеттерін көрсете отырып, әуежай (әуеайлақ) аумағының схемасы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z139" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) Қауіпсіздік бағдарламасына сәйкес әуежайдың (әуеайлақтың) өткізу және объектішілік режимі жөніндегі бекітілген нұсқаулық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z140" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) Қауіпсіздік бағдарламасының талаптарына сәйкес келетін әуежайдың (әуеайлақтың) бүкіл периметрі бойынша қоршаулар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z141" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) жанар-жағармай материалдары объектілерінде және коммерциялық қоймаларда қосымша қоршаулар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z142" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) әуежайдың (әуеайлақтың) периметрлік қоршауының ішкі жағынан жасанды жабыны бар жолдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z143" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) жылына 300 (үш жүз) мыңнан астам жолаушыға қызмет көрсететін және/немесе тұрғын аудандарға тікелей жақын орналасқан және/немесе террористік қауіптілік деңгейі жоғары өңірлерде орналасқан әуежайдың (әуеайлақтың) периметрлік қоршауы бойымен күзет жарығы мен бейнебақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z144" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) ағаштар мен өсімдіктерден бос әуежайдың (әуеайлақтың) периметрлік қоршауының сыртқы және ішкі жағынан тыйым салынған аймақтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z145" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) әуежайдың (әуеайлақтың) бақыланатын аймағына апаратын барлық есіктердің кіруін бақылау және басқару жүйелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z146" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) авиациялық қауіпсіздік жөніндегі ведомствоаралық әуежай комиссиясы және олардың отырыстарының хаттамалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z147" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) әуежайдың (әуеайлақтың) АҚҚ мамандарының бекітілген лауазымдық нұсқаулықтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z148" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) бекітілген әуе кемелерін арнайы жете тексеру жөніндегі нұсқаулық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z149" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жүру мүмкіндігі жоғары, жүргізушіні қоса алғанда кемінде 5 (бес) отыратын орны, "Авиациялық қауіпсіздік қызметі" деген жазуы бар, сары түсті жарқылдауық шамдармен, іздеуші фарамен, әуе қозғалысына қызмет көрсету органдарымен және әуежайдың АҚҚ кезекші үй-жайымен радиобайланыс құралдарымен жабдықталған әуежайдың АҚҚ арнайы патрульдік көлік құралдары болуын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>