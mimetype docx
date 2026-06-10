--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d50bbde" w14:textId="d50bbde">
+    <w:p w14:paraId="12c5890" w14:textId="12c5890">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,84 +112,300 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 27 наурыздағы № 365 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 14 мамырда № 11043 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Темiржол көлiгі туралы" 2001 жылғы 8 желтоқсандағы Қазақстан Республикасы Заңының 14-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 34-4) тармақшасына сәйкес </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Преамбула </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Темiржол көлiгі туралы" 2001 жылғы 8 желтоқсандағы Қазақстан Республикасы Заңының 14-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34-4) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса берiліп отырған Темiржол көлiгiмен тасымалдау кезiнде жүктердiң әскерилендiрiлген күзетін қамтамасыз ету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -839,111 +1055,582 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темiржол көлiгімен жүктерді тасымалдау кезінде әскерилендiрілген күзетті қамтамасыз ету қағидалары</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Темiржол көлiгiмен жүктердi тасымалдау кезiнде әскерилендiрілген күзетті қамтамасыз ету қағидалары (бұдан әрі – Қағидалар) "Темiржол көлiгі туралы" 2001 жылғы 8 желтоқсандағы Қазақстан Республикасы Заңының 14-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 34-4) тармақшасына сәйкес әзiрлендi және темiржол көлiгiмен жүктердi тасымалдау кезінде әскерилендiрілген күзетті қамтамасыз ету тәртiбiн айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың әрекетi әскери және арнайы тасымалдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалардағы ұғымдар Қазақстан Республикасының "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -958,152 +1645,395 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" 2001 жылғы 8 желтоқсандағы және "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Күзет қызметi туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" 2000 жылғы 19 қазандағы заңдарында айқындалған мағынада пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Теміржол көлiгімен тасымалдау кезiнде әскерилендiрілген күзетпен алып жүруге жататын жүктердi күзетудi тасымалдаушы не жүк жөнелтушi жүктердi тасымалдауды ұйымдастыру туралы шарт бойынша қамтамасыз етедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Темiржол көлігімен тасымалдау кезiнде әскерилендiрілген күзетпен алып жүруге жататын жүктердің тiзбесi Қазақстан Республикасы Көлік және коммуникация министрінің 2005 жылғы 10 қарашадағы № 344-І </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3931 нөмірмен тіркелген) бекiтілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жүктердi күзетудi "Күзет қызметi туралы" 2000 жылғы 19 қазандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күзет қызметiн жүзеге асыратын субъектілер жүргiзедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Акцияларының бақылау пакетi мемлекетке тиесiлi мемлекеттiк мекемелер, мемлекеттiк кәсіпорындар және акционерлiк қоғамдар болып табылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1118,222 +2048,694 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, тасымалдаушылар мен жүк жөнелтушiлер және олармен аффилиирлендірілген заңды тұлғалар Қазақстан Республикасының мемлекеттік сатып алу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күзет қызметтерін күзет қызметi субъектiлерiнен сатып алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Халықаралық қатынаста тасымалдау кезiнде әскерилендiрiлген күзетуге жататын жүктердi күзету Қазақстан Республикасы қатысушысы болып табылатын халықаралық шарттарға сәйкес, сондай-ақ тасымалдаушы немесе жүк жөнелтушi басқа мемлекеттердiң тасымалдаушыларымен жасасатын шарттарға сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Жүктерді әскерилендірілген күзетпен қамтамасыз ету тәртібі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1-параграф. Тасымалданатын жүктерді күзетуді ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Күзетуге берiлген жүктердiң маңыздылығын, құндылығын және қауiптiлігін ескере отырып, күзет ұйымы оларды күзетудiң мынадай тәсiлдерiн қолдануы мүмкiн: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жүру жолындагы жекелеген темiржол станцияларында күзетшiлердi ауыстыра отырып жүктердi күзетуге тағайындалған күзетшiлер тобының (бұдан әрi – наряд) бiрге алып жүруi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жөнелту станциясынан баратын станциясына дейiнгі жүру жолында жүктердi күзетудi жүзеге асыратын нарядтардың бiрге алып жүруi (жол бойы алып жүруi);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аралық станцияларда күзетшілер нарядын қою (жедел–маневрлік нысан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пен толықтыру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Сапар жолында жүктерді күзетудi басқа күзет түрімен үйлесімде атыс қаруымен қаруланған бiр және одан да көп күзетшi жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Құрамында екі және одан да көп күзетшi наряды бөлiнген жағдайда олардың бiреуi наряд жетекшiсi болып тағайындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Бағыттарды жол бойы алып жүруге арналған күзет нарядының сандық құрамын күзет ұйымы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1348,51 +2750,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарды ескере отырып және "Жеке күзет ұйымы қызметкерлерінің адам саны нормативін бекіту туралы" Қазақстан Республикасының Ішкі істер министрінің 2024 жылғы 23 қыркүйектегі № 711 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35159 болып тіркелген) сан нормативтері шегінде айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1411,91 +2813,346 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (08.01.2025 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жүру жолында күзет нарядтарының ауысуы қару-жарақ бөлмесiмен жабдықталған, нарядтарды ауыстыруға арналған, күзет ұйымы алдын ала белгiлеген поездық локомотивтік бригадалардың ауысуы жүргiзiлетiн темiржол станцияларындағы күзет ұйымының объектiлерiнде (бұдан әрi – ауысым пунктi) жүргiзiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Әскерилендiрiлген күзетуге жататын жүктердi үздiксiз бiрге алып жүрудi қамтамасыз ету жөнiндегi нарядтардың iс-әрекеттерiн үйлестіруді күзет ұйымы өз бетiмен жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Әскерилендiрiлген күзетуге жататын жүктердi тасымалдау кезiнде тасымалдау құжаттарын ресiмдеу ерекшелiктерi "Теміржол көлігі туралы" 2001 жылғы 8 желтоқсандағы Қазақстан Республикасы Заңының 14-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1510,170 +3167,169 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 34-15) тармақшасына сәйкес бекітілген жолаушыларды, багажды, жүктерді, жүк-багажды және почта жөнелтілімдерін тасымалдау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Поездарды жасақтау кезiнде және жүру жолында күзетiлетiн вагондармен жасалатын алдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>маневрлiк жұмыс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> туралы темiржол станциясының қызметкерлерi наряд жетекшiсiне маневрлер басталғанға дейiн ескертедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Жүктері бар вагондарды күзетуге қабылдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Нарядтың жүктерi бар вагондарды күзетуге қабылдауы тасымалдаушының жүк жөнелтушіден вагондарды қабылдау орындарында поезд жөнелтiлгенге дейiн 2 сағаттан кешiктiрiлмей жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Вагондар мен жүктердi күзетуге қабылдауды наряд жетекшiсi тасымалдаушы немесе жүк жөнелтуші өкiлiнiң қатысуымен, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша темiржол станциясында тасымалдаушының өкiлi жүргiзетін станцияда жүктерi бар вагондарды күзетуге тапсыруды есепке алу кiтабында наряд жетекшiсiнiң қол қоюымен жүргiзедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Әскерилендiрiлғен күзеттiң бiрге алып жүруіне жататын жүктерi бар вагондарды күзетуғе қабылдау және беру туралы мәлiметтердi наряд жетекшiсi осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1688,377 +3344,857 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша жүру жолында жүктердi әскерилендiрiлген күзетудiң бағыт қағазында және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша күзеттің ауысым пунктiнде жүргiзілетiн күзет нарядтарының жүктерi бар вагондарды тапсыруын және қабылдауын есепке алу кiтабында тiркейдi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Ашық жылжымалы құрамдағы вагондарды, жүктерді күзетуге қабылдау кезiнде наряд жетекшiсi жүктер, едендер, люктер, төменгi және жоғарғы төгу приборлары, бұраулар мен пломбалары бекiтілуiнiң жарамдылығын, ашық жылжымалы құрамдағы жүк орындарының жарамдылығын тексередi. Адамдардың өмiрiне, жүктердiң немесе жылжымалы құрамның сақталуына қауiп төндiретiн ақаулар анықталған кезде вагондарды күзетуге қабылдамайды, ақауларды жоюды талап етедi және бұл туралы күзет ұйымының өкiлiне немесе темiр жол станңиясының бастығына баяндайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Жүру жолында жүктерді әскерилендiрiлген күзету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Күзет нарядтарының күзетілетiн жүктерi бар вагондарды ауысым пункттерiнде қабылдауы және тапсыруы поездың темiржол станциясында тұрған уақыты iшiнде жүру жолында жүктердi әскерилендiрiлген күзетудің бағыт қағазында және күзет нарядтарының жүктерi бар вагондарды тапсыруы мен қабылдауын есепке алу кiтабында қол қоюымен жүргiзіледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Жүктерi бар вағондарды күзету кезiнде наряд "Күзет қызметі туралы" 2000 жылғы 19 қазандағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаруды және арнайы құралдарды қолданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Вағоннан немесе контейнерден бекiту-пломбалау құрылғыларының жұлынғаны, жүктер, едендер, люктер, төменгі және жоғарғы төгу приборлары, ашық жылжымалы құрамдағы жүк орындары бекiтілуiнiң ақаулары анықталған жағдайда, наряд жетекшiсi осы және басқа да оқиғалар туралы күзет ұйымының және тасымалдаушының өкілдеріне хабарлайды. Бұл ретте вагонды не контейнердi тасымалдаушының өкiлiне не жүк жөнелтушiғе тапсырғанға дейiн наряд жүктiң күзетілуiн қамтамасыз етедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тасымалдаушы көрсетілген оқиғалар туралы көлiктегi iшкi iстер органдарын хабардар етедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Поезға қатер төндiретiн қауiптi (буксалар мен жүктің өртенуi, жылжымалы құрамның рельстен шығуы және т.б.) жағдайда наряд жетекшiсi локомотив бригадасымен бiрлесіп, қауiптіліктi жою үшiн ықтимал шараларды қабылдайды. Наряд оқиға болған жердi қарауға және қауiптiлікті жоюға келген лауазымды тұлғалардан басқа ешкiмдi оқиға болған жерге және жүктерғе жiбермейдi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Күзетілетiн вагондары бар поезд аралық станңияда локомотивсiз уақытша қалдырылған жағдайда, наряд жетекшiсi бұл туралы күзет ұйымына кешіктiрмей хабарлайды. Қажетті жағдайларда күзет ұйымы жүктерi бар вағондарды тәулiк бойы күзетудi ұйымдастыру үшiн көрсетiлғен станцияға қосымша наряд жiбередi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Жүктерi бар вагондарды тапсыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Поезд баратын темiржол станциясына келгенде наряд күзетiлетін жүктерi бар вагондарды ауысым наряды, тасымалдаушының темiржол станциясындағы өкiлi немесе жүктi алушы оларды қабылдағанға дейiн қалдырмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Тасымалдаушы немесе жүк алушы жүктерi бар вагондарды қабылдағаннан кейiн бұл туралы жүру жолында жүктердi әскерилендiрілғен күзетудiң бағыт қагазына белгi жасайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Темiржол көлiгiнде ықтимал құқыққа қарсы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>әрекеттерді анықтау және оларды алдын алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z48" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. Темiржол көлiгiмен тасымалданатын жүктердi күзетудi жүзеге асыру үшiн күзет қызметiнiң субъектiсi диверсиялық және террористік қатерлерден күзетілетін объектілердiң қорғалу деңгейiн арттыру, темiржол көлiгiндегi құқыққа қарсы актiлердi анықтау және олардың алдын алу жөнiндегi iс-шараларды әзiрлейдi және орындалуын қамтамасыз етедi және оларды "Күзет қызметі туралы" 2000 жылғы 19 қазандағы Қазақстан Республикасы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес аумақтық iшкi iстер және ұлттық қауiпсiздiк органдарымен келiседi.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Темiржол көлiгiмен тасымалданатын жүктердi күзетудi жүзеге асыру үшiн күзет қызметiнiң субъектiсi диверсиялық және террористік қатерлерден күзетілетін объектілердiң қорғалу деңгейiн арттыру, темiржол көлiгiндегi құқыққа қарсы актiлердi анықтау және олардың алдын алу жөнiндегi iс-шараларды әзiрлейдi және орындалуын қамтамасыз етедi және оларды "Күзет қызметі туралы" 2000 жылғы 19 қазандағы Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аумақтық iшкi iстер және ұлттық қауiпсiздiк органдарымен келiседi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       29. Темiржол көлiгіндегi құқыққа қарсы актiлердi анықтау және олардың алдын алу жөнiндегі iс-шаралар алдын алу шараларын өткiзудi, күзетшiлердiң жеке қорғану шараларын, қысылтаяң жағдайлардағы және шұғыл көшiру кезiндегi iс-әрекеттердi, сонымен қатар тиiстi мемлекеттік орғандарды хабардар ету тәртiбiн көздейдi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16402,55 +18538,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>