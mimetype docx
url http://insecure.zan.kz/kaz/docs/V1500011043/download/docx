--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="12c5890" w14:textId="12c5890">
+    <w:p w14:paraId="276d2eb" w14:textId="276d2eb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -18538,55 +18538,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18912,31 +18912,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>