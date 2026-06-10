--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e7e6fc" w14:textId="1e7e6fc">
+    <w:p w14:paraId="9f0e765" w14:textId="9f0e765">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1868,390 +1868,618 @@
         <w:t>
       3) мемлекеттiк мүлік жөніндегі уәкiлеттi мемлекеттiк орган мен оның аумақтық органдарына - олардың орналасқан жерiн, сондай-ақ сатып алушылар мен олардың көрсетiлген объектiлерге құқықтарының туындау негiздерi туралы мәлiметтердi көрсете отырып, республикалық меншiкте тұрған жекешелендiрiлген жылжымайтын мүлiк объектiлерi туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) облыстардың республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергiлiктi атқарушы органдарының сәулет, қала құрылысы және құрылыс iстерi жөнiндегi уәкiлеттi органдары - жылжымайтын мүлiктiң техникалық және басқа да сипаттамаларын көрсете отырып, құқық иелерi, жылжымайтын мүлiк объектiлерi туралы қолда бар деректердi ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жылжымайтын мүлiкке бұрын туындаған құқықтарды (құқықтық ауыртпалықтарды) жүйелi түрде тiркеу құқық иеленушiлердiң өтiнiшi келiп түскен және (немесе) бұрын туындаған құқықтар (құқықтық ауыртпалықтар) туралы шынайы деректер басқа ақпараттық жүйелерден ауыстырылған сәттен бастап үш жұмыс күнi iшiнде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.05.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Әділет министрінің м.а. 31.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы Қағидалардың 6-тармағында аталған мемлекеттік органдар ақпаратты тіркеуші органға жүйелі түрде тіркеу шеңберінде өтеусіз негізде ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.05.2016 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Әділет министрінің м.а. 31.07.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...15 lines deleted...]
-      8. Осы Қағидалардың 6-тармағында аталған мемлекеттік органдар ақпаратты тіркеуші органға жүйелі түрде тіркеу шеңберінде өтеусіз негізде ұсынады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тiркеушi орган алынған ақпаратты құқықтық кадастр деректерiмен салыстыруды жүргiзедi, содан кейiн жылжымайтын мүлiкке құқықтарды (құқықтық ауыртпалықтарды) жүйелi тiркеудi жүргiзгенi туралы құқық иелерiне хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.05.2016 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      9. Тiркеушi орган алынған ақпаратты құқықтық кадастр деректерiмен салыстыруды жүргiзедi, содан кейiн жылжымайтын мүлiкке құқықтарды (құқықтық ауыртпалықтарды) жүйелi тiркеудi жүргiзгенi туралы құқық иелерiне хабарлайды.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жылжымайтын мүлiкке бұрын туындаған құқықтарды (құқықтық ауыртпалықтарды) жүйелi тiркеу құқық иеленушiлерiнiң өтiнiш беруi арқылы және (немесе) бұрын туындаған құқықтар (құқықтық ауыртпалықтар) туралы шынайы деректердi мемлекеттiк органдардың басқа ақпараттық жүйелерiнен ауыстыру арқылы жүзеге асырылуы мүмкiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жылжымайтын мүлiкке бұрын туындаған құқықтар мен құқықтық ауыртпалықтар туралы деректердi құқықтық кадастрға ауыстыру мемлекеттiк органдардағы деректер шынайы болған кезде жүзеге асырылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...15 lines deleted...]
-      10. Жылжымайтын мүлiкке бұрын туындаған құқықтарды (құқықтық ауыртпалықтарды) жүйелi тiркеу құқық иеленушiлерiнiң өтiнiш беруi арқылы және (немесе) бұрын туындаған құқықтар (құқықтық ауыртпалықтар) туралы шынайы деректердi мемлекеттiк органдардың басқа ақпараттық жүйелерiнен ауыстыру арқылы жүзеге асырылуы мүмкiн.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жылжымайтын мүлiкке бұрын туындаған құқықтарды (құқықтық ауыртпалықтарды) жүйелi тiркеу өтеусiз жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
-[...15 lines deleted...]
-      11. Жылжымайтын мүлiкке бұрын туындаған құқықтар мен құқықтық ауыртпалықтар туралы деректердi құқықтық кадастрға ауыстыру мемлекеттiк органдардағы деректер шынайы болған кезде жүзеге асырылуы мүмкiн.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жекелеген жағдайларда жүйелi тiркеудi жүзеге асыру ерекшелiктерi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің м.а. 31.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Егер бастапқы немесе кейiнгi жылжымайтын мүлiк объектiсiне құқықтарды тiркеу туралы өтiнiш берген құқық иесiнде жер учаскесiне құқық белгiлейтiн құжат болмаса не ескi үлгiдегi актiлерде немесе бұрын қолданылған заңнамаға сәйкес жер учаскесiне құқықтардың туындауын растайтын өзге де құжаттарда құқықтық кадастрды жүргiзу мақсаты үшiн қажеттi мәлiметтер болмаса, тiркеушi орган бастапқы немесе кейiнгi жылжымайтын мүлiк объектiлерiне бұрын туындаған құқықты есептiк тiркеудi жүргiзуге мiндеттi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жер учаскесiне бұрын туындаған құқықты есептiк тiркеу уәкiлеттi орган ескi үлгiдегi актiнiң немесе бұрын қолданылған заңнамаға сәйкес жер учаскесiне құқықтардың туындауын растайтын өзге де құжаттардың негiзiнде жер учаскесiне сәйкестендiру құжатын бергеннен кейiн жүзеге асырылады. Тiркеу үшiн құқық иесi ескi үлгiдегi актiнi немесе бұрын қолданылған заңнамаға сәйкес жер учаскесiне құқықтардың туындауын растайтын өзге де құжатты және жер учаскесiне сәйкестендiру құжатын ұсынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2264,70 +2492,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Құқық иесiнде жер учаскесiне құқық белгiлейтiн құжат болмаған кезде оған құқықтарды ресiмдеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>белгiленген</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тәртiппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бастапқы және кейiнгi объектiлерге бұрын туындаған құқықтарды есептiк тiркеудi жүзеге асыру кезiнде құқық иеленушінің жылжымайтын мүлік объектісіне кадастрлық паспорты ұсынылмайды. Жүйелi тiркеудi жүргiзу кезiнде мемлекеттік тексеруді техникалық жылжымайтын мүлiк объектiсiнiң орналасқан жерi бойынша мемлекеттiк техникалық есепке алу құзыретiне кіретін "Азаматтарға арналған үкімет" мемлекеттiк корпорациясы өтеусiз жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2395,55 +2623,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2769,31 +2997,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>