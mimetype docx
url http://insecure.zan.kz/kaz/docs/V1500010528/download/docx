--- v0 (2025-11-14)
+++ v1 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="531b134" w14:textId="531b134">
+    <w:p w14:paraId="8ea03e6" w14:textId="8ea03e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1139,55 +1139,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қойма – көппәтерлі тұрғын үйдің жобалау-сметалық құжаттамасында көзделген, тұрғын емес үй-жай болып табылмайтын, өрт қауіпсіздігінің нормалары мен өзге де талаптарды сақтай отырып мүлікті сақтауға арналған, пәтерден тыс орналасқан, жиынтығында үйге ортақ инженерлік жүйелер, сондай-ақ жеке кіретін жері жоқ және дара (бөлек) меншіктегі орын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      15) орынтұрақ орны – паркингте (болған кезде гаражда) автокөлік құралын қоюға арналған, тұрғын емес үй-жай болып табылмайтын және дара (бөлек) меншіктегі орын; </w:t>
+        <w:t>
+      15) орынтұрақ орны – паркингте (болған кезде гаражда) автокөлік құралын қоюға арналған, тұрғын емес үй-жай болып табылмайтын және дара (бөлек) меншіктегі орын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Орыс тілінде 2-тармақтың 16) тармақшасы алып тасталды, қазақ тіліндегі мәтін өзгермейді - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кондоминиум объектісін басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2372,325 +2434,439 @@
         <w:t>
       14) ірі көлемді қоқысты шығару (қажет болған жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Кондоминиум объектісін басқару және орынтұрақ орындарын, қоймаларды күтіп-ұстау бойынша қызмет көрсету туралы шарттың сомасы жылдық сметалармен бекітілген сомадан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген – ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Көппәтерлі тұрғын үйді ағымдағы жөндеу "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтердің талаптарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Кондоминиум объектісінің ортақ мүлкіне ағымдағы жөндеу жүргізу қажет болған жағдайда мүліктің меншік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектісі не көппәтерлі тұрғын үйді басқарушы не басқарушы компания не пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелері тікелей бірлескен басқару кезінде Үй кеңесінің қатысуымен ақау актісін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы жөндеу аяқталғаннан кейін кондоминиум объектісінің ортақ мүлкіне ағымдағы жөндеу жүргізген ұйым орындалған жұмыстарды қабылдау үшін орындалған жұмыстардың актісін Үй кеңесіне жібереді және мүліктің меншік иелері бірлестігінің төрағасына немесе кондоминиум объектісін басқару субъектісіне не көппәтерлі тұрғын үйді басқарушыға не басқарушы компанияға не тікелей бірлескен басқару кезінде пәтерлердің, тұрғын емес үй-жайлардың меншік иелері қатарындағы жауапты адамдарға немесе ақпараттандыру объектісі арқылы қол қоюға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Кондоминиум объектісінің ортақ мүлкін немесе оның жекелеген бөліктерін күрделі жөндеу Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-2-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, сондай-ақ уәкілетті орган бекіткен кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу тәртібіне сәйкес жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу (жаңғырту, реконструкциялау, қалпына келтіру) жүргізу туралы, жинақ шотында жинақталған шығыстар сметасын бекіту және ақшаны жұмсау туралы шешім қабылдау пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің жалпы санының көпшілігінің келісімімен қабылданған және жиналыс хаттамасымен бекітілген жиналыстың шешімі бойынша ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кондоминиум объектісі бойынша қаржылық, техникалық құжаттаманы және өзге де техникалық құралдарды беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Мүліктің меншік иелері бірлестігінің төрағасы немесе пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелері заңды тұлға құрылған сәттен бастап тікелей бірлескен басқару кезінде немесе кондоминиум объектісін басқару нысаны өзгерген кезде 3 жұмыс күні ішінде көппәтерлі тұрғын үйді басқаратын кондоминиум объектісін басқару субъектісіне осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген басқарудың бір нысанынан басқарудың басқа нысанына ауысқан жағдайда 3 жұмыс күні ішінде тұрғын үй инспекциясына мүліктің меншік иелерінің бірлестігін құру туралы немесе жай серіктестік құру туралы не пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелерін тікелей бірлесіп басқару туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген хабарламада пәтерлердің, көппәтерлі тұрғын үйдің тұрғын емес үй-жайларының меншік иелері құрған кондоминиум объектісін басқару нысанының атауы және кондоминиум объектісінің орналасқан жері қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Хабарламаны алған сәттен бастап, сондай-ақ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2705,51 +2881,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген хабарламаны жіберген адам 3 жұмыс күні ішінде бірлесіп осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бекітілген кондоминиум объектісі бойынша қаржылық, техникалық құжаттаманы және өзге де техникалық құралдарды қабылдау-беру актісін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үй кеңесіне немесе мүліктің меншік иелері бірлестігінің төрағасына не кондоминиум объектісін басқару субъектісіне кондоминиум объектісі бойынша қаржылық, техникалық құжаттаманы және өзге де техникалық құралдарды беру және қабылдау-беру актісіне қол қою тұлға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2798,428 +2974,428 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапсырыс берушінің (құрылыс салушының) кепілдік міндеттемелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісінің сеніп тапсырылған ортақ мүлкін бүлдіруге және (немесе) иемденуге және (немесе) ысырап етуге әкеп соққан кондоминиум объектісін басқарудың қолданыстағы (бұрын қолданыста болған) нысанының әрекеттері (әрекетсіздігі) бойынша жауапкершіліктен босатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Беруге жататын кондоминиум объектісі бойынша қаржылық, техникалық құжаттаманың және өзге де техникалық құралдардың сандық және (немесе) сапалық құрамы бойынша орын алған келіспеушіліктер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қабылдау-беру актісінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға ағымдағы шоттан кондоминиум объектісін басқаруға, орынтұрақ орнын, қойманы күтіп-ұстауға көзделген қаражатты шығыстардың жылдық сметаларында көрсетілмеген өзге де мақсаттарға пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. тарау. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің және пәтерді жалдаушылардың (қосымша жалдаушылардың), тұрғын емес үй-жайды жалға алушылардың кондоминиум объектісін басқару шығындарына қатысуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкіне ағымдағы және күрделі жөндеу жүргізуді қоса алғанда, оның қауіпсіз пайдаланылуын қамтамасыз ету жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Кондоминиум объектісінің ортақ мүлкінің құрамына кірмейтін пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иесі болып табылатын көппәтерлі тұрғын үйге тапсырыс беруші (құрылыс салушы) объектіні пайдалануға қабылдау актісі тіркелгеннен кейін осы Қағидаларға сәйкес ағымдағы, жинақтаушы, нысаналы жарналарды және тұрақ орындарын, қоймаларды күтіп-ұстауға арналған ағымдағы жарналарды, оларды уақтылы төлемегені үшін өсімпұлдарды төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кондоминиум объектісінің шектеулі пайдаланылатын ортақ мүлкінің өздеріне бекітіліп берілген бөліктерін мүліктің меншік иелері бірлестігінің немесе кондоминиум объектісін басқару субъектісінің ағымдағы шотына жалға алу ақысын есепке жатқыза отырып, мүлікті шектеулі пайдалануға беру туралы мүліктік жалдау (жалға беру) шартында белгі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кондоминиум объектісін басқаруға, сондай-ақ нысаналы жарналарға арналған барлық шығыстарға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін коммуналдық қызметтің әрбір түріне жеткізушілермен жеке шарттар жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкінің сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуге ақша жинақтау үшін өзіне тиесілі пәтердің, тұрғын емес үй-жайдың пайдалы алаңының бір шаршы метріне есептегенде республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштіктің кемінде 0,005 еселенген мөлшеріндегі ақшаны ай сайын жинақ шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Орынтұрақ орындарының, қоймалардың меншік иелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кондоминиум объектісінің шектеулі пайдаланылатын ортақ мүлкінің өздеріне бекітіліп берілген бөліктерін мүліктің меншік иелері бірлестігінің ағымдағы шотына немесе пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқару нысанын осы кондоминиум объектісіне ашылған тікелей бірлескен басқару түрінде таңдаған кезде кондоминиум объектісін басқару субъектісінің шотына жалға алу ақысын есепке жатқыза отырып, мүлікті шектеулі пайдалануға беру туралы мүліктік жалдау (жалға беру) шартында белгіленген талаптарда пайдаланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z93" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орынтұрақ орындарын, қоймаларды күтіп-ұстауға арналған барлық шығыстарға, сондай-ақ нысаналы жарналарға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кондоминиум объектісінің ортақ мүлкінің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z95" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуге ақша жинақтау үшін өзіне тиесілі орынтұрақтың, қойманың пайдалы алаңының бір шаршы метріне есептегенде республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштіктің кемінде 0,005 еселенген мөлшеріндегі ақшаны ай сайын жинақ шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Пәтерлерді, тұрғын емес үй-жайларды қайта жабдықтау және (немесе) қайта жоспарлау кезінде, егер өзгерістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тіреуіш және (немесе) қоршау конструкцияларын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3266,110 +3442,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пәтерлердің, тұрғын емес үй-жайлардың функционалдық мақсатын қозғайтын жағдайларда, пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының кемінде үштен екісінің жазбаша келісімі талап етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген өзгерістер мүгедектігі бар адамдардың тұрғынжайға кіруін қамтамасыз етуге байланысты болған жағдайда, пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жазбаша келісімі талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Пәтер, тұрғын емес үй-жай меншік иесінің пәтерді, тұрғын емес үй-жайды қайта жабдықтауды және (немесе) қайта жоспарлауды қоса алғанда, конструкциялық бөлігін және (немесе) үйге ортақ инженерлік желілерді өзгертуі Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Кондоминиум объектісінің ортақ мүлкінің құрамына кіретін паркингтің немесе орынтұрақ орнының не қойманың конструктивтік бөлігін және функционалдық мақсатын өзгертуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Пәтерді жалдаушы (қосымша жалдаушы), жеке тұрғын үй қорынан тұрғын емес үй-жайды жалдаушы жиналыста дауыс бермейді және кондоминиум объектісін басқаруға өзгеше түрде қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3435,68 +3611,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқару қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кондоминиум объектісінің ортақ мүлкін түгендеу тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісінің орналасқан жері: _________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23530,68 +23706,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқару қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кондоминиум объектісін қарау АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала _________________________ 20____жылғы "_____" ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31894,68 +32070,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқару қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала__________20__жылғы "____"_________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -44795,55 +44971,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>