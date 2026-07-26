--- v1 (2026-04-19)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ea03e6" w14:textId="8ea03e6">
+    <w:p w14:paraId="f2ca35d" w14:textId="f2ca35d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2434,439 +2434,387 @@
         <w:t>
       14) ірі көлемді қоқысты шығару (қажет болған жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Кондоминиум объектісін басқару және орынтұрақ орындарын, қоймаларды күтіп-ұстау бойынша қызмет көрсету туралы шарттың сомасы жылдық сметалармен бекітілген сомадан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Көппәтерлі тұрғын үйді ағымдағы жөндеу Қазақстан Республикасы Құрылыс кодексінің 41-бабына сәйкес бекітілген мемлекеттік нормативтік құжаттардың талаптарына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Кондоминиум объектісінің ортақ мүлкіне ағымдағы жөндеу жүргізу қажет болған жағдайда мүліктің меншік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектісі не көппәтерлі тұрғын үйді басқарушы не басқарушы компания не пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелері тікелей бірлескен басқару кезінде Үй кеңесінің қатысуымен ақау актісін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы жөндеу аяқталғаннан кейін кондоминиум объектісінің ортақ мүлкіне ағымдағы жөндеу жүргізген ұйым орындалған жұмыстарды қабылдау үшін орындалған жұмыстардың актісін Үй кеңесіне жібереді және мүліктің меншік иелері бірлестігінің төрағасына немесе кондоминиум объектісін басқару субъектісіне не көппәтерлі тұрғын үйді басқарушыға не басқарушы компанияға не тікелей бірлескен басқару кезінде пәтерлердің, тұрғын емес үй-жайлардың меншік иелері қатарындағы жауапты адамдарға немесе ақпараттандыру объектісі арқылы қол қоюға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Кондоминиум объектісінің ортақ мүлкін немесе оның жекелеген бөліктерін күрделі жөндеу Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-2-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, сондай-ақ уәкілетті орган бекіткен кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу тәртібіне сәйкес жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу (жаңғырту, реконструкциялау, қалпына келтіру) жүргізу туралы, жинақ шотында жинақталған шығыстар сметасын бекіту және ақшаны жұмсау туралы шешім қабылдау пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің жалпы санының көпшілігінің келісімімен қабылданған және жиналыс хаттамасымен бекітілген жиналыстың шешімі бойынша ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кондоминиум объектісі бойынша қаржылық, техникалық құжаттаманы және өзге де техникалық құралдарды беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Мүліктің меншік иелері бірлестігінің төрағасы немесе пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелері заңды тұлға құрылған сәттен бастап тікелей бірлескен басқару кезінде немесе кондоминиум объектісін басқару нысаны өзгерген кезде 3 жұмыс күні ішінде көппәтерлі тұрғын үйді басқаратын кондоминиум объектісін басқару субъектісіне осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген басқарудың бір нысанынан басқарудың басқа нысанына ауысқан жағдайда 3 жұмыс күні ішінде тұрғын үй инспекциясына мүліктің меншік иелерінің бірлестігін құру туралы немесе жай серіктестік құру туралы не пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелерін тікелей бірлесіп басқару туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген хабарламада пәтерлердің, көппәтерлі тұрғын үйдің тұрғын емес үй-жайларының меншік иелері құрған кондоминиум объектісін басқару нысанының атауы және кондоминиум объектісінің орналасқан жері қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Хабарламаны алған сәттен бастап, сондай-ақ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2881,51 +2829,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген хабарламаны жіберген адам 3 жұмыс күні ішінде бірлесіп осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бекітілген кондоминиум объектісі бойынша қаржылық, техникалық құжаттаманы және өзге де техникалық құралдарды қабылдау-беру актісін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үй кеңесіне немесе мүліктің меншік иелері бірлестігінің төрағасына не кондоминиум объектісін басқару субъектісіне кондоминиум объектісі бойынша қаржылық, техникалық құжаттаманы және өзге де техникалық құралдарды беру және қабылдау-беру актісіне қол қою тұлға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2974,428 +2922,428 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапсырыс берушінің (құрылыс салушының) кепілдік міндеттемелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісінің сеніп тапсырылған ортақ мүлкін бүлдіруге және (немесе) иемденуге және (немесе) ысырап етуге әкеп соққан кондоминиум объектісін басқарудың қолданыстағы (бұрын қолданыста болған) нысанының әрекеттері (әрекетсіздігі) бойынша жауапкершіліктен босатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Беруге жататын кондоминиум объектісі бойынша қаржылық, техникалық құжаттаманың және өзге де техникалық құралдардың сандық және (немесе) сапалық құрамы бойынша орын алған келіспеушіліктер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қабылдау-беру актісінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға ағымдағы шоттан кондоминиум объектісін басқаруға, орынтұрақ орнын, қойманы күтіп-ұстауға көзделген қаражатты шығыстардың жылдық сметаларында көрсетілмеген өзге де мақсаттарға пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. тарау. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің және пәтерді жалдаушылардың (қосымша жалдаушылардың), тұрғын емес үй-жайды жалға алушылардың кондоминиум объектісін басқару шығындарына қатысуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкіне ағымдағы және күрделі жөндеу жүргізуді қоса алғанда, оның қауіпсіз пайдаланылуын қамтамасыз ету жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Кондоминиум объектісінің ортақ мүлкінің құрамына кірмейтін пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иесі болып табылатын көппәтерлі тұрғын үйге тапсырыс беруші (құрылыс салушы) объектіні пайдалануға қабылдау актісі тіркелгеннен кейін осы Қағидаларға сәйкес ағымдағы, жинақтаушы, нысаналы жарналарды және тұрақ орындарын, қоймаларды күтіп-ұстауға арналған ағымдағы жарналарды, оларды уақтылы төлемегені үшін өсімпұлдарды төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кондоминиум объектісінің шектеулі пайдаланылатын ортақ мүлкінің өздеріне бекітіліп берілген бөліктерін мүліктің меншік иелері бірлестігінің немесе кондоминиум объектісін басқару субъектісінің ағымдағы шотына жалға алу ақысын есепке жатқыза отырып, мүлікті шектеулі пайдалануға беру туралы мүліктік жалдау (жалға беру) шартында белгі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кондоминиум объектісін басқаруға, сондай-ақ нысаналы жарналарға арналған барлық шығыстарға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін коммуналдық қызметтің әрбір түріне жеткізушілермен жеке шарттар жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкінің сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуге ақша жинақтау үшін өзіне тиесілі пәтердің, тұрғын емес үй-жайдың пайдалы алаңының бір шаршы метріне есептегенде республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштіктің кемінде 0,005 еселенген мөлшеріндегі ақшаны ай сайын жинақ шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z91" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Орынтұрақ орындарының, қоймалардың меншік иелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z92" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кондоминиум объектісінің шектеулі пайдаланылатын ортақ мүлкінің өздеріне бекітіліп берілген бөліктерін мүліктің меншік иелері бірлестігінің ағымдағы шотына немесе пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқару нысанын осы кондоминиум объектісіне ашылған тікелей бірлескен басқару түрінде таңдаған кезде кондоминиум объектісін басқару субъектісінің шотына жалға алу ақысын есепке жатқыза отырып, мүлікті шектеулі пайдалануға беру туралы мүліктік жалдау (жалға беру) шартында белгіленген талаптарда пайдаланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z93" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орынтұрақ орындарын, қоймаларды күтіп-ұстауға арналған барлық шығыстарға, сондай-ақ нысаналы жарналарға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z94" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кондоминиум объектісінің ортақ мүлкінің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z95" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуге ақша жинақтау үшін өзіне тиесілі орынтұрақтың, қойманың пайдалы алаңының бір шаршы метріне есептегенде республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштіктің кемінде 0,005 еселенген мөлшеріндегі ақшаны ай сайын жинақ шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Пәтерлерді, тұрғын емес үй-жайларды қайта жабдықтау және (немесе) қайта жоспарлау кезінде, егер өзгерістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тіреуіш және (немесе) қоршау конструкцияларын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3442,110 +3390,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пәтерлердің, тұрғын емес үй-жайлардың функционалдық мақсатын қозғайтын жағдайларда, пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының кемінде үштен екісінің жазбаша келісімі талап етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген өзгерістер мүгедектігі бар адамдардың тұрғынжайға кіруін қамтамасыз етуге байланысты болған жағдайда, пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жазбаша келісімі талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Пәтер, тұрғын емес үй-жай меншік иесінің пәтерді, тұрғын емес үй-жайды қайта жабдықтауды және (немесе) қайта жоспарлауды қоса алғанда, конструкциялық бөлігін және (немесе) үйге ортақ инженерлік желілерді өзгертуі Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Кондоминиум объектісінің ортақ мүлкінің құрамына кіретін паркингтің немесе орынтұрақ орнының не қойманың конструктивтік бөлігін және функционалдық мақсатын өзгертуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Пәтерді жалдаушы (қосымша жалдаушы), жеке тұрғын үй қорынан тұрғын емес үй-жайды жалдаушы жиналыста дауыс бермейді және кондоминиум объектісін басқаруға өзгеше түрде қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3611,68 +3559,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқару қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кондоминиум объектісінің ортақ мүлкін түгендеу тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісінің орналасқан жері: _________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23706,68 +23654,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқару қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кондоминиум объектісін қарау АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала _________________________ 20____жылғы "_____" ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32070,68 +32018,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқару қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала__________20__жылғы "____"_________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -44971,55 +44919,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>