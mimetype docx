--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb72149" w14:textId="eb72149">
+    <w:p w14:paraId="d38671a" w14:textId="d38671a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -926,68 +926,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 60 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тізбеге өзгеріс енгізу көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Этил спиртін өндіру, алкоголь өнімін өндіру, алкоголь өнімдерін өндіру аумағында оны сақтау және көтерме саудада сату жөніндегі қызметті қоспағанда, алкоголь өнімін сақтау және көтерме саудада сату, сондай-ақ алкоголь өнімдерін өндіру аумағында оны сақтау және бөлшек саудада сату жөніндегі қызметті қоспағанда, алкоголь өнімін сақтау және бөлшек саудада сату саласындағы қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестігін растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда – ҚР Қаржы министрінің 07.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6160,194 +6274,574 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Этил спиртін өндіру, алкоголь өнімін өндіру, алкоголь өнімдерін өндіру аумағында оны сақтау және көтерме саудада сату жөніндегі қызметті қоспағанда, алкоголь өнімін сақтау және көтерме саудада сату, сондай-ақ алкоголь өнімдерін өндіру аумағында оны сақтау және бөлшек саудада сату жөніндегі қызметті қоспағанда, алкоголь өнімін сақтау және бөлшек саудада сату саласындағы қызметті жүзеге асыруға қойылатын біліктілік талаптарына мәліметтердің нысаны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Этил спиртін өндіру саласындағы қызмет түрі үшін:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
-[...15 lines deleted...]
-      1. Этил спиртін өндіру саласындағы қызмет түрі үшін:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1 Этил спиртін өндіру паспортында көрсетілген мәліметтерге сәйкес келетін меншік құқығындағы стационарлық үй-жайлар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналарды көрсетіңіз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орналасқан жерінің мекенжайы (пошталық индексі, облыс, қала, аудан, елді-мекен, көшенің атауы, үйдің немесе ғимараттың (стационарлық үй-жайдың) нөмірі ______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стационарлық үй-жайдың кадастрлық нөмірі ____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) меншік құқығы туындауының негізі ____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) меншік құқығының туындауын растайтын құжаттың (құжаттардың) нөмірі мен күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нысаналы мақсаты (жоспар бойынша литер) _____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) стационарлық үй-жайдың жалпы алаңы _________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қойма үй-жайдың жалпы алаңы _______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) салынған жыл ______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2 Стационарлық үй-жайда этил спиртін өндіруді қамтамасыз ететін сумен жабдықтау, электр қуатымен жабдықтау және кәріз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналарды көрсетіңіз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стационарлық үй-жайды сумен жабдықтау, электр қуатымен жабдықтау және кәрізбен қамтамасыз ету жөніндегі қызметтерді көрсету туралы шарттың (шарттардың) атауы_______;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шарттың (шарттардың) нөмірі мен күні _________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3 Электр энергиясының іркіліссіз қоректендіру көздерімен жарақтандырылған, уәкілетті органға және оның аумақтық бөлімшелеріне нақты уақыт режимінде, этил спиртінің өндірілу көлемі туралы деректердің автоматы түрде берілуін қамтамасыз ететін есепке алудың бақылау аспаптары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналарды көрсетіңіз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аспаптарды сатып алуға, монтаждауға және орнатуға арналған шарттың (шарттардың) нөмірі мен күні __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аспаптар саны ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпаратты автоматы түрде беруді жүзеге асыруға мүмкіндік беретін бағдарламалық қамтамасыз етудің бар-жоғы _______________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Алкоголь өнімін өндіру саласындағы қызмет түрі үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1 Этил спиртін өндіру паспортында көрсетілген мәліметтерге сәйкес келетін меншік құқығындағы стационарлық үй-жайлар:</w:t>
+      2.1 Алкоголь өнімін өндіру паспортында көрсетілген мәліметтерге сәйкес келетін меншік құқығындағы стационарлық үй-жайлар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мыналарды көрсетіңіз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) орналасқан жерінің мекенжайы (пошталық индексі, облыс, қала, аудан, елді-мекен, көшенің атауы, үйдің немесе ғимараттың (стационарлық үй-жайдың) нөмірі ______________________;</w:t>
+      1) орналасқан жерінің мекенжайы (пошталық индексі, облыс, қала, аудан, елді-мекен, көшенің атауы, үйдің немесе ғимараттың нөмірі (стационарлық үй-жайдың) ________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стационарлық үй-жайдың кадастрлық нөмірі ____________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) меншік құқығы туындауының негізі ____________________________________________;</w:t>
-[...17 lines deleted...]
-      4) меншік құқығының туындауын растайтын құжаттың (құжаттардың) нөмірі мен күні</w:t>
+      3) меншік құқығы туындаудың негіздемесі ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) меншік құқығының туындауын растайтын құжаттың (құжаттардың) нөмірі және күні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6411,123 +6905,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) салынған жыл ______________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.2 Стационарлық үй-жайда этил спиртін өндіруді қамтамасыз ететін сумен жабдықтау, электр қуатымен жабдықтау және кәріз:</w:t>
+      2.2 Стационарлық үй-жайда алкоголь өнімін өндіруді қамтамасыз ететін сумен жабдықтау, электр қуатымен жабдықтау және кәріз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мыналарды көрсетіңіз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) стационарлық үй-жайды сумен жабдықтау, электр қуатымен жабдықтау және кәрізбен қамтамасыз ету жөніндегі қызметтерді көрсету туралы шарттың (шарттардың) атауы_______;</w:t>
+      1) стационарлық үй-жайларды сумен жабдықтау, электр қуатымен жабдықтау және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәрізбен қамтамасыз ету жөніндегі шарттың (шарттардың) атауы_____________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шарттың (шарттардың) нөмірі мен күні _________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.3 Электр энергиясының іркіліссіз қоректендіру көздерімен жарақтандырылған, уәкілетті органға және оның аумақтық бөлімшелеріне нақты уақыт режимінде, этил спиртінің өндірілу көлемі туралы деректердің автоматы түрде берілуін қамтамасыз ететін есепке алудың бақылау аспаптары:</w:t>
+      2.3 Электр энергиясының іркіліссіз қоректендіру көздерімен жарақтандырылған, уәкілетті органға және оның аумақтық бөлімшелеріне нақты уақыт режимінде, алкоголь өнімінің өндірілу көлемі туралы деректердің автоматы түрде берілуін қамтамасыз ететін есепке алудың бақылау аспаптары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мыналарды көрсетіңіз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6537,869 +7049,471 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аспаптарды сатып алуға, монтаждауға және орнатуға арналған шарттың (шарттардың) нөмірі мен күні __________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аспаптар саны ______________________________________________________________;</w:t>
-[...36 lines deleted...]
-      2. Алкоголь өнімін өндіру саласындағы қызмет түрі үшін:</w:t>
+      2) аспапттар саны _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпаратты автоматты түрде беруді жүзеге асыруға мүмкіндік беретін бағдарламалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз етудің бар-жоғы ___________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4 Өлшемдердің бірыңғайлығын қамтамасыз етудің мемлекеттік жүйесінің талаптарына сәйкес тексерілген температуралық – ылғалдық режимі бойынша шикізатты, қосалқы материалдарды және алкоголь өнімін сақтау шарттарын бақылауға мүмкіндік беретін аспаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналарды көрсетіңіз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аспаптарды сатып алуды растайтын құжаттың (құжаттардың) нөмірі мен күні ________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аспаптарды тексеруді жүзеге асыратын ұйымның атауы ___________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соңғы және кейінгі тексерудің күні _____________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Алкоголь өнімі өндірілетін аумақта оны сақтау және көтерме саудада сату жөніндегі қызметті қоспағанда, алкоголь өнімін сақтау және көтерме саудада сату саласындағы қызмет түрі үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.1 Алкоголь өнімін өндіру паспортында көрсетілген мәліметтерге сәйкес келетін меншік құқығындағы стационарлық үй-жайлар:</w:t>
+      3.1 Жалға алу немесе өтеусіз пайдалану шартының көшірмесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шарттың (шарттардың) нөмірі мен күнін көрсетіңіз _______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қойма үй-жайдың кадастрлық нөмірі ___________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2 Қойма үй-жайдағы сумен жабдықтау, электр қуатымен жабдықтау, кәріз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мыналарды көрсетіңіз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) орналасқан жерінің мекенжайы (пошталық индексі, облыс, қала, аудан, елді-мекен, көшенің атауы, үйдің немесе ғимараттың нөмірі (стационарлық үй-жайдың) ________________;</w:t>
-[...196 lines deleted...]
-        <w:t>
       1) стационарлық үй-жайларды сумен жабдықтау, электр қуатымен жабдықтау және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кәрізбен қамтамасыз ету жөніндегі шарттың (шарттардың) атауы_____________________;</w:t>
+      кәрізбен қамтамасыз ету жөніндегі шарттың (шарттардың) атауы _____________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шарттың (шарттардың) нөмірі мен күні _________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.3 Электр энергиясының іркіліссіз қоректендіру көздерімен жарақтандырылған, уәкілетті органға және оның аумақтық бөлімшелеріне нақты уақыт режимінде, алкоголь өнімінің өндірілу көлемі туралы деректердің автоматы түрде берілуін қамтамасыз ететін есепке алудың бақылау аспаптары:</w:t>
-[...198 lines deleted...]
-      3. Алкоголь өнімі өндірілетін аумақта оны сақтау және көтерме саудада сату жөніндегі қызметті қоспағанда, алкоголь өнімін сақтау және көтерме саудада сату саласындағы қызмет түрі үшін:</w:t>
+      3.3 Мәлімделген қойма үй-жайларында алкоголь өнімдерін сақтау және көтерме саудада сату бойынша қызметті жүзеге асыратын екі және одан да көп лицензиаттың болуы емесе болмауы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қойма үй-жайында екі немесе одан да көп лицензиаттың болуы немесе болмауын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетіңіз ________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4 Деректерді тіркеу және (немесе) беру функциясы бар бақылау-касса машиналары туралы мәлімет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау-касса машинаны тіркеуді растайтын құжаттың нөмірі мен күнін көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Алкоголь өнімі өндірілетін аумақта оны сақтау және бөлшек саудада сату жөніндегі қызметті қоспағанда, алкоголь өнімін сақтау және бөлшек саудада сату саласындағы қызмет түрі үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...270 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1 Стационарлық үй-жайдағы сумен жабдықтау, электр қуатымен жабдықтау, кәріз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7581,55 +7695,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7955,31 +8069,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>