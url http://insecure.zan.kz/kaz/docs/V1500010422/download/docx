--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d38671a" w14:textId="d38671a">
+    <w:p w14:paraId="89d43e9" w14:textId="89d43e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>