--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99efb09" w14:textId="99efb09">
+    <w:p w14:paraId="dcad1da" w14:textId="dcad1da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -324,62 +324,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күннен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -387,51 +388,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -818,68 +819,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 959 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тізбе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ішкі істер министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күзет қызметін жүзеге асыру үшін біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда – ҚР Ішкі істер министрінің 15.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -927,172 +1042,173 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="886"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1131,832 +1247,832 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-тарау. Жеке күзет ұйымының, оның ішінде филиалының және өкілдігінің басшысы лауазымын:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының азаматтығы жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке куәлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Жеке тұлғалар" мемлекеттік деректер базасынан (бұдан әрі – ЖТ МДБ) алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоғарғы заңгерлік білімі немесе Қарулы Күштерде, өзге де әскерлер мен әскери құрамаларда командалық лауазымдарда немесе құқық қорғау және арнайы органдарда басшы лауазымдарында кемінде үш жыл жұмыс өтілі жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Диплом немесе еңбек қызметін растайтын мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Білім және ғылым министрлігінің ақпараттық жүйесінен немесе Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – ҚР ЕжХӘҚМ АЖ) ақпараттық жүйесінен алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 арнайы даярлықты өтпеген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандандырылған оқу орталығының куәлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы талапқа сәйкестігі лицензиар бөлімшесінің өтініш берушінің, лицензиаттың қызметті жүзеге асыру орны бойынша тексеруі арқылы расталады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 психикалық, мінез-құлықтық бұзылулармен (аурулармен), оның ішінде психикалық белсенді заттарды қолдануға байланысты, психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Психикалық денсаулық саласында медициналық көмек көрсететін ұйымдардан медициналық анықтамалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Денсаулық сақтау министрлігінің ақпараттық жүйесінен (бұдан әрі – ҚР ДСМ АЖ) алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қылмыс жасағаны үшін соттылығы бар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соттылығының болуы не болмауы туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің "Арнайы есеп" автоматтандырылған ақпараттық жүйесінен (бұдан әрі – ҚСжАЕАК АЕ ААЖ) алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1988,166 +2104,166 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе 36-бабының негізінде босатылған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адамның қылмыстық және/немесе әкімшілік құқық бұзушылық жасағаны туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің ақпараттық сервисінен (бұдан әрі – ҚСжАЕАК АС) алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2190,87 +2306,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2313,237 +2429,237 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік, әскери қызметтен, құқық қорғау органдарынан, соттардан және әділет органдарынан жағымсыз себептермен босатылғанына үш жыл болмаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек қызметін растайтын мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚСжАЕАК АС-тен алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2568,51 +2684,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9), 10), 11), 12), 15), 16) және 17) тармақшаларында көзделген негіздер бойынша еңбек шарты бұзылған адам атқара алмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2651,238 +2767,238 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-тарау. Күзетші лауазымын:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының азаматтығы жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке куәлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖТ МДБ-дан алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2905,534 +3021,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 арнайы даярлықты өтпеген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандандырылған оқу орталығының куәлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы талапқа сәйкестігі лицензиар бөлімшесінің өтініш берушінің, лицензиаттың қызметті жүзеге асыру орны бойынша тексеруі арқылы расталады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 психикалық, мінез-құлықтық бұзылулармен (аурулармен), оның ішінде психикалық белсенді заттарды қолдануға байланысты, психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Психикалық денсаулық саласында медициналық көмек көрсететін ұйымдардан медициналық анықтамалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚР ДСМ АЖ-дан алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қылмыс жасағаны үшін соттылығы бар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соттылығының болуы не болмауы туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚСжАЕАК АЕ ААЖ-дан алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3464,166 +3580,166 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе 36-бабының негізінде босатылған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адамның қылмыстық және/немесе әкімшілік құқық бұзушылық жасағаны туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚСжАЕАК АС-тен алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3666,87 +3782,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3789,237 +3905,237 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік, әскери қызметтен, құқық қорғау органдарынан, соттардан және әділет органдарынан жағымсыз себептермен босатылғанына үш жыл болмаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек қызметін растайтын мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚСжАЕАК АС-тен алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4044,51 +4160,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9), 10), 11), 12), 15), 16) және 17) тармақшаларында көзделген негіздер бойынша еңбек шарты бұзылған адам атқара алмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4127,831 +4243,836 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-тарау. Жеке күзет ұйымдары, оның ішінде филиалдары мен өкілдіктері террористік тұрғыдан осал объектілерді күзету үшін:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күзет қызметтерін көрсету саласында кемінде бір жыл жұмыс тәжірибесінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күзет қызметін жүзеге асыруға лицензия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Е-лицензиялау" мемлекеттік деректер базасы" ақпараттық жүйесінен (бұдан әрі – ЕЛ МДБ АЖ) алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік не жалға алу құқығында орталықтандырылған күзет пунктін орналастыруға арналған офистік үй-жайының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталықтандырылған күзет пунктінің жұмыс істеуі үшін алаңның болуын растайтын меншік құқығына құжаттар не жалға алу шарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер базасы" ақпараттық жүйесінен алу не жалға алу шарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орталықтандырылған бақылау пультінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штаттық орналастыру.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мыналардың: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) күзет объектілерінде орнатылған қабылдау-бақылау аспаптарынан сигналдарды қабылдауды жүзеге асыратын компьютерлік техниканың және тиісті бағдарламалық қамтамасыз етудің; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) күзет объектілерінен деректерді сақтауға арналған меншікті қорғалған сервердің </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 болуын растайтын техникалық құжаттама (түгендеу нөмірлері, жүкқұжаттар, фискалдық чектер немесе басқа құжаттар) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы талапқа сәйкестігін өтініш беруші (лицензиар) қызметті жүзеге асыру орны бойынша лицензиардың бөлімшесіне тиісті құжаттарды жолдау кезінде растайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 радиобайланыстың</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті радиожиілік органы берген радиожиілік спектрін пайдалануға рұқсат не жиілігі бар радиобайланыстарға абоненттік (жалға алу) қызмет көрсетуге арналған шарт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы талапқа сәйкестігін өтініш беруші (лицензиар) қызметті жүзеге асыру орны бойынша лицензиардың бөлімшесіне тиісті құжаттарды жолдау кезінде растайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектілерден дабыл сигналдарына шығуды қамтамасыз ететін кемінде екі мобильді топтарының (жедел ден қою топтарының)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншік құқығындағы көлік құралдарын мемлекеттік тіркеу туралы куәлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4975,51 +5096,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5029,159 +5150,159 @@
               <w:t>
 Штаттық орналастыру және қызметкерлер санының нормативін негізге ала отырып, мобильді топтарды (жедел ден қою топтарын) құру және қызметкерлерді тағайындау туралы бұйрықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қызметтік, оның ішінде атыс қаруының болуын көздейтін талаптарға сәйкес келуі тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қару мен оның патрондарын сатып алуға, сақтауға, сақтауға және алып жүруге рұқсат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5220,311 +5341,304 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-тарау. Ұлттық компаниялардың күзет ұйымдарына қойылатын біліктілік талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күзет қызметін жүзеге асыруға қойылатын біліктілік талаптардың 1, 2, 3-тарауларында көзделген талаптар;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күзет қызметін жүзеге асыруға қойылатын біліктілік талаптардың 1, 2, 3-тарауларында көзделген құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10285" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының аумағында күзет қызметін бақылауды жүзеге асыру жөніндегі уәкілетті органның ұлттық компаниялардың күзет ұйымдарын құру құқығын келісуі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уәкілетті органның ұлттық компаниялардың күзет ұйымдарын құруына келісуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5614,55 +5728,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>