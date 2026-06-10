--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e559841" w14:textId="e559841">
+    <w:p w14:paraId="fba008e" w14:textId="fba008e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -198,163 +198,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қ. Келімбетов</w:t>
@@ -538,418 +532,278 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Екінші деңгейдегі банктердің бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздардың және туынды қаржы құралдарының базалық активтерін сатып алу тізбесін және тәртібін, сондай-ақ қайталама нарықта мемлекеттік бағалы қағаздармен және мемлекеттік емес бағалы қағаздармен, ұйымдаспаған бағалы қағаздар нарығында туынды қаржы құралдарымен мәмілелер жасау жағдайларын белгілеу туралы" 2007 жылғы 16 шілдедегі № 210 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4892 тіркелген) мынадай толықтырулар мен өзгеріс енгізілсін:</w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z34" w:id="5"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 2-1 және 2-2-тармақтармен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 19.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z35" w:id="6"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Ұлттық Банкі Басқармасының "Бағалы қағаздар нарығында қызметті жүзеге асыруға қажетті бағдарламалық-техникалық құралдардың және өзге жабдықтардың нұсқаулығын бекіту туралы" 2012 жылғы 28 сәуірдегі № 165 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7734 тіркелген, 2012 жылғы 29 тамызда "Егемен Қазақстан" газетінде № 562-569 (27642) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Бағалы қағаздар нарығында қызметті жүзеге асыруға қажетті бағдарламалық-техникалық құралдардың және өзге жабдықтардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нұсқаулығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z40" w:id="14"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z40" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) мынадай операцияларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке шотты ашуды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1122,130 +976,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке шотты жабуды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       белгілі күнге және уақытқа жеке шоттан (қосалқы шоттан) үзінді-көшірмені, жүргізілген операциялар туралы есепті, бағалы қағаздарды ұстаушылардың, орталық депозитарийдің, эмитенттердің және Қазақстан Республикасы Ұлттық Банкінің сұратуы бойынша есептерді, хабарламалар мен анықтамаларды жасау және беруді жүргізуді;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8) мемлекеттік бағалы қағаздарды алғаш орналастырғанда оларды екінші деңгейдегі банктердің, бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорларының, "өмірді сақтандыру" саласында қызметін жүзеге асыратын сақтандыру ұйымдарының, сондай-ақ Қазақстан Республикасының Ұлттық Банкімен брокерлік қызметті көрсету не мүлікті сенімгерлік басқару туралы шарт жасалған клиенттерінің активтері есебінен емес берілетін өтінімдерді сатып алуға өтінімдерді автоматты түрде шеттетуді қамтамасыз етуі тиіс.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z45" w:id="17"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z45" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-тармақ мынадай мазмұндағы 6) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) орталық депозитарий үшін ұйымдастырылған және ұйымдастырылмаған нарықтарда жасалған туынды қаржы құралдарымен мәмілелер тізілімін жүргізу.".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -2147,55 +2001,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2521,31 +2375,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>