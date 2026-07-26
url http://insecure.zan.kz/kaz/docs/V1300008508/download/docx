--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1a48794" w14:textId="1a48794">
+    <w:p w14:paraId="ed9406c" w14:textId="ed9406c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1406,99 +1406,119 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Құрметті консул өзінің өткен жылғы консулдық қызметі жайлы жылдық есебін әр жылдың 31 желтоқсанына дейін Қазақстан Республикасының шет елдегі мекемесіне, ол болмаған жағдайда - Қазақстан Республикасының Сыртқы істер министрлігіне ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік немесе орыс тілінде жасалған жылдық есепте Құрметті консулдың консулдық округте уақытша немесе тұрақты тұрып жатқан Қазақстан Республикасы азаматтарына қатысты қызметі жайлы, Қазақстанның қатысуымен құрылған ұйымдар мен фирмалар, консулдық округке келіп кеткен Қазақстан Республикасының әуе және теңіз кемелерінің экипаждары туралы, жүзеге асырылған консулдық іс-қимылдар туралы ақпарат, болу мемлекетінің консулдық қызметке қатысты жаңа заңнамалық актілері туралы мәліметтер, имидждік жобалардың жүзеге асырылуы, сондай-ақ консулдық округтың сауда, экономика және мәдени өміріндегі негізгі оқиғалары туралы баяндалады.</w:t>
+      Мемлекеттік немесе орыс тілінде жасалған жылдық есепте Құрметті консулдың консулдық округте уақытша немесе тұрақты тұрып жатқан Қазақстан Республикасы азаматтарына қатысты қызметі жайлы, Қазақстанның қатысуымен құрылған ұйымдар мен фирмалар, консулдық округке келіп кеткен Қазақстан Республикасының әуе және теңіз кемелерінің экипаждары туралы, жүзеге асырылған консулдық іс-қимылдар туралы ақпарат, болу мемлекетінің консулдық қызметке қатысты жаңа заңдары туралы мәліметтер, имидждік жобалардың жүзеге асырылуы, сондай-ақ консулдық округтың сауда, экономика және мәдени өміріндегі негізгі оқиғалары туралы баяндалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 19.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3024,55 +3044,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>