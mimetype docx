--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f3909f" w14:textId="2f3909f">
+    <w:p w14:paraId="555444c" w14:textId="555444c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,128 +108,158 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржы министрінің 2011 жылғы 15 желтоқсандағы № 636 Бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2012 жылы 12 қаңтарда № 7375 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қолданушылар назарына!</w:t>
+        <w:t>      Қолданушылар назарына!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Қаржы министрінің 29.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 200-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -348,51 +379,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса берілген Мемлекеттiк мүлiк тiзiлiмiне есепке алу объектiлерi деректерiн енгiзудің, сондай-ақ мемлекеттiк мүлiкке түгендеу, паспорттау және қайта бағалау жүргiзудің бірыңғай  </w:t>
+      1. Қоса берілген Мемлекеттiк мүлiк тiзiлiмiне есепке алу объектiлерi деректерiн енгiзудің, сондай-ақ мемлекеттiк мүлiкке түгендеу, паспорттау және қайта бағалау жүргiзудің бірыңғай </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
@@ -404,51 +435,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы министрінің 29.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1102,1401 +1133,1157 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Жыл сайын есепті кезеңнен кейінгі жылдың 1 мамырынан кешіктірмей Тізілімге қосу үшін:</w:t>
+        <w:t xml:space="preserve">
+      3. Жыл сайын есепті кезеңнен кейінгі жылдың 1 мамырынан кешіктірмей Тізілімге қосу үшін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z79" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік заңды тұлғалар есепті жыл қорытындылары бойынша олардың теңгерімінде бекітілген мүлікті түгендеу, паспорттау және қайта бағалау жөнінде ақпаратты ұсынады;</w:t>
+      мемлекеттік заңды тұлғалар есепті жыл қорытындылары бойынша мемлекеттік құпияларға жатқызылған мүлік туралы ақпаратты немесе "Қызмет бабында пайдалану үшін" деген белгісі бар таратылуы шектелген қызметтік ақпаратты қоспағанда, олардың теңгерімінде бекітілген мүлікті түгендеу, паспорттау және қайта бағалау жөнінде ақпаратты ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мемлекеттік мекемелер Қазақстан Республикасы Қаржы министрінің 2017 жылғы 1 тамыздағы № 468 </w:t>
+      мемлекеттік мекемелер "Қаржылық есептілік нысандарын, кезеңділігін және оларды жасау мен ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің міндетін атқарушының 2025 жылғы 15 мамырдағы № 230 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15594 болып тіркелген) (бұдан әрі - № 468 бұйрық) нысандар бойынша жылдық қаржылық есептілікті ұсынады.</w:t>
+        <w:t xml:space="preserve"> бекітілген (бұдан әрі - № 230 бұйрық) нысандар бойынша жылдық қаржылық есептілікті ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы министрінің 29.01.2016 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы министрінің 12.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 37</w:t>
+        <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; өзгеріс енгізілді - ҚР Премьер-Министрінің Бірінші орынбасары - ҚР Қаржы министрінің 30.05.2019 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы министрінің 16.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 513</w:t>
+        <w:t>№ 307</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң колданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік мекемелердің мүлікті түгендеу, паспорттау және қайта бағалау жөнінде ақпараты және жылдық қаржылық есептілігі электрондық форматта (бұдан әрі – электрондық есеп) ұсынылады. Электрондық есеп Тізілімнің веб-порталында орналасқан "Есептілікті тапсырудың бірыңғай жүйесі" электрондық сервисті (бұдан әрі – Сервис) қолдану арқылы тапсыруға қалыптастырылады.</w:t>
+      4. Мемлекеттік мекемелердің мүлікті түгендеу, паспорттау және қайта бағалау жөнінде ақпараты және жылдық қаржылық есептілігі электрондық форматта (бұдан әрі – электрондық есеп) ұсынылады. Электрондық есеп Тізілімнің веб-порталындағы жеке кабинетте тапсыруға қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң колданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік заңды тұлғалар Тізілімге электрондық есепті мынадай тәртіпте ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электрондық есеп Тізілімнің веб-порталындағы жеке кабинетте жасалады. Тізілімнің веб-порталындағы жеке кабинетте жұмыс істеу нәтижесінде оған ұлттық куәландыру орталығы берген мемлекеттік заңды тұлғаның электрондық сандық қолтаңбасы қойылатын осы Әдістеменің 1, 2, 3, 4 және 5-қосымшаларына сәйкес нысандар бойынша мүлікке түгендеу, паспорттау және қайта бағалау жүргізу нәтижелері жөніндегі ақпараты және № 230 бұйрықтың 1, 2, 3, 4, 5 және 6-қосымшаларына сәйкес нысандар бойынша мемлекеттік мекемелердің жылдық қаржылық есептілігі бар файлдар қалыптастырылады; 2) сәйкестендіргіші бар электрондық есепті түгендеуді, паспорттауды және қайта бағалауды өткізу туралы мемлекеттік заңды тұлғаның сканирленген шешімін бекітіп, Тізілімнің веб-порталындағы жеке кабинетте бар функционалды пайдалана отырып, Тізілімнің құрылымына есепті жөнелту және енгізу үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 31.03.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Қаржы министрінің 16.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 277</w:t>
+        <w:t>№ 307</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң колданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мемлекеттік заңды тұлғалар Тізілімге электрондық есепті мынадай тәртіпте ұсынады:</w:t>
+      6. Бірыңғай оператор электрондық есеп түскен күннен бастап бес жұмыс күні ішінде мемлекеттік заңды тұлғаның электрондық сандық қолтаңбасында көрсетілген электрондық мекенжайға Тізілімге электрондық есепті қосу немесе оны қабылдаудан бас тарту себептері туралы электрондық хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z159" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...200 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік мекемелердің жылдық қаржылық есептілігі бар файлдар қалыптастырылады;</w:t>
+        <w:t>
+      7. Бірыңғай оператордың электрондық сандық қолтаңбасы қойылған электрондық хабарламасы басып шығаруға, бірінші басшы мен бас бухгалтердің қол қоюына және ұйымда сақталуына жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z160" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сәйкестендіргіші бар электрондық есепті түгендеуді, паспорттауды және қайта бағалауды өткізу туралы мемлекеттік заңды тұлғаның сканирленген шешімін бекітіп, Сервисте бар функционалды пайдалана отырып, Тізілімнің құрылымына есепті жөнелту және енгізу үшін жібереді.</w:t>
+      8. Осы Әдістеменің 4, 5-тармақтарында көрсетілген мемлекеттік заңды тұлғаның талаптарын сақтамау Бірыңғай оператордың электрондық есепті қабылдаудан бас тарту негізі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жылжымайтын мүлікті мемлекеттік тіркеу және мемлекеттік техникалық тексеру саласында мемлекеттік саясат пен қызметті мемлекеттік реттеуді жүргізуді жүзеге асыратын мемлекеттік органның деректерімен жылжымайтын мүлікке қатысты мемлекеттік заңды тұлғаның электрондық есебінің деректерін салыстыру нәтижелері бойынша жылжымайтын мүлік анықталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тарауымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте мемлекеттік тіркеуден өтпеген, соның ішінде жаңадан құрылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тарауымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте тіркелген, оған қатысты реконструкциялау, жаңадан жоспарлау, объектінің құрамының өзгерісі немесе мақсаты жүзеге асырылған және кейіннен мемлекеттік техникалық тексеруден өтпеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балансында тұрған және мемлекеттік заңды тұлғаларға одан әрі бекітіп беру үшін құқық орнатушы құжаттары жоқ (қаржылық жалдауға алынғанды қоспағанда) жылжымайтын мүлік айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Қаржы министрінің 31.03.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 05.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 277</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің м.а. 05.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Бірыңғай оператор электрондық есеп түскен күннен бастап бес жұмыс күні ішінде мемлекеттік заңды тұлғаның электрондық сандық қолтаңбасында көрсетілген электрондық мекенжайға Тізілімге электрондық есепті қосу немесе оны қабылдаудан бас тарту себептері туралы электрондық хабарламаны жібереді.</w:t>
+        <w:t xml:space="preserve">
+      10. Осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес салыстыру нәтижесінде айқындалған жылжымайтын мүлік жөніндегі ақпаратты мемлекеттік мүлік бойынша уәкілетті органның келісімі бойынша Бірыңғай оператор есептік жылдан кейінгі жылдың 1 маусымына дейінгі мерзімде электрондық форматта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Бірыңғай оператордың электрондық сандық қолтаңбасы қойылған электрондық хабарламасы басып шығаруға, бірінші басшы мен бас бухгалтердің қол қоюына және ұйымда сақталуына жатады.</w:t>
+        <w:t xml:space="preserve">
+      1) осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген паспорттандыру және мүлік құқығын мемлекеттік тіркеу бойынша жұмысты республикалық немесе жергілікті бюджеттен қаржыландыру көлемін анықтау үшін мемлекеттік мекемелер бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Осы Әдістеменің 4, 5-тармақтарында көрсетілген мемлекеттік заңды тұлғаның талаптарын сақтамау Бірыңғай оператордың электрондық есепті қабылдаудан бас тарту негізі болып табылады.</w:t>
+      тиісті саланың уәкілетті органына (республикалық мекемелер бойынша);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Жылжымайтын мүлікті мемлекеттік тіркеу және мемлекеттік техникалық тексеру саласында мемлекеттік саясат пен қызметті мемлекеттік реттеуді жүргізуді жүзеге асыратын мемлекеттік органның деректерімен жылжымайтын мүлікке қатысты мемлекеттік заңды тұлғаның электрондық есебінің деректерін салыстыру нәтижелері бойынша жылжымайтын мүлік анықталады:</w:t>
+      облыстық коммуналдық мүлікті басқаруға уәкілетті жергілікті бюджеттен қаржыландыратын атқарушы органға (облыстық коммуналдық мекемелер бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудандық коммуналдық мүлікті басқаруға уәкілетті жергілікті бюджеттен қаржыландыратын атқарушы органға (аудандық коммуналдық мекемелер бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті өзін-өзі басқарудың мүлікін басқаруға уәкілетті жергілікті бюджеттен қаржыландыратын атқарушы органға (аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының коммуналдық мекемелері бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген паспорттандыру және мүлік құқығын мемлекеттік тіркеу бойынша шығындарды дамыту жоспарларына қосу үшін мемлекеттік кәсіпорындар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті саланың уәкілетті органына (республикалық кәсіпорындар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстық коммуналдық мүлікті басқаруға уәкілетті жергілікті бюджеттен қаржыландыратын атқарушы органға (облыстық коммуналдық кәсіпорындар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудандық коммуналдық мүлікті басқаруға уәкілетті жергілікті бюджеттен қаржыландыратын атқарушы органға (аудандық коммуналдық кәсіпорындар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті өзін-өзі басқарудың мүлікті басқаруға уәкілетті жергілікті бюджеттен қаржыландыратын атқарушы органға (аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының коммуналдық кәсіпорындары бойынша) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Премьер-Министрінің Бірінші орынбасары - ҚР Қаржы министрінің 30.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Мемлекеттік мекемелер Қазақстан Республикасы Қаржы министрінің 2025 жылғы 16 сәуірдегі № 169 бұйрығымен бекітілген Мемлекеттік мекемелерде түгендеу жүргізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мүлікті түгендеуді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z87" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кәсіпорындар Қазақстан Республикасы Үкіметінің 2015 жылғы 31 наурыздағы № 241 бұйрығымен бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркелімі тізілімінде № 10954 болып тіркелген) Бухгалтерлік есепті жүргізу қағидаларына сәйкес мүлікті түгендеуді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген тәртіпте мемлекеттік тіркеуден өтпеген, соның ішінде жаңадан құрылған;</w:t>
+        <w:t>
+      Мемлекеттік мекемелер қайта бағалау моделін қолданған немесе активтерді бағалаған жағдайда, Қазақстан Республикасы Қаржы министрінің 2025 жылғы 12 мамырдағы № 223 бұйрығымен бекітілген Мемлекеттік мекемелерде бухгалтерлік есепке алуды жүргізу қағидалары және Қазақстан Республикасы Қаржы министрінің 2025 жылғы 24 сәуірдегі № 191 бұйрығымен бекітілген Есеп саясатына сәйкес мүлікті қайта бағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z89" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңның </w:t>
+      Мемлекеттік кәсіпорындар құнның қайта бағалау бойынша есептеу моделін есеп саясатында таңдаған жағдайда "Бухгалтерлiк есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тарауымен</w:t>
+        <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпте тіркелген, оған қатысты реконструкциялау, жаңадан жоспарлау, объектінің құрамының өзгерісі немесе мақсаты жүзеге асырылған және кейіннен мемлекеттік техникалық тексеруден өтпеген;</w:t>
+        <w:t xml:space="preserve"> анықталған қаржылық есептілік стандарттарына сәйкес мүлікті қайта бағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z90" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      балансында тұрған және мемлекеттік заңды тұлғаларға одан әрі бекітіп беру үшін құқық орнатушы құжаттары жоқ (қаржылық жалдауға алынғанды қоспағанда) жылжымайтын мүлік айқындалады.</w:t>
+      Мемлекеттік заңды тұлғалар олардың теңгерімінде бекітілген жылжымайтын мүлікті паспорттау жүргізу бойынша шаралар қабылдайды. Жылжымайтын мүлікті паспорттау бойынша іс-шараларды мемлекеттік мекемелер жыл ішінде бекітілген қаржы жоспарларына, ал мемлекеттік кәсіпорындар бекітілген даму жоспарларына сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 05.04.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Қаржы министрінің 29.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді - ҚР Қаржы министрінің м.а. 05.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...278 lines deleted...]
-</w:t>
+        <w:t>№ 307</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Премьер-Министрінің Бірінші орынбасары - ҚР Қаржы министрінің 30.05.2019 </w:t>
-[...259 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң колданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2643,68 +2430,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Қаржы министрінің 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан "20 ___ жылғы 31 желтоқсандағы жағдай бойынша мүлікті түгендеу, паспорттау және қайта бағалау нәтижелері бойынша жиынтық ақпарат" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің м.а. 05.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3036,51 +2899,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүлік түрі</w:t>
+              <w:t>Мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3128,419 +3011,889 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Алғашқы құн</w:t>
+              <w:t>Алғашқы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жинақталған амортизация</w:t>
+              <w:t>Жинақталған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> амортизация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құнсызданудан шығындар</w:t>
+              <w:t>Құнсызданудан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Теңгерім құны (3-баған - 4- баған 5- баған)</w:t>
+              <w:t>Теңгерім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3-баған - 4- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>баған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>баған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қайта Бағалау сомасы (+/-)</w:t>
+              <w:t>Қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағалау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (+/-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қайта бағалаудан кейінгі теңгерім құны (6-баған + 7-баған)</w:t>
+              <w:t>Қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалаудан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңгерім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (6-баған + 7-баған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Техникалық паспорттары бар объектілер саны</w:t>
+              <w:t>Техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>паспорттары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есепті жылда паспорттау жүргізілген объектілер саны</w:t>
+              <w:t>Есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>паспорттау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Паспорттау жүргізілуі қажет объектілер саны</w:t>
+              <w:t>Паспорттау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізілуі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қажет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24698,77 +25051,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттiк мүлiк тiзiлiмiне</w:t>
+              <w:t>Мемлекеттік мүлік тізіліміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу объектiлерi</w:t>
+              <w:t>есепке алу объектілері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректерiн енгiзудің, сондай-ақ</w:t>
+              <w:t>деректерін енгізудің, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттiк мүлiкке түгендеу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24778,294 +25131,383 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргiзудің бірыңғай</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне 2-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Әдістеме 2-қосымшамен толықтырылды - ҚР Қаржы министрінің 2014.09.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы министрінің 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң колданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік мүлік және жекешелендіру комитетіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www. e-qazyna.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Мемлекеттік заңды тұлғалардың үй-жай алаңдарына қажеттігі туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1- АҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кезеңділік: жыл сайын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Есепті кезең: 20___ жылғы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: мемлекеттік заңды тұлғалар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті кезеңнен кейінгі жылдың 1 мамырынан кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСН/БСН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">туралы ақпарат" </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="29"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -25084,1146 +25526,758 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үй-жайдың атауы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік заңды тұлғалар қызметшілерінің саны</w:t>
+Мемлекеттік заңды тұлға қызметкерлерінің саны</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген нормативтерге сәйкес үй-жайдың алаңы, ш.м.</w:t>
+Бекітілген нормативтерге сәйкес үй-жайдың ауданы, ш. м.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үй-жайдың нақты алып отырған алаңы, ш.м.</w:t>
+Үй-жайдың нақты ауданы, ш. м.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік заңды тұлғаны бекітілген нормативке сәйкес орналастыруға арналған қажетті алаң, ш.м.</w:t>
+Бекітілген нормативтерге сәйкес мемлекеттік заңды тұлғаны орналастыру үшін қажетті аудан, ш. м.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...209 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірінші басшы ______________________________ __________________</w:t>
+      Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                        (тегі, аты, әкесінің аты)             (қолы)</w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік заңды тұлғалардың үй-жай алаңдарына қажеттігі туралы ақпарат" </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            Бас бухгалтер ____________________________ __________________</w:t>
+      қосымшада берілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                        (тегі, аты, әкесінің аты)       (қолы)</w:t>
+      Атауы ___________________________ Мекенжайы___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            Мөр орны</w:t>
+      Телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="36"/>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірме "Мемлекеттік заңды тұлғалардың үй-жай алаңдарына қажеттігі туралы ақпарат" нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      Электрондық пошта мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z67" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысанға мемлекеттік заңды тұлғаның бірінші басшысы, ал ол жоқ болған жағдайда оның қызметін атқаратын тұлға қол қояды.</w:t>
+      Орындаушы _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z70" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Нысанның 2-бағанында үй-жайдың атауы көрсетіледі, атап айтқанда мемлекеттік заңды тұлғалары орналасқан әрбір жеке үй-жай толтырылады.</w:t>
+      Басшы немесе оның міндетін атқарушы адам ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z71" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Нысанның 3-бағанында мемлекеттік заңды тұлғалардың қызметшілері саны, атап айтқанда осы үй-жайға орналасқан мемлекеттік заңды тұлғалардың саны көрсетіледі.</w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z72" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Нысанның 4-бағанында бекітілген нормативтеріне сәйкес үй-жайдың алаңы көрсетіледі.</w:t>
+      Мөрдің орны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z73" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Нысанның 5-бағанында мемлекеттік заңды тұлғаның нақты алып отырған алаңы көрсетіледі.</w:t>
+      (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда) _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Нысанның 6-бағанында бекітілген нормативтерге сәйкес орналастыруға арналған мемлекеттік заңды тұлғаларға қажетті алаң көрсетіледі (6-баған, егер 5-бағанда көрсетілген мән 4-бағанында көрсетілген мәннен аз болса толтырылады).</w:t>
+      Аббревиатуралардың толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН - жеке сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН - бизнес- сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш.м. – шаршы метр</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26259,77 +26313,370 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттiк мүлiк тiзiлiмiне</w:t>
+              <w:t>Нысанға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме "Мемлекеттік заңды тұлғалардың үй-жай алаңдарына қажеттігі туралы ақпарат"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Индекс: 1- АҚ, кезеңділігі: жыл сайын) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Мемлекеттік заңды тұлғалардың үй-жай алаңдарына қажеттігі туралы ақпарат" нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға мемлекеттік заңды тұлғаның бірінші басшысы, ал ол жоқ болған жағдайда оның қызметін атқаратын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Нысанның 2-бағанында үй-жайдың атауы көрсетіледі, атап айтқанда мемлекеттік заңды тұлғалары орналасқан әрбір жеке үй-жай толтырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Нысанның 3-бағанында мемлекеттік заңды тұлғалардың қызметшілері саны, атап айтқанда осы үй-жайға орналасқан мемлекеттік заңды тұлғалардың саны көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Нысанның 4-бағанында бекітілген нормативтеріне сәйкес үй-жайдың алаңы көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Нысанның 5-бағанында мемлекеттік заңды тұлғаның нақты алып отырған алаңы көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 6-бағанында бекітілген нормативтерге сәйкес орналастыруға арналған мемлекеттік заңды тұлғаларға қажетті алаң көрсетіледі (6-баған, егер 5-бағанда көрсетілген мән 4-бағанында көрсетілген мәннен аз болса толтырылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік мүлік тізіліміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу объектiлерi</w:t>
+              <w:t>есепке алу объектілері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректерiн енгiзудің, сондай-ақ</w:t>
+              <w:t>деректерін енгізудің, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттiк мүлiкке түгендеу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26339,290 +26686,381 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргiзудің бірыңғай</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне 3-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Әдістеме 3-қосымшамен толықтырылды - ҚР Қаржы министрінің 2014.09.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы министрінің 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң колданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік мүлік және жекешелендіру комитетіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www. e-qazyna.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Мемлекеттік заңды тұлғалар орналасып отырған ғимараттардың немесе үй-жайлардың алаңдары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1- АА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кезеңділік: жыл сайын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Есепті кезең: 20___ жылғы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: мемлекеттік заңды тұлғалар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті кезеңнен кейінгі жылдың 1 мамырынан кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСН/БСН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t>немесе үй-жайлардың" алаңдары</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...57 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Есепті кезең _____ 20___ ж.</w:t>
-[...118 lines deleted...]
-      Нысан</w:t>
+      Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -26633,556 +27071,400 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+р/с №</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғимараттың немесе үй-жайдың атауы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғимараттың немесе үй-жайдың орналасқан жері</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғимараттың кадастрлік нөмері</w:t>
+Ғимараттың кадастрлық нөмірі</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғимарат немесе үй-жай туралы мәліметтер (жеке тұрған ғимарат, ғимараттың немесе ғимараттағы үй-жайдың бөлігі және т.б.)</w:t>
+Ғимарат немесе үй-жай туралы мәліметтер (жеке тұрған ғимарат, ғимараттың бір бөлігі немесе ғимараттағы үй-жайлар және сол сияқты)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік заңды тұлғаларды орналастыру туралы мәліметтер</w:t>
+Мемлекеттік заңды тұлғаны орналастыру туралы мәліметтер</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік заңды тұлғалардың алып отырған ғимараттың немесе үй-жайдың алаңы, ш.м.</w:t>
+Мемлекеттік заңды тұлға орналасқан ғимараттың немесе үй-жайдың ауданы, ш. м.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалға алынған алаңның 1 ш.м. үшін құны, теңге*</w:t>
+Жалға берілетін алаңның 1 ш. м. құны, теңге *</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғимаратты немесе үй-жайды жалға алу бойынша бір айдың шығыны, теңге*</w:t>
+Ғимаратты немесе үй-жайды жалға алу бойынша шығыстар, бір айға, теңге *</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғимаратты немесе үй-жайды жалға алу бойынша есептік жылдың шығыны, теңге*</w:t>
+Есепті жылы ғимаратты немесе үй-жайды жалға алу бойынша шығыстар, теңге *</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -27243,266 +27525,196 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғимарат немесе үй-жай жедел жүргізу немесе шаруашылық басқару құқығында бекітілген</w:t>
+Жедел жүргізу немесе шаруашылық басқару құқығымен бекітілген ғимарат немесе үй-жай</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа мемлекеттік заңды тұлғалардың үй-жайларында орналастырылған</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік емес заңды және/немесе жеке тұлғалардан жалға алынған</w:t>
+Мемлекеттік емес заңды тұлғалардан және/немесе жеке тұлғалардан жалға алынған</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы алаңы</w:t>
+Жалпы ауданы</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдалы алаңы</w:t>
+Пайдалы аудан</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -27540,1519 +27752,827 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...433 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...20 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе : * 11-13-бағандарды жалға алынатын үй-жайы бар болған жағдайда мемлекеттік мекемелер ғана толтырады</w:t>
-[...18 lines deleted...]
-      Бірінші басшы ______________________________ __________________</w:t>
+      Ескертпелер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                        (тегі, аты, әкесінің аты)             (қолы)</w:t>
+      * 11, 12 және 13 бағандарды жалға алынатын үй-жайы бар болған жағдайда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            Бас бухгалтер ____________________________ __________________</w:t>
+      мемлекеттік мекемелер ғана толтырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                        (тегі, аты, әкесінің аты)             (қолы)</w:t>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            Мөр орны</w:t>
+      "Мемлекеттік заңды тұлғалар орналасып отырған ғимараттардың немесе үй-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="54"/>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірме "Мемлекеттік заңды тұлғалар орналасып отырған ғимараттардың немесе үй-жайлардың алаңдары бойынша ақпарат" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      жайлардың алаңдары" қосымшада берілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z98" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысанға мемлекеттік заңды тұлғаның бірінші басшысы, ал ол жоқ болған жағдайда оның қызметін атқаратын тұлға қол қояды.</w:t>
+      Атауы ___________________________ Мекенжайы___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      Телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z101" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Нысанның 2-бағанында ғимараттың немесе үй-жайдың атауы көрсетіледі.</w:t>
+      Электрондық пошта мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z102" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Нысанның 3-бағанында ғимараттың немесе үй-жайдың орналасқан жері (мекенжайы) көрсетіледі.</w:t>
+      Орындаушы _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z103" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Нысанның 4-бағанында ғимараттың немесе үй-жайдың кадастрлық нөмірі көрсетіледі.</w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z104" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Нысанның 5-бағанында ғимарат немесе үй-жай туралы мәліметтер (жеке тұрған ғимарат, ғимараттың немесе ғимараттағы үй-жайдың бөлігі және т.б.) көрсетіледі.</w:t>
+      Басшы немесе оның міндетін атқарушы адам ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z105" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Нысанның 6, 7, 8 - бағандарында мемлекеттік заңды тұлғаның орналастырылуы туралы мәліметтер көрсетіледі.</w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z106" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Нысанның 9, 10 - бағандарында мемлекеттік заңды тұлға алып отырған ғимараттың немесе үй-жайдың жалпы және пайдалы алаңы көрсетіледі.</w:t>
+      Мөрдің орны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z107" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Нысанның 11-бағанында жалға алынған алаңның 1 шаршы метрі үшін құны көрсетіледі.</w:t>
+      (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда) _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z108" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. 12-бағанда ғимаратты немесе үй-жайды жалға алу бойынша бір айдың шығыны, теңгеде көрсетіледі.</w:t>
+      Аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z109" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. 13-бағанда ғимаратты немесе үй-жайды жалға алу бойынша есептік жылдың шығыны, теңгеде көрсетіледі.</w:t>
+      ЖСН - жеке сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН - бизнес- сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш.м. – шаршы метр</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29086,1358 +28606,1328 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттiк мүлiк тiзiлiмiне</w:t>
+              <w:t>Нысанға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме "Мемлекеттік заңды тұлғалар орналасып отырған ғимараттардың немесе үй-жайлардың алаңдары бойынша ақпарат"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Индекс: 1-АА, кезеңділігі:жыл сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Мемлекеттік заңды тұлғалар орналасып отырған ғимараттардың немесе үй-жайлардың алаңдары бойынша ақпарат" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға мемлекеттік заңды тұлғаның бірінші басшысы, ал ол жоқ болған жағдайда оның қызметін атқаратын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанның 2-бағанында ғимараттың немесе үй-жайдың атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанның 3-бағанында ғимараттың немесе үй-жайдың орналасқан жері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 4-бағанында ғимараттың немесе үй-жайдың кадастрлық нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 5-бағанында ғимарат немесе үй-жай туралы мәліметтер (жеке тұрған ғимарат, ғимараттың немесе ғимараттағы үй-жайдың бөлігі және т.б.) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 6, 7, 8 - бағандарында мемлекеттік заңды тұлғаның орналастырылуы туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 9, 10 - бағандарында мемлекеттік заңды тұлға алып отырған ғимараттың немесе үй-жайдың жалпы және пайдалы алаңы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 11-бағанында жалға алынған алаңның 1 шаршы метрі үшін құны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 12-бағанда ғимаратты немесе үй-жайды жалға алу бойынша бір айдың шығыны, теңгеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 13-бағанда ғимаратты немесе үй-жайды жалға алу бойынша есептік жылдың шығыны, теңгеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік мүлік тізіліміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу объектiлерi</w:t>
+              <w:t>есепке алу объектілері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректерiн енгiзудің, сондай-ақ</w:t>
+              <w:t>деректерін енгізудің, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттiк мүлiкке түгендеу, </w:t>
+              <w:t>мемлекеттiк мүлiкке түгендеу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>паспорттау және қайта бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргiзудің бірыңғай</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне 4-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-        <w:t>бойынша ақпарат"</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Әдістеме 4-қосымшамен толықтырылды - ҚР Қаржы министрінің 29.11.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 623</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; жаңа редакцияда - ҚР Қаржы министрінің 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң колданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік мүлік және жекешелендіру комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Есепті кезең _____ 20___ ж.</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www. e-qazyna.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс: 1- АЖ</w:t>
+      Әкімшілік нысанның атауы: Мемлекеттік заңды тұлғаларды автомобильдермен жабдықтау бойынша ақпарат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кезеңділігі: жыл сайын</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1- АЖ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тапсырады: мемлекеттік заңды тұлғалар</w:t>
+      Кезеңділік: жыл сайын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алушы: мемлекеттік мүлік тізілімі</w:t>
+      Есепті кезең: 20___ жылғы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тапсыру мерзімі: жыл сайын, есепті кезеңнен кейінгі жылдың 1 мамырынан кешіктірмей</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: мемлекеттік заңды тұлғалар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті кезеңнен кейінгі жылдың 1 мамырынан кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСН/БСН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:vMerge w:val="restart"/>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
+р/с №</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...49 lines deleted...]
-            <w:vMerge w:val="restart"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік заңды тұлғаның атауы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...17 lines deleted...]
-            <w:vMerge w:val="restart"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтік немесе кезекші</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (оның ішінде автобустар)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...17 lines deleted...]
-            <w:vMerge w:val="restart"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Марка, модель, модификация</w:t>
+Маркасы, моделі, модификациясы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...17 lines deleted...]
-            <w:vMerge w:val="restart"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік нөмір</w:t>
+Мемлекеттік нөмірі</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...17 lines deleted...]
-            <w:vMerge w:val="restart"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қозғалтқыштың көлемі, текше см</w:t>
+Қозғалтқыш көлемі, текше см</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...209 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...19 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кестенің жалғасы</w:t>
+       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -30455,337 +29945,275 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобильдің жабдықтары туралы мәліметтер</w:t>
+Автокөліктің тиесілігі туралы мәліметтер</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобилді жалға алу бойынша бір айдың шығыны, теңге</w:t>
+ </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...38 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобилді жалға алу бойынша есептік жылдың шығыны, теңге</w:t>
+Автокөлікті жалға алу бойынша шығыстар, бір айға, теңге</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...25 lines deleted...]
-        </w:trPr>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жедел немесе шаруашылық басқару құқығында бекітіліп берілген автомобиль</w:t>
+ </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...30 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басқа мемлекеттік заңды тұлғалардың пайдалануына берілген</w:t>
+Автокөлікті жалға алу бойынша шығыстар, есепті жыл үшін, теңге</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-        </w:tc>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік емес заңды тұлғалардан және (немесе) жеке тұлғалардан жалға алынған</w:t>
+Жедел немесе шаруашылық басқару құқығына бекітілген автомобиль</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа мемлекеттік заңды тұлғалардың пайдалануына берілді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік емес заңды тұлғалардан және (немесе) жеке тұлғалардан жалға алынатын</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -30810,823 +30238,960 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік заңды тұлғаларды автомобильдермен жабдықтау бойынша ақпарат" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосымшада берілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ___________________________ Мекенжайы___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда) _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аббревиатуралардың толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН - жеке сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН - бизнес- сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Текше см – текше сантиметр</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысанға қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...4 lines deleted...]
-          <w:b w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме "Мемлекеттік заңды тұлғаларды автомобильдермен жабдықтау бойынша ақпарат"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірінші басшы ______________________________ __________________</w:t>
+      (Индекс: 1- АЖ, кезеңділігі:жыл сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ереже</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                               (тегі, аты, әкесінің аты)       (қолы)</w:t>
+      1. Осы түсіндірме "Мемлекеттік заңды тұлғаларды автомобильдермен жабдықтау бойынша ақпарат" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            Бас бухгалтер ____________________________ __________________</w:t>
+      2. Нысанға мемлекеттік заңды тұлғаның бірінші басшысы, ал ол жоқ болған жағдайда оның қызметін атқаратын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                            (тегі, аты, әкесінің аты)        (қолы)</w:t>
+      3. Нысанның 1 - бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            Мөр орны</w:t>
+      4. Нысанның 2 - бағанында мемлекеттік заңды тұлғаның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанның 3 - бағанында қызметтік немесе кезекші автомобиль (оның ішінде автобустар) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 4 - бағанында автомобильдің маркасы, моделі, модификациясы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 5 - бағанында автомобильдің мемлекеттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 6-бағанында автомобиль қозғалтқышының көлемі текше см көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 7, 8, 9 - бағандарында автомобильдің жабдықтары туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 10 - бағанда автомобильді жалға алу бойынша бір айдың шығыны, теңгеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 11 - бағанда автомобильді жалға алу бойынша есептік жылдың шығыны, теңгеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>"Мемлекеттік заңды тұлғаларды автомобильдермен жабдықтау бойынша ақпарат"</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымшамен толықтыру көзделген - ҚР Қаржы министрінің 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>1 Жалпы ережелер</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...237 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -32002,35 +31567,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>