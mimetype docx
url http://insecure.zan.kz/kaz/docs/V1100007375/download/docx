--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="555444c" w14:textId="555444c">
+    <w:p w14:paraId="2c47fe4" w14:textId="2c47fe4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -31197,55 +31197,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -31571,31 +31571,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>