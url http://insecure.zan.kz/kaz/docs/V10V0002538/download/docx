--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="653eb73" w14:textId="653eb73">
+    <w:p w14:paraId="fb7916c" w14:textId="fb7916c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -444,51 +444,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Келісілді:</w:t>
+              <w:t>Келісілді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -581,50 +591,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>З. Сағынов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -658,137 +686,137 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шығыс </w:t>
+              <w:t xml:space="preserve">Шығыс Қазақстан облысы әкімдігінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан облысы әкімдігінің </w:t>
+              <w:t xml:space="preserve">2010 жылғы 21 қазандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 жылғы 21 қазандағы № 590 </w:t>
+              <w:t xml:space="preserve">№ 590 қаулысымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысымен бекітілді</w:t>
+              <w:t>бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шығыс Қазақстан облысының облыстық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының ТІЗБЕСІ</w:t>
+        <w:t xml:space="preserve"> Шығыс Қазақстан облысының облыстық маңызы бар жалпы қолданыстағы автомобиль жолдарының ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 26.04.2024 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 09.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 107</w:t>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -814,51 +842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-   № р/с</w:t>
+    № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1184,87 +1212,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өскемен-Тарғын-Самар 15-145 км</w:t>
-[...35 lines deleted...]
-130</w:t>
+Өскемен-Тарғын-Самар 0-145 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1482,87 +1510,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алтайка-Чапаево 0-37 км</w:t>
-[...35 lines deleted...]
-37</w:t>
+Алтайка-Чапаево 0-36,1 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1631,87 +1659,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Октябрь өткелі-Алтайка-Ново-Хайрузовка 0-83 км</w:t>
-[...35 lines deleted...]
-83</w:t>
+Октябрь өткелі-Алтайка-Ново-Хайрузовка 0-79,5 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1929,87 +1957,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күршім-Қалжыр 0-131 км</w:t>
-[...35 lines deleted...]
-131</w:t>
+Күршім-Қалжыр 0-129,3 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2078,87 +2106,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Теректі-Урунхайка-Төсқайың 0-91 км</w:t>
-[...35 lines deleted...]
-91</w:t>
+Марқакөл-Урунхайка-Төсқайың 0-87,9 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2227,87 +2255,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"KF-25 Күршім-Қалжыр"-Ақбұлақ-Қараой- Ашалы 0-98 км</w:t>
-[...35 lines deleted...]
-98</w:t>
+"KF-25 Күршім-Қалжыр"-Ақбұлақ-Қараой- "KAZ 16-03 P-26 Омбы-Майқапшағай-Қалжыр-Марқакөл" 0-98,3 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2525,87 +2553,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құлынжон өткеліне кіреберіс 0-12 км</w:t>
-[...35 lines deleted...]
-12</w:t>
+Бұқтырма су қоймасы арқылы өтетін көпір өткеліне кіре беріс жол 0-28 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2674,87 +2702,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақсуат-Бәкей-Қарасу-Ақжар-"М-38 Омск-Майқапшағай" 30-124 км</w:t>
-[...35 lines deleted...]
-94</w:t>
+Ақсуат-Бәкей-Қарасу-Ақжар-"М-38 Омск-Майқапшағай" 30-121 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2823,87 +2851,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарасу-"М-38 Омск-Майқапшағай" 0-12 км</w:t>
-[...35 lines deleted...]
-12</w:t>
+Қарасу-"М-38 Омск-Майқапшағай" 0-11 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2972,87 +3000,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шемонаиха-Секисовка 0-56 км</w:t>
-[...35 lines deleted...]
-56</w:t>
+Шемонаиха-Секисовка 0-56,1 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3121,87 +3149,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"М-38 Омск-Майқапшағай"-Шілікті-Ақжар 0-128 км</w:t>
-[...35 lines deleted...]
-128</w:t>
+"М-38 Омск-Майқапшағай"-Шілікті-Ақжар 0-130,2 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3270,87 +3298,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Новотроицк ауылына кіре беріс жол 0-22 км</w:t>
-[...35 lines deleted...]
-22</w:t>
+Ново-Троицкое ауылына кіре беріс жол 0-21,5 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3419,87 +3447,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өскемен-Бобровка 0-13 км</w:t>
-[...35 lines deleted...]
-13</w:t>
+Өскемен-Бобровка 0-13,1 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3568,87 +3596,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бобровка–Шаңғы базасы км 0-9</w:t>
-[...35 lines deleted...]
-9</w:t>
+Бобровка-Шаңғы базасы 0-8,4 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4015,87 +4043,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарханка-Топиха 0-12 км</w:t>
-[...35 lines deleted...]
-12</w:t>
+Тарханка-Топиха 0-11,6 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4164,87 +4192,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Средигорное-Ново Поляковка-Малонарымка 0-58 км</w:t>
-[...35 lines deleted...]
-58</w:t>
+Средигорное-Новополяковка-Малонарымка 0-55,9 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4313,87 +4341,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қайыңды ауылына кіре беріс жол 0-4 км</w:t>
-[...35 lines deleted...]
-4</w:t>
+Қайыңды ауылына кіре беріс жол 0-4,2 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4462,87 +4490,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамай батыр - Бозанбай 0-34 км</w:t>
-[...35 lines deleted...]
-34</w:t>
+Мамай батыр-Бозанбай 0-33,4 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4611,87 +4639,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамай батыр - Бозанбай-Алғабас-Тарғын 0-36 км</w:t>
-[...35 lines deleted...]
-36</w:t>
+"KF-11 Мамай батыр–Бозанбай"-Алғабас-Тарғын 0-35,5 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4760,87 +4788,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шемонаиха-Үлкен Өзен 0-36 км</w:t>
-[...35 lines deleted...]
-36</w:t>
+Шемонаиха-Большая речка 0-35,4 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5058,87 +5086,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құйған ауылына кіре беріс жол 0-3 км</w:t>
-[...35 lines deleted...]
-3</w:t>
+Құйған ауылына кіре беріс жол 0-2,6 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5207,87 +5235,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалғұтты ауылына кіре беріс жол 0-1 км</w:t>
-[...35 lines deleted...]
-1</w:t>
+Қаратоғай ауылына кіре беріс жол 0-1,8 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5356,51 +5384,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Күршім-Қалжыр"-Бурабай-Маралиха 0-75 км</w:t>
+"Күршім-Қалжыр"-Бурабай-Маралды 0-75 км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5505,87 +5533,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Күршім-Қалжыр"-Ақсуат 0-47 км</w:t>
-[...35 lines deleted...]
-47</w:t>
+"Күршім-Қалжыр"-Ақсуат 0-47,6 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5654,87 +5682,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Күршім-Қалжыр"-Маралды"-Теректібұлақ 0-11 км</w:t>
-[...35 lines deleted...]
-11</w:t>
+"Күршім-Қалжыр"-Маралды"-Теректібұлақ 0-10,1 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5768,51 +5796,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1583 км</w:t>
+1598,5 км</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5844,55 +5872,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>