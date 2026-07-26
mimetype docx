--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99caf52" w14:textId="99caf52">
+    <w:p w14:paraId="95e6ed8" w14:textId="95e6ed8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1597,158 +1597,282 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде әзірленді және саяси партияларды қаржыландыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бюджет қаражаты жыл сайын Қазақстан Республикасы Парламентінің Мәжілісі депутаттарының соңғы сайлауы (бұдан әрі - сайлау) қорытындылары бойынша Қазақстан Республикасы Парламентінің Мәжілісінде өкілдік ететін саяси партияларға бөлінеді.</w:t>
+      2. Бюджет қаражаты жыл сайын Қазақстан Республикасының Құрылтайы депутаттарының соңғы сайлауы (бұдан әрі - сайлау) қорытындылары бойынша Қазақстан Республикасының Құрылтайында өкілдік ететін саяси партияларға бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қазақстан Республикасының Орталық сайлау комиссиясы (бұдан әрі - Ортсайлауком) сайлау нәтижелерін анықтағаннан кейін бес күндік мерзім ішінде Қазақстан Республикасы Парламентінің Мәжілісінде өкілдік ететін саяси партиялар, және олар алған сайлаушылар дауысы туралы мәліметтерді әкімшіге жібереді.</w:t>
+      3. Қазақстан Республикасының Орталық сайлау комиссиясы (бұдан әрі - Ортсайлауком) сайлау нәтижелерін анықтағаннан кейін бес күндік мерзім ішінде Қазақстан Республикасының Құрылтайында өкілдік ететін саяси партиялар, және олар алған сайлаушылар дауысы туралы мәліметтерді әкімшіге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Саяси партиялардың қызметін қаржыландыруға бөлінетін бюджет қаражатының мөлшері тиісті жылға арналған республикалық бюджет туралы заңда соңғы сайлау қорытындылары бойынша Парламент Мәжілісінде ұсынылған саяси партияларға дауыс беру кезінде берілген сайлаушының әрбір дауысы үшін 0,65 айлық есептік көрсеткіш есебінен айқындалады.</w:t>
+      4. Саяси партиялардың қызметін қаржыландыруға бөлінетін бюджет қаражатының мөлшері тиісті жылға арналған республикалық бюджет туралы заңда соңғы сайлау қорытындылары бойынша Қазақстан Республикасының Құрылтайында ұсынылған саяси партияларға дауыс беру кезінде берілген сайлаушының әрбір дауысы үшін 0,65 айлық есептік көрсеткіш есебінен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық бюджет құрамындағы шығыстарды жоспарлауды тиісті бюджеттік бағдарламаның әкімшісі (бұдан әрі - Әкімші) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Орталық сайлау комиссиясының 13.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1/1</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1797,452 +1921,450 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саяси партияларды республикалық бюджеттен қаржыландыруға қаражат саяси партияның екінші деңгейдегі банкте ашылған жекелеген шотына түседі. Республикалық бюджеттен бөлінетін бюджеттік қаражат бойынша есеп басқа қаржыландыру көздерінен бөлек жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Саяси партияларды қаржыландыру Ортсайлауком Парламент Мәжілісінің партиялық тізімдер бойынша сайланған депутаттары ретінде тіркеген айдан басталады және Парламенттің келесі шақырылымының бірінші сессиясы ашылған күннен бастап не Парламент Мәжілісі депутаттарының кезектен тыс сайлауы тағайындалған күннен бастап тоқтатылады.</w:t>
+      6. Саяси партияларды қаржыландыру Ортсайлауком Қазақстан Республикасының Құрылтайы депутаттарын партиялық тізімдер бойынша сайланған депутаттары ретінде тіркеген айдан басталады және Қазақстан Республикасының Құрылтайының келесі шақырылымының бірінші сессиясы ашылған күннен бастап не Қазақстан Республикасының Құрылтайы депутаттарының кезектен тыс сайлауы тағайындалған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Парламент Мәжілісінің депутаттарын партиялық тізімдер бойынша сайлау өткізілетін жылы саяси партияларға республикалық бюджет қаражатынан төленетін сома осы Ереженің 3 және 4-тармақтарының және 6-тармағы бірінші абзацының талаптарын ескере отырып, нақтылануы тиіс.</w:t>
+      Қазақстан Республикасының Құрылтайы депутаттарын партиялық тізімдер бойынша сайлау өткізілетін жылы саяси партияларға республикалық бюджет қаражатынан төленетін сома осы Ереженің 3 және 4-тармақтарының және 6-тармағы бірінші абзацының талаптарын ескере отырып, нақтылануы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республикалық бюджеттен бөлінген қаражатты пайдалану туралы шешімді саяси партия өзінің жарғысымен белгіленген тәртіпте қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республикалық бюджеттен алынған қаражатты саяси партиялар осы Ережелердің 9-тармағымен белгіленген шектеулерді ескере отырып, саяси партияның жарғылық мақсаттарын, міндеттері мен құқықтарын іске асыруға пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бюджет қаражатын саяси партиялар сайлауалды үгіт жүргізуге, соның ішінде бұқаралық ақпарат құралдарында сөз сөйлеуге, сайлауалды көпшілік шараларын өткізуге, үгіт материалдарын шығаруға, кандидаттардың көлік шығындарын өтеуге, сондай-ақ кәсіпкерлік қызмет жүргізуге, қайырымдылыққа пайдаланбайды, қаражат партия мүшелері арасында бөлінбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бюджет қаражатын пайдалануда саяси партиялардың бюджеттік және басқа да заңнаманы бұзғандығы анықталған жағдайда, ағымдағы жылы республикалық бюджеттен саяси партияны қаржыландыру үшін қаражат бөлу тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяси партия алған бюджеттік қаражатты осы Ережемен көзделмеген мақсаттарға жұмсаса, бұл қаражат республикалық бюджетке қайтарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяси партияларды қаржыландыруды қайтадан бастау заң бұзушылықтар жойылғаннан кейін белгіленген тәртіпте жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Саяси партиялар меңгермеген қаржы республикалық бюджетке қайтаруға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бюджет қаражатының жұмсалуын бақылау Қазақстан Республикасының мемлекеттік аудит және қаржылық бақылау туралы заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 2012.11.26 </w:t>
-[...9 lines deleted...]
-        <w:t>N 25/189</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2012.01.01 бастап қолданысқа енгізіледі) Қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...221 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңнамада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен саяси партияны тарату туралы шешім қабылданған күннен бастап саяси партиялар республикалық бюджеттен қаржыландыруға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2568,31 +2690,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>