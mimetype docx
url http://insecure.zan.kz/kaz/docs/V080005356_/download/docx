--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7197095" w14:textId="7197095">
+    <w:p w14:paraId="b66b036" w14:textId="b66b036">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5405,50 +5405,275 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қосымша:___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9476,50 +9701,286 @@
       6) кестеге бекітілген сканерленген схема/еден/ғимарат жоспары қоса беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) далада сынақтар жүргізетін сынақ зертханалары үшін өндірістік орта факторларын өлшеу қажет емес (қажет болған жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-кесте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-кесте. Сынақ жабдығымен жарақтандырылуы жөніндегі мәліметтер </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
@@ -11037,50 +11498,286 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 17-бағанда иелену негізі (сатып алу-сату шарты, жалдау шарты немесе сенімгерлік/жедел басқару шарты) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Егер жабдық аттестаттауға жатпаса, "Аттестаттау сертификаты" бағаны толтырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-кесте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-кесте. Өлшеу құралдары туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -17513,50 +18210,286 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиялар мен рұқсат беру құжаттары туралы мәліметтерді барлық өтініш берушілер/аккредиттеу субъектілері осындай құжаттар болған және сәйкестікті бағалау саласындағы қызметке қатысты болған жағдайда толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-кесте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-кесте. Пайдаланылатын эталондардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -17656,51 +18589,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аккредиттеу жөніндегі орган беретін жабдықтың бірегей нөмірі (ақпараттық жүйемен жасалады)</w:t>
+              <w:t xml:space="preserve">Аккредиттеу жөніндегі орган беретін жабдықтың бірегей нөмірі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ақпараттық жүйемен жасалады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18236,51 +19179,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының өлшем құралдарын қамтамасыз етудің мемлекеттік жүйесіндегі нөмір</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының өлшем құралдарын қамтамасыз етудің мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесіндегі нөмір</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21065,86 +22018,548 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Өтінім беруші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) тармақша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сәйкестікті бағалау жөніндегі жұмыстарды орындау үшін қажетті мәліметтерді қамтитын аккредиттеуге арналған өтінімді (бұдан әрі – өтінім) сараптау нәтижелері бойынша техникалық реттеу ақпараттық жүйесінде (бұдан әрі – ақпараттық жүйе) сарапшы-аудитор қорытындысын алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орналасқан жерінде тексеріп қарау нәтижелері бойынша тексеріп қарау жөніндегі топ есебін алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) орналасқан жерінде тексеріп қарау нәтижелері бойынша, тиісті себептері бар болған жағдайда, жазбаша не ақпараттық жүйе арқылы электрондық нысанда жіберген сәйкессіздікті жою мерзімін ұзарту, бірақ 2 (екі) айдан аспайтын уақытқа ұзарту туралы Аккредиттеу жөніндегі органға жүгінуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -21209,1236 +22624,3016 @@
       7) даулар туындаған кезде Қазақстан Республикасының заңнамасында көзделген сотқа дейінгі рәсімдер жүргізілгеннен кейін сотқа жүгінуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кез келген уақытта бір жақты тәртіппен бұл туралы Аккредиттеу жөніндегі органға шартты бұзу күніне дейін кемінде күнтізбелік 30 (отыз) күн бұрын хабарлай отырып, Шартты бұзуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) аккредиттеуден бас тартылған жағдайда, ақпараттық жүйе арқылы электрондық нысанда не қағаз жеткізгіште дәлелді шешімін алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Өтінім беруші:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электрондық цифрлық қолтаңбаны пайдалана отырып, ақпараттық жүйеде тіркелуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұрақты негізде ақпараттық жүйеде жеке кабинетті бақылау және тексеруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) нормативтік құқықтық актілердің, стандарттау жөніндегі құжаттардың талаптарын мәлімделген аккредиттеу саласына сәйкес орындауға.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Өтінім беруші Шартпен және Қазақстан Республикасының қолданыстағы заңнамасымен көзделген басқа да құқықтарды пайдаланады және өзге де міндеттемелерді атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Аккредиттеу жөніндегі орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасына сәйкес Шартты бұзуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шарт бұзылған жағдайда өтінім беруші төлеген сомалардан нақты орындалған жұмыстардың құнын ұстап қалуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтінімдерді қарау кезінде өтінім беруші ұсынған мәліметтерді растау, нақтылау немесе түсіндіру үшін қажетті қосымша ақпаратты сұратуға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Аккредиттеу жөніндегі орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заңда белгіленген тәртіппен шарт жасалған және төлем жасалған сәттен бастап 30 (отыз) жұмыс күнінен аспайтын мерзімде өтінімге сараптама жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінімді сараптау нәтижелері бойынша сараптама бойынша шешім қабылданған күннен бастап 3 (үш) жұмыс күні ішінде Өтінім берушіге аккредиттеу жөніндегі сарапшы-аудитордың қорытындысымен қабылданған шешім туралы хабарлама жолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Өтінім берушінің өтінімін сараптау кезінде сәйкессіздіктер анықталған және Өтінім беруші оларды жою туралы хабарлама алған жағдайда, мұндай хабарламаны алған сәттен бастап 7 (жеті) жұмыс күні ішінде қажет болған жағдайда және тараптардың келісімі бойынша өтінімге қайта сараптама жүргізу және өтінімді сараптау нәтижелері бойынша Өтінім берушіге аккредиттеу жөніндегі сарапшы-аудитордың қорытындысымен қабылданған шешім туралы хабарлама сараптама бойынша шешім қабылданған күннен бастап 3 (үш) жұмыс күні ішінде жолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңда белгіленген тәртіппен тексеру жөніндегі топ Өтінім берушінің немесе оның құрылымдық бөлімшесінің орналасқан жеріне келген сәттен бастап 10 (он) жұмыс күні ішінде орналасқан жері бойынша Өтінім берушіге тексеру жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Өтінім берушінің орналасқан жері бойынша тексеру нәтижелері бойынша тексеру аяқталған күні есеп беруге міндетті. 5 (бес) жұмыс күні ішінде Өтінім берушінің ескертулерін ескере отырып, тиісті шешім қабылдау (олар болған жағдайда) және Өтінім берушіге қабылданған шешім туралы хабарлама жолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сәйкессіздіктер анықталған және Өтінім берушінің оларды жою туралы хабарламасы алған кезде, қажет болған кезде және Тараптардың келісуі бойынша оны қайта зерттеп-қарауды жүргізуге міндетті. Өтінім берушіні немесе оның құрылымдық бөлімшесін қайта тексеру мерзімі тексеру жөніндегі топ Өтінім берушінің орналасқан жеріне келген сәттен бастап есептелетін 5 (бес) жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заңда белгіленген тәртіппен жиналған материалдар аккредиттеу материалдарын қарау жөніндегі комиссияға келіп түскен сәттен бастап 30 (отыз) жұмыс күні ішінде аккредиттеу туралы немесе аккредиттеуден бас тарту туралы шешім қабылдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Өтінім берушіні аккредиттеу туралы шешім қабылданған жағдайда соңғысымен аккредиттеуден кейінгі шарт жасасуға және шартқа қол қойылған күннен бастап жеті жұмыс күні ішінде аккредиттеу саласын айқындайтын құжатты бекітуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аккредиттеуден бас тартылған жағдайда шешім қабылданған күннен бастап 5 (бес) жұмыс күні ішінде Өтінім берушіге ақпараттық жүйе арқылы электрондық нысанда не қағаз жеткізгіште дәлелді бас тартуды жолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өтінімді қараудың немесе бағалауды жүргізуді бастаудың барлық кезеңдерінде, егер алдау мінез-құлық куәлігі пайда болса немесе Өтінім берушінің жалған ақпаратты әдейі ұсынғаны, сондай-ақ ақпаратты жасырғаны үшін, аккредиттеу жөніндегі орган өтінімді қабылдамауға немесе бағалау процесін тоқтатуға және осы Шартты бұзуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) өтінімді алған сәттен бастап 5 жұмыс күні ішінде Өтінім берушіге шарттың жобасын, есеп айырысулардың калькуляциясын (сұрау салынған жағдайда) жолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Өтінім берушіні аккредиттеу туралы шешім қабылданған жағдайда жеті жұмыс күні ішінде Өтінім беруші туралы ақпарат аккредиттеу субъектілерінің тізіліміне енгізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ақпараттық жүйенің жұмыс істеуінде техникалық ақаулар болған жағдайда, тараптардың келісімі бойынша аккредиттеу материалдарын коммуникацияның басқа тәсілдері арқылы қарауды қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Аккредиттеу жөніндегі Орган Шартта және Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де құқықтарды пайдаланады және өзге де міндеттерді атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7. Тараптардың ешқайсысы шарт бойынша өз құқықтары мен міндеттерін үшінші тұлғаларға беруге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8. Тараптар осы Шарттың қолданылу мерзімі ішінде аккредиттеу субъектілерінің тізіліміне енгізілуге жататындарды қоспағанда, Шарттың және оны орындау барысында алынған ақпараттың құпиялылығын қамтамасыз етуге міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Жұмыстың құны</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) электрондық цифрлық қолтаңбаны пайдалана отырып, ақпараттық жүйеде тіркелуге;</w:t>
+      3.1. Жұмыстарды төлеу кезекті кезеңді орындау алдында кезең-кезеңмен төлеу шоты ұсынылған күннен бастап 5 (бес) операциялық банктік күн ішінде келесі тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тұрақты негізде ақпараттық жүйеде жеке кабинетті бақылау және тексеруге;</w:t>
+      1) Өтінім сараптамасы қосылған құн салығын есепке алып немесе есепке алмай _________________________________ (сома санмен және жазбаша) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) нормативтік құқықтық актілердің, стандарттау жөніндегі құжаттардың талаптарын мәлімделген аккредиттеу саласына сәйкес орындауға.";</w:t>
+      2) орналасқан жері бойынша тексеру қосылған құн салығын есепке алып немесе есепке алмай, _________________________________ (сома санмен және жазбаша) теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.2-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.3. Өтінім беруші Шартпен және Қазақстан Республикасының қолданыстағы заңнамасымен көзделген басқа да құқықтарды пайдаланады және өзге де міндеттемелерді атқарады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3.2. Өтінімге қайта сараптама және (немесе) оның орналасқан жері бойынша қайта зерттеп-қарау жүргізілген жағдайда, оның төлемі төлемге шот берілген күннен бастап 5 (бес) операциялық банктік күн ішінде жүзеге асырылады, бұл ретте, мұндай сараптаманың немесе зерттеп-қараудың құнын құн калькуляциясын қоса бере отырып, Тараптар жасасатын қосымша келісіммен (сұрау салынған жағдайда) айқындайды. Қосымша келісімге Өтінім беруші оны аккредиттеу жөніндегі органнан ақпараттық жүйеде оны алған күннен бастап 7 (жеті) жұмыс күні ішінде қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.4. Аккредиттеу жөніндегі орган:</w:t>
+      4.1. Уақытылы төлемегені үшін Өтінім беруші Аккредиттеу жөніндегі органға мерзімді кешіктірудің әр жұмыс күні үшін төленуі тиісті сомадан 0,1 (оннан бір) % мөлшерінде, бірақ көрсетілген сомадан 25 (жиырма бес) % аспайтын өсімпұл төлейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының заңнамасына сәйкес Шартты бұзуға;</w:t>
+      4.2. Өтінім берушінің кінәсінен тыс, жұмыстарды орындау мерзімін бұзғаны үшін Аккредиттеу жөніндегі орган Өтінім берушіге мерзімін кешіктірудің әр жұмыс күні үшін орындалатын жұмыс құнынан 0,1 (оннан бір) % мөлшерінде, бірақ көрсетілген сомадан 25 (жиырма бес) % аспайтын өсімпұл төлейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шарт бұзылған жағдайда өтінім беруші төлеген сомалардан нақты орындалған жұмыстардың құнын ұстап қалуға;</w:t>
+      4.3. Өсімпұлды төлеу Тараптарды Шарт бойынша өз міндеттемелерін орындаудан босатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өтінімдерді қарау кезінде өтінім беруші ұсынған мәліметтерді растау, нақтылау немесе түсіндіру үшін қажетті қосымша ақпаратты сұратуға.</w:t>
+      4.4. Өтінім беруші Аккредиттеу жөніндегі органға ұсынылған өтінімдегі деректердің анықтығы мен өзектілігі үшін жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.5. Аккредиттеу жөніндегі орган:</w:t>
+      4.5. Тараптардың осы Шартта көзделмеген жауапкершілік шаралары Қазақстан Республикасының азаматтық заңнама нормаларына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Заңда белгіленген тәртіппен шарт жасалған және төлем жасалған сәттен бастап 30 (отыз) жұмыс күнінен аспайтын мерзімде өтінімге сараптама жүргізуге;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      4.6. Осы Шарт бойынша өз міндеттемелерін орындамағаны немесе тиісінше орындамағаны үшін Тараптар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Еңсерілмейтін күш (форс-мажор) жағдайлары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтінімді сараптау нәтижелері бойынша сараптама бойынша шешім қабылданған күннен бастап 3 (үш) жұмыс күні ішінде Өтінім берушіге аккредиттеу жөніндегі сарапшы-аудитордың қорытындысымен қабылданған шешім туралы хабарлама жолдауға;</w:t>
+      5.1. Тараптар осы Шарт бойынша өз міндеттемелерін ішінара немесе толық орындамағаны үшін, егер ол еңсерілмес күш мән-жайларының (су тасқыны, жер сілкінісі) салдары болып табылса, осы жағдайлар Тараптардың кез келгенінің осы Шарт бойынша өз міндеттемелерін орындауы мүмкін болмаған жағдайда, жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Өтінім берушінің өтінімін сараптау кезінде сәйкессіздіктер анықталған және Өтінім беруші оларды жою туралы хабарлама алған жағдайда, мұндай хабарламаны алған сәттен бастап 7 (жеті) жұмыс күні ішінде қажет болған жағдайда және тараптардың келісімі бойынша өтінімге қайта сараптама жүргізу және өтінімді сараптау нәтижелері бойынша Өтінім берушіге аккредиттеу жөніндегі сарапшы-аудитордың қорытындысымен қабылданған шешім туралы хабарлама сараптама бойынша шешім қабылданған күннен бастап 3 (үш) жұмыс күні ішінде жолдауға;</w:t>
+      5.2. Осы Шарт бойынша міндеттемелерді орындау мерзімі еңсерілмейтін күш жағдайлары, сондай-ақ осы жағдайлармен туындаған салдар әсер еткен уақыт ішінде сәйкес уақытқа кейін шегеріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) заңда белгіленген тәртіппен тексеру жөніндегі топ Өтінім берушінің немесе оның құрылымдық бөлімшесінің орналасқан жеріне келген сәттен бастап 10 (он) жұмыс күні ішінде орналасқан жері бойынша Өтінім берушіге тексеру жүргізуге;</w:t>
+      5.3. Еңсерілмес күш жағдайлары туындаған кезде Тараптардың кез келгені олар басталған күннен бастап 5 (бес) күнтізбелік күн ішінде екінші Тарапқа осы жағдайлардың басталғаны туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Өтінім берушінің орналасқан жері бойынша тексеру нәтижелері бойынша тексеру аяқталған күні есеп беруге міндетті. 5 (бес) жұмыс күні ішінде Өтінім берушінің ескертулерін ескере отырып, тиісті шешім қабылдау (олар болған жағдайда) және Өтінім берушіге қабылданған шешім туралы хабарлама жолдауға;</w:t>
+      5.4. Еңсерілмес күш мән-жайларының жасалу фактісін растайтын құжаттар еңсерілмес күш мән-жайлары орын алған Қазақстан Республикасының уәкілетті мемлекеттік органдары немесе ұйымдары берген тиісті құжаттар (анықтамалар, актілер және басқалар) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сәйкессіздіктер анықталған және Өтінім берушінің оларды жою туралы хабарламасы алған кезде, қажет болған кезде және Тараптардың келісуі бойынша оны қайта зерттеп-қарауды жүргізуге міндетті. Өтінім берушіні немесе оның құрылымдық бөлімшесін қайта тексеру мерзімі тексеру жөніндегі топ Өтінім берушінің орналасқан жеріне келген сәттен бастап есептелетін 5 (бес) жұмыс күнінен аспайды;</w:t>
+      5.5. Егер еңсерілмес күш жағдайлары 3 (үш) айдан астам қолданыста болса және оларды тоқтату күні туралы міндетті өтінім жасауға мүмкіндік болмаса, онда әрбір Тарап осы Шартты бұзуға құқылы және бұл жағдайда аккредиттеу жөніндегі Орган нақты орындалған жұмыстардың құнын шегере отырып, өтінім берушіге төленген соманы қайтаруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) заңда белгіленген тәртіппен жиналған материалдар аккредиттеу материалдарын қарау жөніндегі комиссияға келіп түскен сәттен бастап 30 (отыз) жұмыс күні ішінде аккредиттеу туралы немесе аккредиттеуден бас тарту туралы шешім қабылдауға;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      5.6. Хабарламау немесе уақтылы хабарламау Тарапты осы Шарт бойынша міндеттемелерді орындамағаны үшін жауапкершіліктен босататын негіз ретінде жоғарыда көрсетілген кез келген жағдайға сілтеме жасау құқығынан айырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Шартты өзгерту, тоқтату және бұзу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Өтінім берушіні аккредиттеу туралы шешім қабылданған жағдайда соңғысымен аккредиттеуден кейінгі шарт жасасуға және шартқа қол қойылған күннен бастап жеті жұмыс күні ішінде аккредиттеу саласын айқындайтын құжатты бекітуге;</w:t>
+      6.1. Өтінім беруші осы Шарттың талаптарын бұзған және оның осы Шартта белгіленген мерзімдерде қосымша келісімге қол қоюынан негізсіз бас тартқан жағдайда, аккредиттеу жөніндегі орган бұл туралы Өтінім берушіні бұзудың болжамды күніне дейін кемінде күнтізбелік 30 (отыз) күн бұрын хабардар ете отырып, осы Шартты біржақты тәртіппен бұзуға құқылы. Бұл жағдайда хабарламада көрсетілген күн осы шартты бұзу күні болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) аккредиттеуден бас тартылған жағдайда шешім қабылданған күннен бастап 5 (бес) жұмыс күні ішінде Өтінім берушіге ақпараттық жүйе арқылы электрондық нысанда не қағаз жеткізгіште дәлелді бас тартуды жолдауға;</w:t>
+      6.2. Осы Шарт мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) өтінімді қараудың немесе бағалауды жүргізуді бастаудың барлық кезеңдерінде, егер алдау мінез-құлық куәлігі пайда болса немесе Өтінім берушінің жалған ақпаратты әдейі ұсынғаны, сондай-ақ ақпаратты жасырғаны үшін, аккредиттеу жөніндегі орган өтінімді қабылдамауға немесе бағалау процесін тоқтатуға және осы Шартты бұзуға;</w:t>
+      1) Өтінім беруші таратылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) өтінімді алған сәттен бастап 5 жұмыс күні ішінде Өтінім берушіге шарттың жобасын, есеп айырысулардың калькуляциясын (сұрау салынған жағдайда) жолдауға;</w:t>
+      2) Қазақстан Республикасының азаматтық заңнамасына сәйкес осы шарт бұзылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) Өтінім берушіні аккредиттеу туралы шешім қабылданған жағдайда жеті жұмыс күні ішінде Өтінім беруші туралы ақпарат аккредиттеу субъектілерінің тізіліміне енгізуге;</w:t>
+      3) өтінімті сараптаған немесе Өтінім берушіні орналасқан жері бойынша тексеріп қарау кезінде айқындалған сәйкессіздіктер Аккредиттеу жөніндегі орган белгілеген мерзімде жойылмаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) ақпараттық жүйенің жұмыс істеуінде техникалық ақаулар болған жағдайда, тараптардың келісімі бойынша аккредиттеу материалдарын коммуникацияның басқа тәсілдері арқылы қарауды қамтамасыз етуге міндетті.</w:t>
+      4) Аккредиттеу жөніндегі орган өтінімті қайта сараптаған немесе Өтінім берушіні орналасқан жері бойынша қайта тексеріп қарау кезінде аккредиттеу жөніндегі сарапшы-аудитордың бастапқы қорытындысын немесе тексеріп қарау жөніндегі топтың есебінде көрсетілген сәйкессіздіктер айқындалған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.6. Аккредиттеу жөніндегі Орган Шартта және Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де құқықтарды пайдаланады және өзге де міндеттерді атқарады.</w:t>
+      5) Аккредиттеу жөніндегі орган аккредиттеуден бас тарту туралы шешім қабылдаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.7. Тараптардың ешқайсысы шарт бойынша өз құқықтары мен міндеттерін үшінші тұлғаларға беруге құқылы емес.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      6.3. Осы Шарт бұзылған кезде өтінім беруші төлеген сома (тоқтатылған жағдайдан бөлек) Аккредиттеу жөніндегі органның нақты шығындарын есептен шығара отырып, қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Дауларды шешу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.8. Тараптар осы Шарттың қолданылу мерзімі ішінде аккредиттеу субъектілерінің тізіліміне енгізілуге жататындарды қоспағанда, Шарттың және оны орындау барысында алынған ақпараттың құпиялылығын қамтамасыз етуге міндеттенеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="10"/>
+      7.1. Осы Шартты iске асыру процесінде келіспеушіліктер туындаған жағдайда, Тараптар оларды келіссөздер жолымен шешуге міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Келіссөздер жолымен келіспеушіліктер реттелмеген жағдайда, ол Аккредиттеу органының орналасқан жері бойынша сот органына қарауға берiлуi мүмкiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Жұмыстың құны</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve"> 8. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.1. Жұмыстарды төлеу кезекті кезеңді орындау алдында кезең-кезеңмен төлеу шоты ұсынылған күннен бастап 5 (бес) операциялық банктік күн ішінде келесі тәртіппен жүзеге асырылады:</w:t>
+      8.1. Осы Шарт Тараптар оған қол қойған күнінен бастап жасалған деп есептеледі, егер осы Шарт Қазақстан Республикасы Қаржы министрлігі Қазынашылық комитетінің аумақтық органында тіркелуге жатса - тіркелген күнінен бастап және ол бойынша міндеттемелерін Тараптардың толық орындағанына дейін қолданыста болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Өтінім сараптамасы қосылған құн салығын есепке алып немесе есепке алмай _________________________________ (сома санмен және жазбаша) теңге;</w:t>
+      8.2. Осы Шарт ақпараттық жүйеде электронды түрде қазақ және орыс тілдерінде жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) орналасқан жері бойынша тексеру қосылған құн салығын есепке алып немесе есепке алмай, _________________________________ (сома санмен және жазбаша) теңге.</w:t>
+      8.3. Тараптар ақпараттық жүйеде жүзеге асырылатын Тараптар арасында ақпарат алмасу ресми болып табылады деп келісті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.2. Өтінімге қайта сараптама және (немесе) оның орналасқан жері бойынша қайта зерттеп-қарау жүргізілген жағдайда, оның төлемі төлемге шот берілген күннен бастап 5 (бес) операциялық банктік күн ішінде жүзеге асырылады, бұл ретте, мұндай сараптаманың немесе зерттеп-қараудың құнын құн калькуляциясын қоса бере отырып, Тараптар жасасатын қосымша келісіммен (сұрау салынған жағдайда) айқындайды. Қосымша келісімге Өтінім беруші оны аккредиттеу жөніндегі органнан ақпараттық жүйеде оны алған күннен бастап 7 (жеті) жұмыс күні ішінде қол қояды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="11"/>
+      Ақпараттық жүйедегі хабарлама аккредиттеу жөніндегі органнан өтінім берушінің ақпаратты алғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.4. Осы Шартқа барлық өзгерістер мен толықтырулар олар осы Шарт сияқты нысанда жасалған және тараптар қол қойған жағдайда ғана жарамды болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.5. Осы Шартта көзделмеген барлық өзге жағдайларда Тараптар Қазақстан Республикасының қолданыстағы заңнамасын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Тараптардың жауапкершілігі</w:t>
-[...467 lines deleted...]
-        <w:t xml:space="preserve"> 8. Қорытынды ережелер</w:t>
+        <w:t xml:space="preserve"> 9. Тараптар деректемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...124 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -22752,68 +25947,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аккредиттеу алдындағы үлгілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шартқа қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="17"/>
+    <w:bookmarkStart w:name="z73" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кері байланыс сауалнамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім берушінің атауы: _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23403,68 +26598,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 430 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="18"/>
+    <w:bookmarkStart w:name="z74" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аккредиттеуден кейінгі үлгілік шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Сауда және интеграция министрінің 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23861,1382 +27056,2918 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             (Қазақстан Республикасының заңнамасының атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәйкес төмендегілер туралы осы шартты (бұдан әрі – Шарт) жасасты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="19"/>
+    <w:bookmarkStart w:name="z75" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Шарттың мәні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Осы Шарт аккредиттеуден кейінгі кезеңде аккредиттеу жөніндегі орган мен аккредиттеу субъектісі арасындағы қатынастарды реттейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.1. аккредиттеу аттестатын қайта ресімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.2. аккредиттеу материалдарын өзектендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.3. жоспарлы бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.4. куәгерлердің бағалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.5. аккредиттеу аттестатын кері қайтарып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.6. аккредиттеу аттестатының қолданылуын тоқтату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.7. аккредиттеу аттестатының күшін жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.8. аккредиттеу аттестатын тоқтата тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.9. аккредиттеу аттестатынан айыру және аккредиттеу белгісін пайдалану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Жұмыс жүргізу тілі ________________________.  (қазақ немесе орыс тілі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Тараптардың құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1. Осы Шарт аккредиттеуден кейінгі кезеңде аккредиттеу жөніндегі орган мен аккредиттеу субъектісі арасындағы қатынастарды реттейді:</w:t>
+      2.1. Аккредиттеу субъектісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.1. аккредиттеу аттестатын қайта ресімдеу;</w:t>
+      1) Аккредиттеу жөніндегі органға қағаз жеткізгіште не техникалық реттеудің ақпараттық жүйесі (бұдан әрі-ақпараттық жүйе) арқылы электрондық нысанда аккредиттеу аттестатын қайта ресімдеу, аккредиттеу материалдарын өзектілендіру, аккредиттеу аттестатын кері қайтарып алу және қолданылуын тоқтату туралы өтінішпен жүгінуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.2. аккредиттеу материалдарын өзектендіру;</w:t>
+      2) осы Шарттың талаптары мен Аккредиттеу жөніндегі органының құжаттарына сәйкес мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.3. жоспарлы бағалау;</w:t>
+      аккредиттеу белгісін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.4. куәгерлердің бағалары;</w:t>
+      ILAC (International Laboratory Accreditation Cooperation - Зертханаларды аккредиттеу жөніндегі халықаралық ынтымақтастық) MRA (Mutual Recognition Arrangement - Өзара тану туралы келісім) (сынақ және калибрлык зертханалар және (немесе) қосарлы белгімен) IAF (International Accreditation Forum - Аккредиттеу жөніндегі халықаралық форум) MLA (Multilateral Recognition Agreement - Өзара тану туралы көпжақты келісім) (өнімдер мен көрсетілетін қызметтердің сәйкестігін растау жөніндегі орган) қосарлы белгісін (бұдан әрі - қосарлы белгі) қолдануға. Аккредиттеу белгісі Аккредиттеу жөніндегі органның логотипін және Аккредиттеу субъектісінің аккредиттеу аттестатының нөмірін қамтиды. Аккредиттеу субъектісіне Аккредиттеу жөніндегі органның логотипін жеке пайдалануға рұқсат етілмейді. Аккредиттеу белгісі Аккредиттеу субъектісінің хаттамаларында, сертификаттарында және сәйкестікті бағалау жөнінде қызмет нәтижелері бойынша тек аккредиттеу саласы шегінде және аккредиттеу аттестатының қолданыс мерзімінде берілетін құжаттарға пайдаланыла алады. Егер Аккредиттеу субъектісінің аккредиттеу белгісі пайдаланылатын көрсетілген құжаттарында аккредиттеу саласына кірмейтін сәйкестікті бағалау бойынша қызмет нәтижелері қамтылған жағдайда, онда осы құжаттарда аккредиттеу белгісінің қолданыс шегі туралы ескертпе қамтылуы тиіс. Аккредиттеу белгісі Аккредиттеу субъектісінің аккредиттеу аттестаты қолданыс кезеңінде фирмалық бланктерде, интернет-ресурста, жарнамада пайдаланылуы мүмкін. Аккредиттеу белгісін аккредиттеу аттестатын кері қайтарып алу, тоқтата тұру кезеңінде, сондай-ақ осы Шарт тоқтатылған жағдайда пайдалануға рұқсат етілмейді. Аккредиттеу субъектісі қолданатын аккредиттеу белгісі аккредиттеу белгісінің техникалық сипаттамасына сәйкес болуы тиіс. Қосарлы белгіні пайдалану тәртібі Тараптар арасында жасалатын Қосарлы белгіні пайдалану жөніндегі шартпен айқындалады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.5. аккредиттеу аттестатын кері қайтарып алу;</w:t>
+      3) Аккредиттеу жөніндегі органға жүргізілген жұмыстар бойынша өз ескертулерін ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.6. аккредиттеу аттестатының қолданылуын тоқтату;</w:t>
+      4) Аккредиттеу жөніндегі органға оның қызметкерлерінің әрекеттеріне шағымдануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.7. аккредиттеу аттестатының күшін жою;</w:t>
+      5) Аккредиттеу жөніндегі органының аппеляция жөніндегі комиссиясына аккредиттеу материалдары бойынша теріс шешімдерін шағымдануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.8. аккредиттеу аттестатын тоқтата тұру;</w:t>
+      6) даулар туындаған жағдайда сотқа жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.9. аккредиттеу аттестатынан айыру және аккредиттеу белгісін пайдалану.</w:t>
+      2.2. Аккредиттеу субъектісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.2. Жұмыс жүргізу тілі ________________________.  (қазақ немесе орыс тілі)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="20"/>
+      1) ақпараттық жүйеде жеке кабинетті тұрақты негізде бақылауға және тексеруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нормативтік құқықтық актілердің, стандарттау жөніндегі құжаттардың талаптарын орындауға міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аккредиттеу өлшемшарттарының талаптарын үздіксіз орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құзыреттілікті бағалау және аккредиттеуді сақтау үшін қажетті ақпаратқа, құжаттарға және есептерге қол жеткізуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тіркелген, берілген, айналысқа енгізілген, күші жойылған және күші жойылған, оның ішінде сәйкестікті бағалау саласындағы ресми құжаттарды беруден бас тарту туралы деректердің электрондық есебін жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 2. Тараптардың құқықтары мен міндеттері</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осы Шартқа қосымша келісімдерге қол қоюға не субъект аккредиттеуді алған күннен бастап 7 (жеті) жұмыс күнінен кешіктірілмейтін мерзімде дәлелді бас тартуды ақпараттық жүйеде келісімге жолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ақпараттық жүйеде аккредиттеу жөніндегі органмен коммуникация құралдарын қолдауға және бақылауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сәйкестікті бағалау жөніндегі жұмыстарды жүзеге асыруға және аккредиттеу саласы шегінде аккредиттеу аттестатына сілтеме жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аккредиттеуден тыс жұмыстарды жүргізу кезінде аккредиттеуге кез келген сілтемелерді алып тастауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сертификаттау жөніндегі жұмыстарды жүзеге асыру кезінде аккредиттеу саласына кіретін объектілерге ғана сертификаттар беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осы Шартқа сәйкес аккредиттеу белгісін және бірлескен белгіні пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) заңды тұлға таратылған немесе аккредиттеу аттестатының қолданылуы тоқтатылған кезде сәйкестікті бағалау жөніндегі басқа аккредиттелген органға беруге, не сәйкестікті бағалау жөніндегі барлық берілген құжаттарды кері қайтарып алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ұлттық заңнамаға сәйкес аккредиттеу жөніндегі орган белгілеген мерзімдерде аккредиттеу өлшемшарттарына анықталған сәйкессіздіктерді жоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Аккредиттеу жөніндегі органына инспекциялық тексеру және орында тексеру жүргізуді, оның ішінде үй-жайға (үй-жайларға), жабдықтарға, ақпаратқа қол жеткізуді, Аккредиттеу субъектісі персоналдарының қатысуын, куәгерлік бағалау жүргізуді, инспекциялық тексеру жүргізу бойынша жұмыстардың құнын төлеуді, сондай-ақ өзге қажетті көмек көрсетуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) аккредиттеу жөніндегі органның сұрау салуы бойынша аккредиттеу субъектісі тарапынан негізді бас тарту болмаған кезде сәйкестілікті бағалау бойынша қызметті жүзеге асыру кезінде олар белгілеген тұлғалардың қатысуына рұқсат беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) салыстырмалы сынақтарға қатысуға (өлшем құралдарын тексеру (калибрлеу) нәтижелерін салыстыруға) (зертханалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) аккредиттеу аттестатының қолданылуы тоқтатылған, күші жойылған, тоқтатыла тұрған не одан айырылған жағдайда аккредиттеу аттестатына сілтеме жасауды тоқтатуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) аккредиттеу аттестатын кері қайтарып алған жағдайда, уақытша жарамсыз деп танылған аккредиттеу аттестатына немесе аккредиттеу саласына сілтеме жасауды тоқтатуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) осы Шартта белгіленген тәртіпте, мерзімдерде және сомада жұмыстарға ақы төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Заңның 23-бабының 1-тармағында көзделген жағдайлардың бірі туындаған сәттен бастап күнтізбелік 10 (он) күн ішінде аккредиттеу жөніндегі органға өзектендіруге арналған материалдар жолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Еуразиялық экономикалық одақтың сәйкестікті бағалау жөніндегі органдарының және сынақ зертханаларының бірыңғай тізілімінің Ұлттық бөлігін қалыптастыру және жүргізу үшін деректерді ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) аккредиттеу жөніндегі органға осы Шартқа қосымшаға сәйкес ақпараттық жүйеде толтырылған кері байланыс сауалнамасын ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) аккредиттеу жөніндегі органның аккредиттеу материалдарын өзектендіру, инспекциялық тексеру, куәгерлік бағалау жөніндегі қызметтеріне ақы төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) аккредиттеу жөніндегі органмен даулы мәселелерді шешудің сотқа дейінгі тәртібін сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) аккредиттеу жөніндегі органды бекітілген аккредиттеу саласындағы қызметті тоқтату немесе алдағы тарату туралы, аккредиттеуге, субъектінің мәртебесіне немесе қызметіне қатысы бар өзгерістер туралы осындай шешім қабылданған сәттен бастап күнтізбелік 10 (он) күн ішінде хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) аккредиттеу субъектісінің заңсыз іс-әрекеттері бойынша жеке және заңды тұлғалардың өтініштері бойынша бұзушылықтар расталған жағдайда аккредиттеу жөніндегі органның құжаттарды сараптау және кезектен тыс инспекциялық тексеру жөніндегі шығыстарын өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Аккредиттеу субъектісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредиттеу жөніндегі органға ұсынылған деректердің дұрыстығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттеу саласы шеңберінде аккредиттеу белгісін және бірлескен белгіні дұрыс пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз қызметінің нәтижелері үшін, бірақ осымен ғана шектелмей, сәйкестікті бағалау жөніндегі жұмыстарды орындау кезінде аккредиттеу белгісін пайдалана отырып, сәйкестікті бағалау жөніндегі заңсыз берілген құжаттар үшін жауапты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Аккредиттеу субъектісі Шартпен және Қазақстан Республикасының қолданыстағы заңнамасымен көзделген өзге құқықтарды және өзге міндеттерді атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Аккредиттеу жөніндегі орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредиттеу субъектісі ұсынған құжаттарда қамтылған мәліметтерді растау, нақтылау немесе түсіндіру үшін өз құзыреті шегінде қосымша ақпаратты сұратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасына сәйкес Шартты бұзуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Шартты бұзған жағдайда, Аккредиттеу субъектісі төлеген сомадан нақты орындалған жұмыстар құнын ұстап қалуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтінімдерді, шағымдарды қарау, бағалау және мониторинг жүргізу кезінде осы аккредиттеу субъектілерінің аккредиттеу өлшемшарттарына сәйкестігі және/немесе осы Шарттың талаптарын орындау мәніне мәліметтерді растау, нақтылау немесе түсіндіру үшін қажетті қосымша ақпаратты сұратуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Аккредиттеу жөніндегі орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттеу субъектісінің өтінімі бойынша бас тарту үшін негіздер болмаған жағдайда аккредиттеу аттестатын қайта ресімдеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңда көзделген негіздер туындаған жағдайда аккредиттеу аттестатын кері қайтарып алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аккредиттеу аттестатын кері қайтарып алу туралы шешім қабылданған күннен бастап үш жұмыс күні ішінде аккредиттеу субъектісіне аккредиттеу аттестатын кері қайтарып алу туралы шешімнің көшірмесін пошта арқылы хабарламасы бар тапсырыс хатпен және ақпараттық жүйеде тиісті хабарламамен жолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) негіз пайда болған сәттен бастап аккредиттеу субъектілерінің тізіліміне мәліметтерді жеті жұмыс күні ішінде енгізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өзектендіру материалдарына сараптама және қайта сараптама (негізделген қажеттілік жағдайында) жүргізуді қамтамасыз етуге міндетті. Орындаушы ауыстырылған жағдайда бастапқы сараптама кезінде анықталған сәйкессіздіктерді жою бөлігінде ғана қайта сараптама жүргізу. Өзектендірілген материалдарды қарау мерзімі олар келіп түскен сәттен бастап 10 (он) жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 10 (он) жұмыс күнінен аспайтын мерзімде өтінімді қарауға және аккредиттеу саласын кеңейтуге сараптама жүргізуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7. Аккредиттеу жөніндегі орган осы Шартпен және Қазақстан Республикасының қолданыстағы заңнамасымен көзделген өзге құқықтарды және өзге міндеттерді атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8. Тараптардың бірде біреуі Шарт бойынша өз құқықтары мен міндеттерін үшінші тұлғаларға беруге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.9. Тараптар Қазақстан Республикасының заңнамасында көзделген жағдайлардан басқа, осы Шарттың және оны орындау барысында алынған ақпараттың құпиялылығын қамтамасыз етуге міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Жоспарлы бағалау жүргізу, аккредиттеу аттестатын қайта ресімдеу, аккредиттеу материалдарын өзектендіру мерзімдері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.1. Аккредиттеу субъектісі:</w:t>
+      3.1. Аккредиттеу аттестатын қайта ресімдеу, аккредиттеу материалдарын өзектендіру және аккредиттеу аттестатын кері қайтарып алу Заңда көзделген негіздемелер, мерзімдер және тәртіп бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Аккредиттеу жөніндегі органға қағаз жеткізгіште не техникалық реттеудің ақпараттық жүйесі (бұдан әрі-ақпараттық жүйе) арқылы электрондық нысанда аккредиттеу аттестатын қайта ресімдеу, аккредиттеу материалдарын өзектілендіру, аккредиттеу аттестатын кері қайтарып алу және қолданылуын тоқтату туралы өтінішпен жүгінуге;</w:t>
-[...992 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="21"/>
+      3.2. Жоспарлы бағалау жоспарлы тексеру жүргізудің нақты күні айқындалатын Тараптар арасында жасалатын қосымша келісім негізінде Заңда көзделген мерзімдерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Жоспарлы бағалау жүргізу, аккредиттеу аттестатын қайта ресімдеу, аккредиттеу материалдарын өзектендіру мерзімдері.</w:t>
+        <w:t xml:space="preserve"> 4. Жұмыстар құны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Осы Шарттың 4.2-тармағында көзделгендерді қоспағанда, аккредиттеу аттестатын қайта ресімдеу өтемсіз жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25303,824 +30034,1316 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4. Орындалған жұмыстарға төлеу төлемге қойылған шоттар негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.5. Аккредиттеу жөніндегі орган басқа өңірлерден техникалық сарапшыларды тартқан жағдайда, аккредиттеу субъектісі Тараптар жасасатын қосымша келісімдерге сәйкес аккредиттеу жөніндегі органның есеп айырысу шотына аудару жолымен көрсетілген сарапшыларға жол жүру, тұру құнын және тәуліктік шығыстарды қосымша төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="23"/>
+    <w:bookmarkStart w:name="z79" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Салыстырма сынақтарды жүргізу және (немесе) өлшем құралдарын салыстырып тексеру мен калибрлеу нәтижелерін салғастыру тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Аккредиттеу субъектілерінің техникалық құзыреттілігін бағалау (мониторингілеу) мақсатында Аккредиттеу жөніндегі орган Аккредиттеу субъектісінен салыстырмалы сынақ нәтижелерін (өлшем құралдарын салыстырып тексеру (калибрлеу) нәтижелерін) сұрай алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Зертханалардың техникалық құзыреттілігін растау стандарттау жөніндегі құжаттарға сәйкес біліктілікті тексеруді аккредиттелген провайдер ұйымдастырған және жүргізген салыстырмалы сынақ (өлшем құралдарын салыстырып тексеру (калибрлеу) нәтижелері) нәтижелері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.1. Аккредиттеу субъектілерінің техникалық құзыреттілігін бағалау (мониторингілеу) мақсатында Аккредиттеу жөніндегі орган Аккредиттеу субъектісінен салыстырмалы сынақ нәтижелерін (өлшем құралдарын салыстырып тексеру (калибрлеу) нәтижелерін) сұрай алады.</w:t>
+      6.1. Аккредиттеу субъектісі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.2. Зертханалардың техникалық құзыреттілігін растау стандарттау жөніндегі құжаттарға сәйкес біліктілікті тексеруді аккредиттелген провайдер ұйымдастырған және жүргізген салыстырмалы сынақ (өлшем құралдарын салыстырып тексеру (калибрлеу) нәтижелері) нәтижелері болып табылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="24"/>
+      1) аккредиттеу жөніндегі органға ұсынылған деректердің дұрыстығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттеу саласы шеңберінде аккредиттеу белгісін және бірлескен белгіні дұрыс пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аккредиттеу жөніндегі органға оның кінәсінен келтірілген залалдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аккредиттеу өлшемшарттарының талаптарын орындаудың үздіксіздігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аккредиттеу жөніндегі органның қызметтеріне ақы төлеу мерзімдері үшін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Уақтылы төлемегені үшін Аккредиттеу субъектісі Аккредиттеу жөніндегі органға мерзімді кешіктірудің әр жұмыс күні үшін төленуі тиісті сомадан 0,1 (оннан бір) пайыз мөлшерінде, бірақ көрсетілген сомадан 25 (жиырма бес) пайыздан аспайтын өсімпұл төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Жұмыстарды орындау мерзімін бұзғаны үшін, егер бұл Аккредиттеу субъектісінің әрекетінен немесе әрекетсіздігіне байланысты болмаса, Аккредиттеу жөніндегі орган Аккредиттеу субъектісіне мерзімін кешіктірудің әр жұмыс күні үшін орындалатын жұмыс құнынан 0,1 (оннан бір) пайыз мөлшерінде, бірақ көрсетілген сомадан 25 (жиырма бес) пайыздан аспайтын өсімпұл төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.4. Өсімпұлды төлеу Тараптарды Шарт бойынша өз міндеттемелерін орындаудан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.5. Тараптардың осы Шартта көзделмеген жауапкершілік шаралары Қазақстан Республикасының азаматтық заңнама нормаларына сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.6. Осы Шарт бойынша өз міндеттемелерін орындамағаны немесе тиісінше орындамағаны үшін Тараптар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. Тараптардың жауапкершілігі</w:t>
+        <w:t xml:space="preserve"> 7. Шартты өзгерту, тоқтату және бұзу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.1. Аккредиттеу субъектісі:</w:t>
+      7.1. Аккредиттеу субъектісі осы Шарттың талаптарын бұзған және оның осы Шартта белгіленген мерзімдерде қосымша келісімге негізсіз қол қоймаған жағдайда, аккредиттеу жөніндегі Орган бұл туралы аккредиттеу субъектісін бұзудың болжамды күніне дейін кемінде күнтізбелік 30 (отыз) күн бұрын хабардар ете отырып, осы Шартты біржақты тәртіппен бұзуға құқылы. Бұл жағдайда хабарламада көрсетілген күн осы шартты бұзу күні болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аккредиттеу жөніндегі органға ұсынылған деректердің дұрыстығы;</w:t>
+      7.2. Аккредиттеуден кейінгі шарт мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аккредиттеу саласы шеңберінде аккредиттеу белгісін және бірлескен белгіні дұрыс пайдалану;</w:t>
+      1) заңды тұлға таратылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аккредиттеу жөніндегі органға оның кінәсінен келтірілген залалдар;</w:t>
+      2) аккредиттеу аттестатының қолданыс мерзімі аяқталған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) аккредиттеу өлшемшарттарының талаптарын орындаудың үздіксіздігі;</w:t>
+      3) аккредиттеу аттестатынан айырған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) аккредиттеу жөніндегі органның қызметтеріне ақы төлеу мерзімдері үшін жауапты болады.</w:t>
+      4) аккредиттеу аттестаты жойылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.2. Уақтылы төлемегені үшін Аккредиттеу субъектісі Аккредиттеу жөніндегі органға мерзімді кешіктірудің әр жұмыс күні үшін төленуі тиісті сомадан 0,1 (оннан бір) пайыз мөлшерінде, бірақ көрсетілген сомадан 25 (жиырма бес) пайыздан аспайтын өсімпұл төлейді.</w:t>
+      5) аккредиттеу аттестатын кері қайтарып алу үшін негіз болып табылған сәйкессіздіктер жойылмаған, бұл жағдайда аккредиттеуден кейінгі шарттың тоқтатылу күні сәйкессіздіктерді жою мерзімі өткен күннен кейінгі күн болып есептеледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.3. Жұмыстарды орындау мерзімін бұзғаны үшін, егер бұл Аккредиттеу субъектісінің әрекетінен немесе әрекетсіздігіне байланысты болмаса, Аккредиттеу жөніндегі орган Аккредиттеу субъектісіне мерзімін кешіктірудің әр жұмыс күні үшін орындалатын жұмыс құнынан 0,1 (оннан бір) пайыз мөлшерінде, бірақ көрсетілген сомадан 25 (жиырма бес) пайыздан аспайтын өсімпұл төлейді.</w:t>
+      6) осы Шартты Қазақстан Республикасының азаматтық заңнамасына сәйкес бұзу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.4. Өсімпұлды төлеу Тараптарды Шарт бойынша өз міндеттемелерін орындаудан босатпайды.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      7.3. Осы Шартты бұзған кезде (тоқтатуды қоспағанда) Аккредиттеу субъектісінің төлеген сомасы Аккредиттеу жөніндегі орган шеккен нақты шығындары шегеріліп, қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Еңсерілмейтін күш (форс-мажор) жағдайлары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.5. Тараптардың осы Шартта көзделмеген жауапкершілік шаралары Қазақстан Республикасының азаматтық заңнама нормаларына сәйкес қолданылады.</w:t>
+      8.1. Тараптар, егер олар еңсерілмейтін күш (су тасқыны, жер сілкінісі) жағдайларының салдары болып табылса, Тараптардың кез келгеніне осы Шарт бойынша бұл жағдайлар өз міндеттемелерін орындауға мүмкіндік бермеген жағдайда өз міндеттемелерін ішінара немесе толық орындамағаны үшін жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.6. Осы Шарт бойынша өз міндеттемелерін орындамағаны немесе тиісінше орындамағаны үшін Тараптар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жауапты болады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="25"/>
+      8.2. Осы Шарт бойынша міндеттемелерді орындау мерзімі еңсерілмейтін күш жағдайлары, сондай-ақ осы жағдайлармен туындаған салдар әсер еткен уақыт ішінде сәйкес уақытқа кейін шегеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Еңсерілмес күш жағдайлары туындаған кезде Тараптардың кез келгені олар басталған күннен бастап 5 (бес) күнтізбелік күн ішінде екінші Тарапқа осы жағдайлардың басталғаны туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.4. Еңсерілмейтін күш жағдайларының болу фактісін растайтын құжаттар еңсерілмейтін күш болған жерлерде Қазақстан Республикасының оған уәкілетті мемлекеттік органдары немесе ұйымдары берген тиісті құжаттар (анықтамалар, актілер және басқалары) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.5. Егер еңсерілмейтін күш жағдайлары 3 (үш) айдан артық жалғасатын болса және оларды тоқтату күні туралы міндетті өтінім жасау мүмкін болмаса, онда Тараптардың әрқайсысы осы Шартты бұзуға құқылы және бұл жағдайда Аккредиттеу жөніндегі орган Аккретитеу субъектіге нақты орындалған жұмыстар құнын шегере отырып, төленген соманы қайтаруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.6. Хабарламау немесе уақтылы хабарламау Тараптарды осы Шарт бойынша міндеттемелерді орындамағаны үшін жауаптылықтан босататын негіз ретінде кез келген жоғарыда көрсетілген жағдайларға сілтеме жасау құқығынан айырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Шартты өзгерту, тоқтату және бұзу</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve"> 9. Дауларды шешу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.1. Аккредиттеу субъектісі осы Шарттың талаптарын бұзған және оның осы Шартта белгіленген мерзімдерде қосымша келісімге негізсіз қол қоймаған жағдайда, аккредиттеу жөніндегі Орган бұл туралы аккредиттеу субъектісін бұзудың болжамды күніне дейін кемінде күнтізбелік 30 (отыз) күн бұрын хабардар ете отырып, осы Шартты біржақты тәртіппен бұзуға құқылы. Бұл жағдайда хабарламада көрсетілген күн осы шартты бұзу күні болып есептеледі.</w:t>
+      9.1. Осы Шартты iске асыру процесінде келіспеушіліктер туындаған жағдайда, Тараптар оларды келіссөздер жолымен шешуге міндеттенеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.2. Аккредиттеуден кейінгі шарт мынадай:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      9.2. Келіссөздер жолымен келіспеушіліктер реттелмеген жағдайда, ол Аккредиттеу органының орналасқан жері бойынша сот органына қарауға берiлуi мүмкiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заңды тұлға таратылған;</w:t>
+      10.1. Осы Шарт Тараптар оған қол қойған күнінен бастап жасалған деп есептеледі, егер осы Шарт Қазақстан Республикасы Қаржы министрлігі Қазынашылық комитетінің аумақтық органында тіркелуге жатса - тіркелген күнінен бастап және ол бойынша міндеттемелерін Тараптардың толық орындағандарына дейін қолданыста болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10.2-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аккредиттеу аттестатының қолданыс мерзімі аяқталған;</w:t>
+      10.2. Осы Шарт ақпараттық жүйеде электронды түрде қазақ және орыс тілдерінде жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10.3-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аккредиттеу аттестатынан айырған;</w:t>
+      10.3. Тараптар ақпараттық жүйеде Тараптар арасында жүзеге асырылатын ақпарат алмасу ресми болып табылады деп уағдаласты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) аккредиттеу аттестаты жойылған;</w:t>
+      Ақпараттық жүйедегі хабарлама аккредиттеу жөніндегі органнан өтініш берушінің ақпаратты алғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) аккредиттеу аттестатын кері қайтарып алу үшін негіз болып табылған сәйкессіздіктер жойылмаған, бұл жағдайда аккредиттеуден кейінгі шарттың тоқтатылу күні сәйкессіздіктерді жою мерзімі өткен күннен кейінгі күн болып есептеледі;</w:t>
+      10.4. Осы Шартқа барлық өзгерістер мен толықтырулар осы Шарт сияқты нысанда жасалған және тараптар қол қойған жағдайда ғана жарамды болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осы Шартты Қазақстан Республикасының азаматтық заңнамасына сәйкес бұзу.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="26"/>
+      10.5. Осы Шартта көзделмеген барлық өзге жағдайларда Тараптар Қазақстан Республикасының қолданыстағы заңнамасын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8. Еңсерілмейтін күш (форс-мажор) жағдайлары</w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve"> 10. Қорытынды ережелер</w:t>
+        <w:t xml:space="preserve"> 11. Тараптар деректемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...124 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -26434,68 +31657,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аккредиттеуден кейінгі үлгілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шартқа қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="30"/>
+    <w:bookmarkStart w:name="z87" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кері байланыс сауалнамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеу субъектісінің атауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29482,55 +34705,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29856,31 +35079,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>