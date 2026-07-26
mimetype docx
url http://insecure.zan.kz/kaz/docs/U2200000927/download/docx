--- v0 (2026-03-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="782aeec" w14:textId="782aeec">
+    <w:p w14:paraId="48e797e" w14:textId="48e797e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -258,590 +258,724 @@
         <w:t xml:space="preserve">
       Қазақстан Республикасы Конституциясының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19) тармақшасына сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
-[...419 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қоса беріліп отырған Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өзгерістер</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы Жарлыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Президентінің кейбір жарлықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z31" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Жарлық қол қойылған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1085,148 +1219,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 927   Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін ӨЗГЕРІСТЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z35" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының Мемлекеттік протоколын бекіту туралы" Қазақстан Республикасы Президентінің 2006 жылғы 12 қазандағы № 201 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z36" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Мемлекеттік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>протоколында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1239,70 +1373,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>98-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "98. Сондай-ақ ұлықтау рәсіміне Қазақстан Республикасының Премьер-Министрі, Қазақстан Республикасының Мемлекеттік кеңесшісі және Президент Әкімшілігінің Басшысы, Үкімет мүшелері, Қазақстан Республикасының өзге де орталық мемлекеттік органдарының басшылары, облыстардың, республикалық маңызы бар қалалардың және астананың әкімдері, шет мемлекеттер мен үкіметтердің басшылары, Қазақстанда аккредиттелген дипломатиялық корпустың өкілдері, қазақстандық және халықаралық жұртшылықтың, отандық және шетелдік БАҚ-тың өкілдері қатысуға құқылы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1315,90 +1449,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбындағы "хатшыларының" деген сөз "кеңесшілерінің" деген сөзбен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-параграфының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбындағы "хатшыларының" деген сөз "кеңесшілерінің" деген сөзбен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1451,110 +1585,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>159-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "156. Мемлекеттік кеңесшілердің қатысуымен өтетін хаттамалық іс-шаралар шет мемлекеттің мемлекеттік құрылысындағы мемлекеттік кеңесшінің мәртебесіне байланысты өткізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z43" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       157. Қазақстан Республикасы Мемлекеттік кеңесшісінің шақыруы бойынша келетін шет мемлекеттер мемлекеттік кеңесшілерінің сапарлары Қазақстан Республикасы Мемлекеттік кеңесшісінің хатшылығында бекітілген бағдарлама негізінде жүзеге асырылады."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z44" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "159. Сапардың іс-шараларына қатысатын Қазақстан Республикасының ресми тұлғаларының құрамын Сыртқы істер министрлігінің ұсынысы бойынша Қазақстан Республикасы Мемлекеттік кеңесшісінің хатшылығы айқындайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1703,270 +1837,270 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>209-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "178. Қазақстан Республикасының Мемлекеттік кеңесшісі шет елге/шет елден шыққан (келген) кезде әуежайда шығарып салуға (қарсы алуға) Қазақстан Республикасының Мемлекеттік кеңесшісі хатшылығының тиісті қызметкері қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z48" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сапар бағдарламасы Сыртқы істер министрлігімен бірлесіп жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z49" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Мемлекеттік кеңесшісінің ел ішіндегі жұмыс сапарлары кезінде Нұр-Сұлтан қаласында және жергілікті жерлерде шығарып салу (қарсы алу), болу бағдарламасын жасау сияқты бірқатар протоколдық іс-шараларды жүргізу және қамтамасыз ету көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z50" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Мемлекеттік кеңесшісі жұмыс сапарларына (жұмыс сапарларынан) шыққан (келген) кезде әуежайда шығарып салуға (қарсы алуға) Қазақстан Республикасының Мемлекеттік кеңесшісі хатшылығының тиісті қызметкері қатысады. Жергілікті жерлерде облыс әкімі және облыстық маңызы бар қала әкімі қарсы алады (шығарып салады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z51" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Мемлекеттік кеңесшісі қатысатын іс-шараларды, оның ішінде шет мемлекеттер өкілдерімен жұмыс бабындағы кездесулер мен әңгімелесулерді Қазақстан Республикасы Мемлекеттік кеңесшісінің хатшылығы белгіленген тәртіппен жоспарлайды, келіседі және қамтамасыз етеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z52" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "204. Қазақстан Республикасының Мемлекеттік кеңесшісіне сенім грамоталарын тапсыру кезінде шет мемлекеттердің Қазақстан Республикасында қоса атқарушы болып аккредиттелген елшілері Сыртқы істер министрлігінің Мемлекеттік протокол қызметінің қызметкерлерімен бірге агреман берілген күніне сәйкес кезекпен Президент Сарайының орталық кіреберісіне келеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z53" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "207. Мемлекеттік кеңесші "Өрнекті холға" кіреді және ортаға келіп тоқтайды. Шет мемлекеттің елшісі залдың ортасына бет алады және Мемлекеттік кеңесшінің қарсы алдына келіп тоқтайды, қысқаша сәлемдеседі және сенім грамоталарын тапсырады. Қол алысады және суретке түседі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z54" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "208. Сенім грамоталарын тапсырғаннан кейін Мемлекеттік кеңесші мен шет мемлекеттің Елшісі қысқаша әнгімелесу үшін қонақтар бөлмесіне өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z55" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Рәсімге Сыртқы істер министрінің орынбасары және Қазақстан Республикасының Мемлекеттік кеңесшісі хатшылығының тиісті қызметкері қатысады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z56" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аталған Жарлықпен бекітілген Қазақстан Республикасының Мемлекеттік протоколына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1979,410 +2113,410 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Мемлекеттік кеңесші";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z59" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аталған Жарлықпен бекітілген Қазақстан Республикасының Мемлекеттік протоколына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z60" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-тармақ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z61" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Мемлекеттік кеңесші".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z62" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Президенті Әкімшілігінің штат саны мен құрылымы туралы" Қазақстан Республикасы Президентінің 2008 жылғы 11 ақпандағы № 533 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z63" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президенті Әкімшілігінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрылымында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z64" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік хатшының хатшылығы" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік кеңесшінің хатшылығы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z66" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Президентінің Әкімшілігі туралы ережені бекіту туралы" Қазақстан Республикасы Президентінің 2008 жылғы 11 наурыздағы № 552 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің Әкімшілігі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z68" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z69" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) Қазақстан Республикасы Мемлекеттік кеңесшісінің (бұдан әрі – Мемлекеттік кеңесші), Қазақстан халқы Ассамблеясының және Президент жанындағы консультативтік-кеңесші органдардың қызметін қамтамасыз ету;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2471,130 +2605,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшалардағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "хатшының" деген сөз "кеңесшінің" деген сөзбен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Президентінің жолдауын дайындау және іске асыру, актілерімен және тапсырмаларымен жұмыс істеу және олардың орындалуын бақылауды жүзеге асыру, нормативтік құқықтық жарлықтарға мониторинг жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Президентінің 2010 жылғы 27 сәуірдегі № 976 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z73" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жолдауын дайындау және іске асыру, актілерімен және тапсырмаларымен жұмыс істеу және олардың орындалуын бақылауды жүзеге асыру, нормативтік құқықтық жарлықтарға мониторинг жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2607,70 +2741,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бесінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қажет болған кезде Президент актісінің жобасына Қазақстан Республикасының Мемлекеттік кеңесшісі, Президенттің кеңесшісі электрондық түрде виза қояды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2703,350 +2837,350 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "71. Осы Қағидалардың 42-тармағының 5) тармақшасында көрсетілген қызметтік және өзге де құжаттар бойынша Президенттің Қазақстан Республикасының Мемлекеттік кеңесшісіне жеке берілген және Президентті жеке хабардар етуді талап етпейтін тапсырмаларының орындалу мерзімдерін ұзарту, орта мерзімді және ұзақ мерзімді бақылауға ауыстыру, жаңа орындау  мерзімін белгілеу Қазақстан Республикасы Мемлекеттік кеңесшісінің шешімімен жүзеге асырылуы мүмкін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z78" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "78. Осы Қағидалардың 42-тармағының 5) тармақшасында көрсетілген қызметтік және өзге де құжаттар бойынша Президенттің Қазақстан Республикасының Мемлекеттік кеңесшісіне жеке берілген және Президентті жеке хабардар етуді талап етпейтін тапсырмаларын бақылаудан алу Қазақстан Республикасы Мемлекеттік кеңесшісінің шешімімен жүзеге асырылуы мүмкін.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z79" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімін бекіту туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z80" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізілімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1-тарау. Мемлекеттік саяси лауазымдар" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тарауда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z82" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік хатшысы" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z83" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік кеңесшісі".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z84" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Мемлекеттік саяси қызметшілердің жұмысын бағалауды жүргізетін уәкілетті адамдардың тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2016 жылғы 4 шілдедегі № 295 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z85" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Мемлекеттік саяси қызметшілердің жұмысын бағалауды жүргізетін уәкілетті адамдардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z86" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мына жол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       " </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3136,70 +3270,70 @@
               <w:t>
 Қазақстан Республикасының Президенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       " </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       " </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3424,402 +3558,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 927   Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="70"/>
+    <w:bookmarkStart w:name="z93" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің күші жойылған кейбір жарлықтарының ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z94" w:id="71"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z94" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Мемлекеттік хатшысының мәртебесі мен өкілеттіктері туралы" Қазақстан Республикасы Президентінің 2007 жылғы 13 тамыздағы № 379 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z95" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2014 жылғы 18 сәуірдегі № 806 Жарлығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z96" w:id="73"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z96" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Президентінің 2014 жылғы 18 қарашадағы № 960 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z97" w:id="74"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z97" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Президентінің 2017 жылғы 5 мамырдағы № 471 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z98" w:id="75"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z98" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Мемлекеттік хатшысының мәртебесі мен өкілеттіктері туралы" Қазақстан Республикасы Президентінің 2007 жылғы 13 тамыздағы № 379 Жарлығына өзгеріс пен толықтыру енгізу туралы" Қазақстан Республикасы Президентінің 2019 жылғы 13 сәуірдегі № 23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z99" w:id="76"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z99" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2019 жылғы 12 қазандағы № 187 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z100" w:id="77"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z100" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Мемлекеттік хатшысының мәртебесі мен өкілеттіктері туралы" Қазақстан Республикасы Президентінің 2007 жылғы 13 тамыздағы № 379 Жарлығына өзгеріс енгізу туралы" Қазақстан Республикасы Президентінің 2022 жылғы 25 қаңтардағы № 787 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>