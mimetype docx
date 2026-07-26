--- v0 (2025-11-29)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6af1403" w14:textId="6af1403">
+    <w:p w14:paraId="38d810f" w14:textId="38d810f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -234,74 +234,176 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жариялануға тиiс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Президенті туралы" 1995 жылғы 26 желтоқсандағы Қазақстан Республикасы Конституциялық заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 3) тармақшасына сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
+      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 38-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕМІН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасы Президентінің Архиві" мемлекеттік мекемесі "Қазақстан Республикасы Президентінің Архиві" республикалық мемлекеттік мекемесі (бұдан әрі – Архив) ретінде қайта құру арқылы қайта ұйымдастырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1639,51 +1741,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының Президенті мен оның Әкімшілігінің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың және оларға ведомстволық бағынысты ұйымдардың, қоғамдық бірлестіктердің, жеке тұлғалардың қызметінде жасалатын, электрондық құжаттардың ұзақ мерзімді және сенімді сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы уәкілетті органмен келісім бойынша мекеменің жинақтау көздерінің – ұйымдардың тізімін Қазақстан Республикасы Президентінің Әкімшілігі Басшысының бекітуіне енгізу;</w:t>
+      4) архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша мекеменің жинақтау көздерінің – ұйымдардың тізімін Қазақстан Республикасы Президентінің Кеңсесі бастығының бекітуіне енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының Президенті мен оның Әкімшілігінің қызметінде жасалатын құжаттарды архивтік сақтау, құндылығын сараптау, пайдалану және ғылыми айналымға енгізу тәртібін әзірлеу және Қазақстан Республикасы Президенті Кеңсесінің бастығымен және Қазақстан Республикасы Президентінің Әкімшілігі Жалпы бөлімінің меңгерушісімен келісім бойынша бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
@@ -1799,111 +1901,147 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) архивтік құжаттар көшірмелерінің микрофильмдерін, микрофишаларын және басқа да микронысандарын жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) архивтік құжаттарды дәстүрліден цифрлық жеткізгіштерге аудару;</w:t>
+      12) архивтік құжаттар көшірмелерін электрондық нысанға аудару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мекемеде істердің бар-жоғына тексеру жүргізу, тарих пен мәдениеттің құжаттық ескерткіштерін анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) мекеменің архивтік құжаттарының құрамы мен мазмұны туралы мемлекеттік есепке алуды және дерекқорды жүргізу, архив қорларына арнап ғылыми-анықтамалық аппаратты, ақпараттық-іздестіру жүйелерін, оның ішінде автоматтандырылған жүйелерді әзірлеу және дамыту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) заңды тұлғаларды қайта ұйымдастыру не тарату кезінде Ұлттық архив қорының құжаттарын мемлекеттік сақтауға қабылдау туралы және жеке құрам бойынша архив анықтамаларын беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-2) тарихи-мәдени және ғылыми құндылығы бар аудиовизуалды құжаттардың міндетті данасын жеке және заңды тұлғалардан мемлекеттік сақтауға қабылдау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) цифрлық архивтік технологиялар мен электрондық архивтердің ақпараттық жүйелерін енгізу, дамыту және пайдалану;</w:t>
+      15) цифрлық архивтік технологиялар мен цифрлық архивтердің ақпараттық жүйелерін енгізу, дамыту және пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) архивтану және құжаттану саласындағы ғылыми-әдістемелік жұмысты ұйымдастыру бойынша мемлекеттік және ведомстволық архивтермен, мекеменің жинақтау көздерінің – ұйымдардың құжаттама қызметтерімен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
@@ -1919,51 +2057,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) мекеменің жинақтау көздерінің – ұйымдардың құжаттамалық қызметтері мен ведомстволық архивтерінің қызметін үйлестіру, мекеменің жинақтау көздерінің – ұйымдардың ведомстволық архивтеріне әдістемелік және практикалық көмек көрсете отырып, олардың құжаттандыру жағдайын және жұмысын зерттеп-қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) мекеменің жинақтау көздерінің – ұйымдардың ведомстволық архивтерінің қызметін электрондық архивтердің ақпараттық жүйелерімен жұмыс бойынша үйлестіру;</w:t>
+      18) мекеменің жинақтау көздерінің – ұйымдардың ведомстволық архивтерінің қызметін цифрлық архивтердің ақпараттық жүйелерімен жұмыс бойынша үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мекеменің жинақтау көздерінің – ұйымдардың ведомстволық архивтерін паспорттау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
@@ -1999,51 +2137,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) сақтау мерзімдерін көрсете отырып, мекеменің жинақтау көздерінің – ұйымдардың қызметінде жасалатын істер номенклатураларын, салалық және үлгілік құжаттар тізбелерін келісу; семинарлар өткізу, құжаттама және архивтер ведомстволық қызметтерінің қызметкерлерін даярлауға және олардың біліктілігін арттыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) архив ісін дамыту және құжаттаманы басқару, электрондық құжат айналымы және электрондық архивтер мәселелері бойынша ұсыныстар енгізу;</w:t>
+      22) архив ісін дамыту және құжаттаманы басқару, цифрлық құжат айналымы және цифрлық архивтер мәселелері бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы нормативтік және әдістемелік құжаттарды, мемлекеттік стандарттарды әзірлеуге және жетілдіруге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
@@ -2059,51 +2197,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) архивтану, құжаттану, археография және деректану саласында ғылыми-зерттеу және әдістемелік жұмыстар жүргізу; ғылыми конференциялар ұйымдастыру мен өткізу, Қазақстан тарихы бойынша зерттеулерге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) республиканың және шет мемлекеттердің архивтерінен, кітапханалары мен ғылыми ұйымдарынан, сондай-ақ жеке архивтер мен коллекциялардан Қазақстан тарихы бойынша құжаттарды, қолжазбаларды анықтау;</w:t>
+      25) республиканың және шет мемлекеттердің архивтерінен, кітапханалары мен ғылыми ұйымдарынан, сондай-ақ жеке архивтер мен коллекциялардан Қазақстан тарихы бойынша құжаттарды, қолжазбаларды және шетелден алынған, Қазақстан Республикасымен тарихи байланысты құжаттарды анықтау, Қазақстан тарихы бойынша архив құжаттарының төлнұсқалары мен көшірмелерін қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) ретроспективті құжаттық ақпаратқа қоғамдық қажеттіліктерді зерделеу, архивтік құжаттарды жан-жақты пайдалануды ұйымдастыру, тақырыптық және әлеуметтік-құқықтық сұратуларды орындау, ғылыми жариялау және құжаттар жинағын басып шығару, радио-, телебағдарламалар, құжаттық көрмелер өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
@@ -2328,51 +2466,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Ескерту. 16-тармаққа өзгеріс енгізілді – ҚР Президентінің 14.08.2023 № 303 қбп жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді – ҚР Президентінің 14.08.2023 № 303 қбп; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3195,51 +3373,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 660</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3679,54 +3857,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) архивтік құжаттарды депозитарлық сақтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Мекеменің заңнамалық актілерге сәйкес заңды және жеке тұлғалардан гранттар, демеушілік және қайырымдылық көмек түрінде қаражат алуға құқығы бар.</w:t>
+      34. Мекеменің заңдарға сәйкес заңды және жеке тұлғалардан гранттар, демеушілік және қайырымдылық көмек түрінде қаражат алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Мекеменің жұмыс режимі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4177,55 +4437,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>