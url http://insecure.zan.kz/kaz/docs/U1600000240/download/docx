--- v1 (2025-11-26)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c3a9686" w14:textId="c3a9686">
+    <w:p w14:paraId="64313bb" w14:textId="64313bb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7781,55 +7781,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>