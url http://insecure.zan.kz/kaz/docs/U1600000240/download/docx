--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64313bb" w14:textId="64313bb">
+    <w:p w14:paraId="ef86134" w14:textId="ef86134">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4204,99 +4204,139 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасынан тыс жерде тұратын адамдардың Қазақстан Республикасының азаматтығына жататынын (жатпайтынын) айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасының шегінен тысқары жерде тұрақты тұратын адамдарды Қазақстан Республикасы Президентінің азаматтық мәселесі бойынша қабылдаған шешімі туралы хабардар етеді.</w:t>
+      4) Қазақстан Республикасының шегінен тысқары жерде тұрақты тұратын адамдарды Қазақстан Республикасы Президентінің Қазақстан Республикасының азаматтығы мәселесі бойынша қабылдаған шешімі туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда – ҚР Президентінің 06.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1030</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4360,69 +4400,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Консул:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасының визаларын береді, олардың күшін жояды, қалпына келтіреді, сондай-ақ олардың қолданылу мерзімдерін ұзартады және қысқартады не Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының визаларын беруден бас тарту туралы шешім қабылдайды;</w:t>
-[...17 lines deleted...]
-      2) шетелдіктердің және азаматтығы жоқ адамдардың келуіне визалар беру есебінің бірыңғай дерекқорын қалыптастырады, мәліметтердің жүйелі түрде жаңартылуын қамтамасыз етеді, сондай-ақ Қазақстан Республикасының ішкі істер және ұлттық қауіпсіздік органдарымен уақтылы ақпарат алмасуды жүзеге асырады;</w:t>
+      1) шетел азаматтары мен азаматтығы жоқ адамдарға Қазақстан Республикасының визаларын береді, олардың күшін жояды, қалпына келтіреді, сондай-ақ олардың қолданылу мерзімдерін ұзартады және қысқартады не Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының визаларын беруден бас тарту туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетел азаматтарының және азаматтығы жоқ адамдардың келуіне визалар беру есебінің бірыңғай дерекқорын қалыптастырады, мәліметтердің жүйелі түрде жаңартылуын қамтамасыз етеді, сондай-ақ Қазақстан Республикасының ішкі істер және ұлттық қауіпсіздік органдарымен уақтылы ақпарат алмасуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасына өз еркімен қоныс аударуға ниет білдірген этникалық қазақтарға келу, оның ішінде қандастарды қабылдаудың өңірлік квоталары шеңберінде Қазақстан Республикасының Үкіметі айқындаған өңірлерге келу шарттары, қабылдау шарттары мен әлеуметтік қолдау шаралары туралы ақпарат береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4462,51 +4502,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 48-тармаққа өзгеріс енгізілді – ҚР Президентінің 09.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4804,51 +4884,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасы азаматтарының азаматтық хал актілерін тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) азаматтық хал актілері жазбаларына өзгерістер, толықтырулар мен түзетулер енгізу, сондай-ақ Қазақстан Республикасы азаматтарының, шетелдік азаматтардың және азаматтығы жоқ адамдардың Қазақстан Республикасының азаматтық хал актілері жазбалары органдарында тіркелген азаматтық хал актілері жазбаларын қалпына келтіру және жою жөнінде шаралар қабылдайды.</w:t>
+      2) азаматтық хал актілері жазбаларына өзгерістер, толықтырулар мен түзетулер енгізу, сондай-ақ Қазақстан Республикасы азаматтарының, шетел азаматтарының және азаматтығы жоқ адамдардың Қазақстан Республикасының азаматтық хал актілері жазбалары органдарында тіркелген азаматтық хал актілері жазбаларын қалпына келтіру және жою жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Консулдың Қазақстан Республикасының шетелде жүрген азаматтарын асырап алуға, қамқоршылыққа және қорғаншылыққа алуға қатысты функциялары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4879,194 +5041,460 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Консул Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасының бала құқықтары туралы заңнамасына сәйкес асырап алуға ниет білдірген шетелдіктердің есебін жүргізеді.</w:t>
+      52. Консул Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасының бала құқықтары туралы заңнамасына сәйкес асырап алуға ниет білдірген шетел азаматтарының есебін жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z69" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53. Министрлік Қазақстан Республикасының бала құқықтары туралы заңнамасына сәйкес шетелдіктерге асырап алуға берілген, Қазақстан Республикасының азаматтары болып табылатын балаларды есепке қоюды жүзеге асырады.</w:t>
+      53. Министрлік Қазақстан Республикасының бала құқықтары туралы заңнамасына сәйкес шетел азаматтарына асырап алуға берілген, Қазақстан Республикасының азаматтары болып табылатын балаларды есепке қоюды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шетелдіктерге асырап алуға берілген, Қазақстан Республикасының азаматтары болып табылатын балаларды Министрлікте есепке қою және Қазақстан Республикасының шет елдердегі мекемелерінің балаларды бақылауды жүзеге асыру тәртібі Министрдің бұйрығымен бекітіледі.</w:t>
+      Шетел азаматтарына асырап алуға берілген, Қазақстан Республикасының азаматтары болып табылатын балаларды Министрлікте есепке қою және Қазақстан Республикасының шет елдердегі мекемелерінің балаларды бақылауды жүзеге асыру тәртібі Министрдің бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Президентінің 10.04.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54. Консул шетелдіктерге асырап алуға берілген балаларды бақылауды консулдық округ шегінде жүзеге асырады.</w:t>
+      54. Консул шетел азаматтарына асырап алуға берілген балаларды бақылауды консулдық округ шегінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55. Консул консулдық округ аумағында тұрақты тұратын шетелдік азаматтар болып табылатын асырап алушылардың асырап алған балалардың өмір сүру, оқу, тәрбие жағдайы және денсаулығы туралы есеп беруін қамтамасыз ету жөнінде шаралар қабылдайды.</w:t>
+      55. Консул консулдық округ аумағында тұрақты тұратын шетел азаматтары болып табылатын асырап алушылардың асырап алған балалардың өмір сүру, оқу, тәрбие жағдайы және денсаулығы туралы есеп беруін қамтамасыз ету жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 55-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Консул өзінің консулдық округіндегі, ата-ана қамқорлығынсыз қалған кәмелетке толмаған Қазақстан Республикасының азаматтарына қамқоршылық және қорғаншылық белгілеу үшін шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5634,69 +6062,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) құжаттардың бір тілден екінші тілге дұрыс аударылғанын куәландырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) азаматтың тірі екендігі фактісін куәландырады;</w:t>
-[...17 lines deleted...]
-      8) азаматтың белгілі бір жерде болу фактісін куәландырады;</w:t>
+      7) Қазақстан Республикасы азаматының тірі екендігі фактісін куәландырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасы азаматының белгілі бір жерде болу фактісін куәландырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) құжаттардың берілген уақытын куәландырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5763,70 +6191,234 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) теңіз наразылықтарын жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) дәлелдемелерді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 63-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64. Қазақстан Республикасының заңнамалық актілерінде консул жасайтын өзге де нотариаттық іс-әрекеттер көзделуі мүмкін.</w:t>
+      64. Қазақстан Республикасының заңдарында консул жасайтын өзге де нотариаттық іс-әрекеттер көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 64-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z84" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Консул өз атына және өз атынан, өз жұбайының, оның және өз туыстарының (ата-аналары, балалары, аға-інілері, апа-сіңлілері, қарындастары, немерелері, атасы, әжесі) атына және олардың атынан нотариаттық іс-әрекеттер жасауға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z85" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5875,92 +6467,256 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66. Консул өзінің консулдық округінде тұрақты тұратын Қазақстан Республикасының азаматтарына, шетелдік азаматтар мен азаматтығы жоқ адамдарға олардың өз құқықтары мен заңды мүдделерін қамтамасыз етуге қатысты құжаттарды талап етіп алдыруға жәрдем көрсетеді.</w:t>
+      66. Консул өзінің консулдық округінде тұрақты тұратын Қазақстан Республикасының азаматтарына, шетел азаматтары мен азаматтығы жоқ адамдарға олардың өз құқықтары мен заңды мүдделерін қамтамасыз етуге қатысты құжаттарды талап етіп алдыруға жәрдем көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттарды талап етіп алдыру Қазақстан Республикасынан немесе шет елдерден Қазақстан Республикасы азаматтарының, шетелдік азаматтар мен азаматтығы жоқ адамдардың құқықтары мен заңды мүдделерін қамтамасыз етуге қатысты құжаттарды салып жіберу (жеткізу, өткізу) болып табылады.</w:t>
+      Құжаттарды талап етіп алдыру Қазақстан Республикасынан немесе шет елдерден Қазақстан Республикасы азаматтарының, шетел азаматтары мен азаматтығы жоқ адамдардың құқықтары мен заңды мүдделерін қамтамасыз етуге қатысты құжаттарды салып жіберу (жеткізу, өткізу) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 66-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. Қазақстан Республикасы Сыртқы істер министрлігінің мекемелері арқылы Қазақстан Республикасы азаматтарының, шетелдік азаматтар мен азаматтығы жоқ адамдардың құқықтары мен заңды мүдделерін қамтамасыз етуге қатысты құжаттарды талап етіп алдыру тәртібі Министр мен Қазақстан Республикасы Әділет министрінің бірлескен бұйрығымен белгіленеді.</w:t>
+      67. Қазақстан Республикасы Сыртқы істер министрлігінің мекемелері арқылы Қазақстан Республикасы азаматтарының, шетел азаматтары мен азаматтығы жоқ адамдардың құқықтары мен заңды мүдделерін қамтамасыз етуге қатысты құжаттарды талап етіп алдыру тәртібі Министр мен Қазақстан Республикасы Әділет министрінің бірлескен бұйрығымен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z88" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-тарау. Консулдың Қазақстан Республикасы азаматтарының сайлау құқықтарын іске асыру жөніндегі функциялары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6009,100 +6765,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Консул Қазақстан Республикасының азаматтарына олардың сайлау құқықтарының іске асырылуына, Қазақстан Республикасының заңнамасында белгіленген сайлау құқығы қағидаттарының сақталуына жәрдем көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z90" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      69. Қазақстан Республикасының Президентін, Қазақстан Республикасының Парламенті Мәжілісінің депутаттарын сайлау және республикалық референдум өткізу кезінде Қазақстан Республикасының шет елдегі мекемесінің үй-жайында сайлау учаскесі құрылған жағдайда дипломатиялық өкілдік және (немесе) консулдық мекеме бұл туралы консулдық округтің билік органдарын ресми хабардар етеді.</w:t>
+      69. Қазақстан Республикасының Президентін, Қазақстан Республикасының Құрылтайы депутаттарын сайлау және жалпыхалықтық референдум өткізу кезінде Қазақстан Республикасының шет елдегі мекемесінің үй-жайында сайлау учаскесі құрылған жағдайда, дипломатиялық өкілдік және (немесе) консулдық мекеме консулдық округтің билік органдарын бұл туралы ресми хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда - ҚР Президентінің 10.04.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6262,93 +7038,257 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Консулдық округ аумағында карантиндік аурулар пайда болған кезде консул Қазақстан Республикасының санитариялық, фитосанитариялық және ветеринариялық қорғау саласындағы уәкілетті органдарын ауру таралған ауданның атауын және шекарасын, ауруға шалдығу оқиғаларының санын және жергілікті биліктің індетке қарсы қабылдаған шараларын көрсетіп, хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Консул Қазақстан Республикасына баруға рұқсат алған азаматтарға Қазақстан Республикасына барған кезде екпелер туралы халықаралық сертификат ұсыну қажеттігі туралы хабардар етеді.</w:t>
+      Консул Қазақстан Республикасына кіруге рұқсат алған адамдарға Қазақстан Республикасына кірген кезде екпелер туралы халықаралық сертификат ұсыну қажеттігі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 72-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z96" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Консулдық округ шегінде ауыл шаруашылығы өсімдіктерінің қауіпті аурулары немесе зиянкестері пайда болған, сондай-ақ мал мен құстар жаппай ауырған немесе адам мен жануарларға ортақ аурулардың таралу қаупі болған жағдайларда консул бұл туралы Қазақстан Республикасының санитариялық, фитосанитариялық және ветеринариялық қорғау саласындағы уәкілетті органдарына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z97" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74. Консул Қазақстан Республикасына баруға рұқсат алған азаматтарға Қазақстан Республикасына барған кезде малға, шикізатқа және жануарлардан алынатын өнімдерге ветеринариялық сертификаттар ұсыну қажеттігі және Қазақстан Республикасына тұқымды, тірі өсімдіктерді, екпе материалды, жаңа піскен жемістер мен көкөністерді әкелу қағидалары туралы хабардар етеді.</w:t>
+      74. Консул Қазақстан Республикасына кіруге рұқсат алған адамдарға Қазақстан Республикасына кірген кезде малға, шикізатқа және жануарлардан алынатын өнімдерге ветеринариялық сертификаттар ұсыну қажеттігі және Қазақстан Республикасына тұқымды, тірі өсімдіктерді, екпе материалды, жаңа піскен жемістер мен көкөністерді әкелу қағидалары туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 74-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z98" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19-тарау. Консулдың Қазақстан Республикасының әуе кемелеріне, теңіз және өзен флоты кемелеріне, автомобиль және теміржол көлігі құралдарына қатысты функциялары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6653,71 +7593,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Егер Қазақстан Республикасының азаматы болу мемлекетінде форс-мажорлық мән-жайлар салдарынан қиын жағдайға ұшыраған және өмір сүруге қаражаты болмаған, сондай-ақ қылмыскерлік құрылымдар әрекетінің және адам саудасының құрбаны болған және бұл туралы дипломатиялық өкілдікке немесе консулдық мекемеге хабарлаған жағдайларда консул:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z151" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы азаматты шақырған адамның немесе ұйымның оның осы мемлекетте болуына байланысты шығыстарын өтеу міндеттемелерінің бар-жоғын анықтайды және олардың орындалуына жәрдемдеседі;</w:t>
+      1) осы Қазақстан Республикасының азаматын шақырған адамның немесе ұйымның оның осы мемлекетте болуына байланысты шығыстарын өтеу міндеттемелерінің бар-жоғын анықтайды және олардың орындалуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z152" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы азаматтың өзінің отбасы мүшелерімен, туыстарымен немесе өзге адамдармен байланыс орнатуына жәрдем көрсетеді;</w:t>
+      2) осы Қазақстан Республикасы азаматының өзінің отбасы мүшелерімен, туыстарымен немесе өзге адамдармен байланыс орнатуына жәрдем көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z153" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасына сәйкес қаржылай көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z154" w:id="131"/>
     <w:p>
@@ -6802,51 +7742,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 83-тармақ жаңа редакцияда - ҚР Президентінің 10.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 838</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z109" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7167,54 +8147,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Консул мүдделі адамдардың өтініші және өз бастамасы бойынша қамау орындарындағы Қазақстан Республикасының азаматтарына барады және оларды ұстау жағдайларын анықтайды, болу мемлекетін Қазақстан Республикасының мұндай азаматтарының санитария мен гигиена талаптарына сай жағдайларда ұсталуы, олардың қатыгездікке ұшырамауы және адамдық қасиеттерінің қорланбауы қажеттілігі туралы хабардар ету үшін шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z117" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      90. Қамаққа алынған, түрмеге қамалған, күзетке алынған не ұсталған Қазақстан Республикасының азаматының мұндай шаралардың қабылдануына қарсы жазбаша қарсылығы болған кезде, консул оның атынан кез келген шараларды қабылдаудан тартынады.</w:t>
+      90. Консул қамаққа алынған, түрмеге қамалған, күзетке алынған не ұстап алынған Қазақстан Республикасы азаматының атынан кез келген шараларды қабылдаудан Қазақстан Республикасының аталған азаматының мұндай шараларды қабылдауға жазбаша қарсылығы болған кезде тартынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 90-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z118" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Консул өз консулдық округі аумағында хабар-ошарсыз кеткен Қазақстан Республикасы азаматтарын іздестіруге жәрдемдесу үшін болу мемлекетінің құзыретті органдарына жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z119" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7781,55 +8843,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>