--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="49bfde5" w14:textId="49bfde5">
+    <w:p w14:paraId="ac282cf" w14:textId="ac282cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1444,126 +1444,152 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Паспорт Қазақстан Республикасының меншігі болып табылады және тегін ресімделеді, сондай-ақ Қазақстан Республикасынан әлемнің барлық мемлекеттеріне шығу үшін жарамды болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z17" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Қазақстан Республикасының Президенті </w:t>
-[...19 lines deleted...]
-        <w:t>, Қазақстан</w:t>
+      5. Паспортты Қазақстан Республикасының Президенті бекітетін, Қазақстан Республикасының дипломатиялық және қызметтік паспорттары берілетін Қазақстан Республикасы лауазымды адамдарының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – тізбе) сәйкес Министрлік береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Республикасының дипломатиялық және қызметтік паспорттары берілетін</w:t>
-[...35 lines deleted...]
-      Тізбеде көрсетілмеген адамдарға Қазақстан Республикасының Президентімен келісім бойынша Қазақстан Республикасының дипломатиялық паспортын Қазақстан Республикасы Сыртқы істер министрінің беруіне жол беріледі.</w:t>
+      Тізбеде көрсетілмеген адамдарға Қазақстан Республикасының дипломатиялық және қызметтік паспорттарын Қазақстан Республикасының Президентімен келісу бойынша Қазақстан Республикасы Сыртқы істер министрінің беруіне жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Президентінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Паспорт бес жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z19" w:id="24"/>
     <w:p>
       <w:pPr>
@@ -6410,55 +6436,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6784,31 +6810,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>