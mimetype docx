--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac282cf" w14:textId="ac282cf">
+    <w:p w14:paraId="5a3d492" w14:textId="5a3d492">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1780,74 +1780,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) паспорт беруге толтырылған өтініш (бұдан әрі — өтініш);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z54" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) 3,5 х 4,5 мөлшеріндегі түрлі-түсті екі фотосурет. Фотосурет азаматтың құжатты ресімдеу сәтіндегі жасына сәйкес болуы, жарық фонда тікелей алдынан түсірілген болуы тиіс, әрі адамның беті фотосуреттің жалпы ауданының 70-80%-ға жуығын алуы тиіс. Компьютерлік сканерлеу, модельдеу немесе ксерокөшірме әдісімен дайындалған суреттерді пайдалануға жол берілмейді;</w:t>
+      4) 3,5 х 4,5 мөлшеріндегі түрлі-түсті екі фотосурет. Фотосурет Қазақстан Республикасы азаматының құжатты ресімдеу сәтіндегі жасына сәйкес болуы, жарық фонда тікелей алдынан түсірілген болуы тиіс, әрі адамның беті фотосуреттің жалпы ауданының 70-80 %-ға жуығын алуы тиіс. Компьютерлік сканерлеу, модельдеу немесе ксерокөшірме әдісімен дайындалған суреттерді пайдалануға жол берілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z55" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасы азаматының жеке куәлігінің немесе паспортының көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Құжаттарды қабылдаған кезде Министрліктің жауапты қызметкері өтініште көрсетілген деректердің жеке басын куәландыратын құжаттардың деректерімен сәйкестігі тұрғысынан салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z24" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2672,54 +2754,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өту кезінде алып қояды, одан кейін паспорт Министрлікке жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Азаматтар шетелдік сапардан оралғаннан кейін, паспорт иесі бір ай мерзімде Қазақстан Республикасынан тыс жерге қайта шықпайтын болса, ол он күн мерзімде Министрліктің мұрағатына тапсырылуы тиіс. Паспортты тапсыру негізсіз кідіртілген жағдайда Министрлік оны жарамсыз деп таниды.</w:t>
+      17. Қазақстан Республикасының азаматтары шетелдік сапардан оралғаннан кейін, паспорт иесі бір ай мерзімде Қазақстан Республикасынан тысқары жерге қайта шықпайтын болса, ол он күн мерзімде Министрліктің архивіне тапсырылуы тиіс. Паспортты тапсыру негізсіз кідіртілген жағдайда Министрлік оны жарамсыз деп таниды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Паспорттарды есепке алуды Министрліктің материалдық-жауапты адамы деректерді (тегі, аты, әкесінің аты, туған күні, айы, жылы, ұлты, жұмыс орны, лауазымы, шығатын елі, паспорт нөмірі, паспорт түрі, паспорттың тұрған жері, берілген күні, қайта тіркелуі) электрондық базаға енгізу жолымен жүргізеді, бұдан кейін паспорт әліпби тәртібімен Министрліктің мұрағатына орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z32" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3105,50 +3269,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іссапарға жіберуші ұйымның бланкісінде</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3446,51 +3668,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3,5 х 4,5 мөлшеріндегі түрлі-түсті екі фотосурет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасы азаматының жеке куәлігі мен паспортының көшірмесі</w:t>
+      4) Қазақстан Республикасы азаматының жеке басты куәландыратын құжатының көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның басшысы Қолы Т.А.Ә._________________/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4673,51 +4895,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4763,326 +5045,488 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Президенті мен оның отбасы мүшелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Қазақстан Республикасының экс-Президенттері.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Қазақстан Республикасының Вице-Президенті.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының Премьер-Министрі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасы Парламенті Сенатының Төрағасы.</w:t>
+      4. Қазақстан Республикасы Құрылтайының Төрағасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
-[...15 lines deleted...]
-      5. Қазақстан Республикасы Парламенті Мәжілісінің Төрағасы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Президенті Әкімшілігінің Басшысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
-[...15 lines deleted...]
-      6. Қазақстан Республикасының Мемлекеттік кеңесшісі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Қазақстан Халық Кеңесінің Төрағасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Конституциялық Сотының Төрағасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
-[...15 lines deleted...]
-      7. Қазақстан Республикасы Президенті Әкімшілігінің Басшысы.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Жоғарғы Сотының Төрағасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
-[...15 lines deleted...]
-      8. Қазақстан Республикасы Конституциялық Сотының Төрағасы.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Ұлттық Банкінің Төрағасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
-[...15 lines deleted...]
-      9. Қазақстан Республикасы Жоғарғы Сотының Төрағасы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. Президент Әкімшілігі Басшысының бірінші орынбасары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Орталық сайлау комиссиясының төрағасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасы Ұлттық Банкінің Төрағасы.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Премьер-Министрінің орынбасарлары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p>
-[...33 lines deleted...]
-      11. Қазақстан Республикасы Орталық сайлау комиссиясының төрағасы.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасарлары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-      12. Қазақстан Республикасы Премьер-Министрінің орынбасарлары.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2. Қазақстан Республикасы Конституциялық Соты Төрағасының орынбасары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Қауіпсіздік Кеңесінің хатшысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1. Қазақстан Республикасы Президенті Кеңесінің бастығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5165,684 +5609,684 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қазақстан Республикасы Жоғары Сот Кеңесінің Төрағасы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Президентінің арнаулы өкілдері, Қазақстан Республикасының Қауіпсіздік Кеңесі хатшысының орынбасарлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қазақстан Республикасы Үкіметі Аппаратының Басшысы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
-[...15 lines deleted...]
-      16. Қазақстан Республикасы Президентінің арнаулы өкілдері, Қазақстан Республикасының Қауіпсіздік Кеңесі хатшысының орынбасарлары.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың бірінші басшылары, орталық атқарушы органдардың бірінші басшылары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
-[...15 lines deleted...]
-      17. Қазақстан Республикасы Үкіметі Аппаратының Басшысы.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы және оның орынбасарлары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
-[...15 lines deleted...]
-      18. Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың бірінші басшылары, орталық атқарушы органдардың бірінші басшылары.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Алып тасталды - ҚР Президентінің 03.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 555</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізілдеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Астананың, облыстардың және республикалық маңызы бар қаланың әкімдері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
-[...15 lines deleted...]
-      18-1. Қазақстан Республикасы Мемлекеттік күзет қызметінің бастығы және оның орынбасарлары.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қазақстан Республикасы Құрылтайының депутаттары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Қазақстан Республикасы Конституциялық Сотының судьялары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қазақстан Республикасы Президентінің Протокол қызметінің бастығы, Қазақстан Республикасы Президентінің Баспасөз хатшысы, Қазақстан Республикасы Президенті Әкімшілігінің Сыртқы саясат бөлімінің меңгерушісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19. Алып тасталды - ҚР Президентінің 03.10.2017 </w:t>
+        <w:t xml:space="preserve">24. Алып тасталды - ҚР Президентінің 03.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 555</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізілдеді).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
-[...75 lines deleted...]
-      22. Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қазақстан Республикасы Үкіметі Аппаратының сыртқы байланыстар мәселелеріне жетекшілік ететін құрылымдық бөлімшесінің басшысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
-[...15 lines deleted...]
-      23. Қазақстан Республикасы Президентінің Протокол қызметінің бастығы, Қазақстан Республикасы Президентінің Баспасөз хатшысы, Қазақстан Республикасы Президенті Әкімшілігінің Сыртқы саясат бөлімінің меңгерушісі.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қазақстан Республикасы Премьер-Министрінің көмекшісі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қазақстан Республикасы дипломатиялық қызметінің қызметкерлері, олардың отбасы мүшелері (жұбайы/зайыбы, балалары).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">24. Алып тасталды - ҚР Президентінің 03.10.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізілдеді).</w:t>
+        <w:t xml:space="preserve">27-1. 04.03.2016 бастап 31.12.2017 дейін қолданыста болды - ҚР Президентінің 27.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
-[...35 lines deleted...]
-      26. Қазақстан Республикасы Премьер-Министрінің көмекшісі.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қазақстан Республикасынан жіберілетін халықаралық ұйымдардың қызметкерлері, олардың отбасы мүшелері (жұбайы/зайыбы, балалары).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
-[...15 lines deleted...]
-      27. Қазақстан Республикасы дипломатиялық қызметінің қызметкерлері, олардың отбасы мүшелері (жұбайы/зайыбы, балалары).</w:t>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әскери атташелер, олардың көмекшілері және олардың отбасы мүшелері (жұбайы/зайыбы, балалары).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1. Қазақстан Республикасының шет елдердегі мекемелеріндегі Қазақстан Республикасы ұлттық қауіпсіздік органдарының ресми өкілдері, олардың көмекшілері және олардың отбасы мүшелері (жұбайы, балалары).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ұзақ мерзімді шетелдік іссапарға немесе халықаралық ұйымға Қазақстан Республикасынан жіберілетін қызметкер ретінде жұмысқа баратын Қазақстан Республикасының дипломатиялық паспорты иесімен бірге шыққан жағдайда, оның асырауындағы адамдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Біріккен Ұлттар Ұйымының әскери байқаушылары және штаб офицерлері ретінде Біріккен Ұлттар Ұйымының бітімгершілік операцияларына қатысушылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Астана" халықаралық қаржы орталығының бірінші басшылары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Қазақстан Республикасының Ұлттық олимпиада комитетінің президенті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z41" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...178 lines deleted...]
-      32. "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Астана" халықаралық қаржы орталығының бірінші басшылары.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының қызметтік паспорты берілетін адамдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Президентінің 21.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6037,454 +6481,454 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 975</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Жоғарғы Сотының судьялары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан      Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 Жарлығымен бекітілген Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізіліміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дипломатиялық паспорт алуға құқығы жоқ мемлекеттік саяси қызметшілер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Дипломатиялық паспорт алуға құқығы бар адамдарды қоспағанда, Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 Жарлығымен бекітілген Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізіліміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "А" корпусының лауазымындағы мемлекеттік әкімшілік қызметшілер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Дипломатиялық паспорт алуға құқығы бар адамдарды қоспағанда, Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 Жарлығымен бекітілген Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізілімінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> А және В санаттарының, "Б" корпусының С-1, С-2, С-3 санаттарының лауазымындағы мемлекеттік әкімшілік қызметшілер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Қазақстан Республикасының шет елдердегі мекемелеріне іссапарға бару тәртібімен тағайындалған Қазақстан Республикасы Ұлттық Банкінің қызметкерлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5. Аумақтық органдардың қызметкерлерін қоспағанда, Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасы Мемлекеттік күзет қызметінің, Қазақстан Республикасы Бас прокуратурасының, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің, Қазақстан Республикасы Ішкі істер министрлігінің, Қазақстан Республикасының Қаржылық мониторинг агенттігі экономикалық тергеп-тексеру қызметінің офицер атағы, сыныптық шені, біліктілік сыныбы бар және (немесе) құқық қорғау қызметін жүзеге асырып жүрген қызметкерлері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Бейбітшілік пен қауіпсіздікті қолдау жөніндегі халықаралық міндеттемелерді орындауға қатысатын әскери қызметшілер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы дипломатиялық қызметінің жұмыскерлері, олардың отбасы мүшелері.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z124" w:id="105"/>
-[...15 lines deleted...]
-      5-1. Бейбітшілік пен қауіпсіздікті қолдау жөніндегі халықаралық міндеттемелерді орындауға қатысатын әскери қызметшілер.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік кәсіпорындардың, ұлттық даму институттары, ұлттық холдингтер, ұлттық компаниялар, ұлттық басқарушы холдингтер атқарушы органдарының бірінші басшылары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
-[...15 lines deleted...]
-      6. Қазақстан Республикасы дипломатиялық қызметінің жұмыскерлері, олардың отбасы мүшелері.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Қазақстан Республикасы "Атамекен" ұлттық кәсіпкерлер палатасының бірінші басшысы, "Атамекен" өңірлік кәсіпкерлер палаталарының бірінші басшылары және "KAZAKH INVEST" ұлттық компаниясы" акционерлік қоғамының өңірлік директорлары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
-[...15 lines deleted...]
-      7. Мемлекеттік кәсіпорындардың, ұлттық даму институттары, ұлттық холдингтер, ұлттық компаниялар, ұлттық басқарушы холдингтер атқарушы органдарының бірінші басшылары.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Қазақстан Республикасының Ұлттық олимпиада комитетіне кіретін спорт федерацияларының бірінші басшылары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
-[...15 lines deleted...]
-      7-1. Қазақстан Республикасы "Атамекен" ұлттық кәсіпкерлер палатасының бірінші басшысы, "Атамекен" өңірлік кәсіпкерлер палаталарының бірінші басшылары және "KAZAKH INVEST" ұлттық компаниясы" акционерлік қоғамының өңірлік директорлары.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы ресми делегацияларының халықаралық ұшып өтуін қамтамасыз ету үшін тартылатын қазақстандық авиакомпаниялардың ұшқыш-техникалық персоналы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z119" w:id="109"/>
-[...15 lines deleted...]
-      7-2. Қазақстан Республикасының Ұлттық олимпиада комитетіне кіретін спорт федерацияларының бірінші басшылары.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Осы тізбенің 7-тармағында көрсетілген ұйымдардың шет мемлекеттердегі өкілдіктеріндегі қызметкерлер мен олардың жұбайы/зайыбы, балалары, сондай-ақ олардың асырауындағы адамдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
-[...15 lines deleted...]
-      8. Қазақстан Республикасы ресми делегацияларының халықаралық ұшып өтуін қамтамасыз ету үшін тартылатын қазақстандық авиакомпаниялардың ұшқыш-техникалық персоналы.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ұзақ мерзімді шетелдік іссапарға немесе халықаралық ұйымға Қазақстан Республикасынан жіберілетін қызметкер ретінде жұмысқа баратын Қазақстан Республикасының қызметтік паспорты иесімен бірге шыққан жағдайда, оның асырауындағы адамдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>