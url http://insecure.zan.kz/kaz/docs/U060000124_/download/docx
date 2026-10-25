--- v2 (2026-07-21)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a07fcff" w14:textId="a07fcff">
+    <w:p w14:paraId="c150b87" w14:textId="c150b87">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -965,51 +965,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 19.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 626</w:t>
       </w:r>
       <w:r>
@@ -1433,51 +1433,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Президентінің 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -1823,51 +1823,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -1903,51 +1903,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2095,51 +2095,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -2567,51 +2567,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      4) алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2701,51 +2701,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -3731,51 +3731,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4065,51 +4065,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -4543,51 +4543,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -4603,51 +4603,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4685,51 +4685,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4785,52 +4785,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіби және психологиялық іріктеу жөніндегі іс-шараларды тиісті мамандар жүргізеді. Бұл ретте тексерілетін кандидаттардың зияткерлік даму деңгейі, әскери қызмет өткеруге психологиялық тұрғыдан жарамдылығы, әскери қызмет үшін қажетті кәсіби және жеке басының қасиеттері бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Іріктеу комиссияларын құру және оның жұмыс тәртібін, кәсіби және психологиялық іріктеу жөніндегі іс-шараларды жүргізу тәртібі мен әдістемесін уәкілетті орган айқындайды.</w:t>
+        <w:t xml:space="preserve">
+      Іріктеу комиссияларын құру және оның жұмыс тәртібін, кәсіби және психологиялық іріктеу жөніндегі іс-шараларды жүргізу тәртібі мен әдістемесін уәкілетті орган </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>айқындайды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5103,51 +5123,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5977,51 +5997,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6679,71 +6699,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 45-тармаққа өзгерістер енгізілді - ҚР Президентінің 04.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 19.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 626</w:t>
       </w:r>
       <w:r>
@@ -6983,51 +7003,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 48-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
@@ -7705,51 +7725,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 55-тармаққа өзгерістер енгізілді – ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -8249,51 +8269,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9899,51 +9919,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 70-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -10197,51 +10217,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 72-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
@@ -10282,51 +10302,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Әскери қызметшілердің іссапарларға баруы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасы Президентінің Әкімшілігіне, Қазақстан Республикасы Құрылтайының Аппаратына, Қазақстан Республикасы Үкіметінің Аппаратына – Қазақстан Республикасы Үкіметінің актісі негізінде;</w:t>
+      1) Қазақстан Республикасы Президентінің Әкімшілігіне, Қазақстан Республикасы Қауіпсіздік Кеңесінің Аппаратына, Қазақстан Республикасы Құрылтайының Аппаратына, Қазақстан Республикасы Үкіметінің Аппаратына – Қазақстан Республикасы Үкіметінің актісі негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының өзге де мемлекеттік органдары мен ұйымдарына – әскери қызметші әскери қызмет өткеретін мемлекеттік органның актісі негізінде олардың бірінші басшыларымен келісу бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10364,51 +10384,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 73-тармаққа өзгеріс енгізілді – ҚР Президентінің 13.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 73-тармаққа өзгерістер енгізілді – ҚР Президентінің 13.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -10431,64 +10451,84 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10549,51 +10589,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 74-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10769,118 +10809,138 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Іссапарға барған әскери қызметшілер Қазақстан Республикасының мемлекеттік органдары мен ұйымдарындағы, халықаралық ұйымдардағы лауазымдардан босатылғаннан және әскери қызметшілер әскери қызмет өткеретін мемлекеттік органға қайтып келгеннен кейін олар осы Қағидаларда айқындалған тәртіппен әскери лауазымдарға тағайындалады немесе әскери қызметтен шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z99" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      81. Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың әскери қызметшілері Қазақстан Республикасының Президенті айқындаған жағдайларда мемлекеттің қорғанысы мен қауіпсіздігін қамтамасыз ету мүддесінде атқаратын әскери лауазымынан босатылмай және ақшалай үлесі сақтала отырып, Қазақстан Республикасы Президенті Әкімшілігі Басшысының қарамағына іссапарға жіберілуі мүмкін.</w:t>
+      81. Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың әскери қызметшілері Қазақстан Республикасының Президенті айқындаған жағдайларда мемлекеттің қорғанысы мен қауіпсіздігін қамтамасыз ету мүддесінде атқаратын әскери лауазымынан босатылмай және ақшалай үлесі сақтала отырып, Қазақстан Республикасы Қауіпсіздік Кеңесінің Төрағасы орынбасарының қарамағына іссапарға жіберілуі мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери қызметшілердің аталған санатына сыйлықақылар беру, зейнетақымен қамсыздандыру, жаңа келісімшарттар жасасу, әскери атақтар беру, әскери қызметтен шығару, мемлекеттік наградалармен және ведомстволық медальдармен (төсбелгілерімен) наградтау Қазақстан Республикасының заңнамасына сәйкес жалпы негіздерде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 81-тармаққа өзгеріс енгізілді - ҚР Президентінің 05.10.2019 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 81-тармаққа өзгерістер енгізілді - ҚР Президентінің 05.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен (жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (жарияланған күнінен бастап қолданысқа енгізіледі); 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11663,51 +11723,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тарау 86-1-тармақпен толықтырылды - ҚР Президентінің 30.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11810,51 +11870,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86-3. Жоғары офицерлер құрамының әскери атағын беру туралы ұсынуды (бұдан әрі – ұсыну) Қазақстан Республикасы Президентінің атына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) уәкілетті органдардың бірінші басшылары, Қазақстан Республикасы Президенті Әкімшілігінің (бұдан әрі – Әкімшілік) басшы лауазымды адамдары бойынша – Әкімшіліктің Басшысы;</w:t>
+      1) уәкілетті органдардың бірінші басшылары, Қазақстан Республикасы Президенті Әкімшілігінің (бұдан әрі – Әкімшілік) басшы лауазымды адамдары бойынша - Әкімшілік Басшысымен келісу бойынша Қазақстан Республикасы Қауіпсіздік Кеңесі Төрағасының орынбасары (бұдан әрі – Қауіпсіздік Кеңесі Төрағасының орынбасары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Үкіметі Аппаратының (бұдан әрі – Үкімет Аппараты) басшы лауазымды адамдары бойынша – Үкімет Аппаратының Басшысы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11912,587 +11972,745 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 86-3-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; өзгеріс енгізілді - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-4. Ұсынуға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті орган алқасының* әскери атақ беруге әскери қызметшінің кандидатурасын қарау туралы шешімінің көшірмесі (үзінді көшірмесі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әскери қызметшінің қызметтік тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әскери қызметшінің өмірбаяны қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *алқалар құрылған уәкілетті органдарда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 86-4-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="122"/>
-[...108 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      86-5. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>86-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>86-4-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген материалдар Қазақстан Республикасы Қауіпсіздік Кеңесінің Аппараты Құқық қорғау жүйесі бөлімінің жазбаша сұрау салуы немесе Үкімет Аппараты Басшысының, уәкілетті органның бірінші басшысының шешімі бойынша дайындалып, Қазақстан Республикасы Қауіпсіздік Кеңесінің Аппаратына (бұдан әрі – Аппарат) енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 86-4-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 86-5-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="123"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z265" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-6. Аппаратқа ұсынылған материалдар осы Қағидалардың 86-3 және 86-4-тармақтарында көзделген құжаттар жиынтығын ресімдеудің сапасына және олардың толық болуына тексеру жүргізу үшін Аппараттың Құқық қорғау жүйесі бөліміне жіберіледі, оны жүзеге асыру мерзімі үш жұмыс күнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған материалдардың толық еместігі немесе оларда қандай да бір мәліметтердің нақты көрсетілмегені анықталған жағдайларда жоғары офицерлер құрамының әскери атағын беру туралы материалдар Аппараттың Құқық қорғау жүйесі бөлімінен кері қайтарылмай, уәкілетті органның немесе Үкімет Аппаратының кадр қызметі (бөлімшесі) жоғарыда көрсетілген кемшіліктерді бес жұмыс күні ішінде жоя алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген тексеру жүргізілгеннен кейін ұсынылған құжаттар Қауіпсіздік Кеңесі Төрағасының орынбасарына қарауға беріледі, ол ұсынылған кандидаттарды зерделеу жөнінде тапсырма береді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 86-5-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 86-6-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="124"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-7. Аппараттың Құқық қорғау жүйесі бөлімі мемлекеттік органдар мен ұйымдардан жоғары офицерлер құрамының әскери атағын беруге ұсынылған кандидаттар бойынша қажетті ақпарат пен материалдарды белгіленген тәртіппен сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 86-6-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 86-7-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="125"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z267" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-8. Аппараттың Құқық қорғау жүйесі бөлімі әрбір кандидат бойынша алынған және бес жұмыс күні ішінде жинақталған ақпаратты және Қазақстан Республикасы Президенті Жарлығының жобасын Қауіпсіздік Кеңесі Төрағасының орынбасарына енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президенті Жарлығының жобасы Әкімшілік Басшысымен келісіледі (виза қойылады) және Қауіпсіздік Кеңесі Төрағасының орынбасары тексерудің нәтижелерімен бірге түпкілікті шешім қабылдау үшін Қазақстан Республикасы Президентінің қарауына енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 86-7-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 86-8-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13195,51 +13413,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13297,51 +13515,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 96-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13415,51 +13633,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 97-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -13759,51 +13977,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 103-тармақ жаңа редакцияда - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13841,51 +14059,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14033,51 +14251,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 105-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -14220,1237 +14438,1393 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105-2. Жоғары офицерлер құрамының әскери атағын бiр сатыға төмендету түрінде тәртiптiк жаза қолдану Қазақстан Республикасының Президенті қабылдаған шешімді қоспағанда, қызметтік тергеп-тексеру нәтижелері бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметтік тергеп-тексеру материалдарын және жоғары офицерлер құрамының әскери атағын бiр сатыға төмендету түрінде тәртіптік жаза қолдану туралы ұсынуды (өтінішхатты) уәкілетті орган және Үкімет Аппараты қызметтік тергеп-тексеру аяқталғаннан кейін он жұмыс күні ішінде Әкімшілікке жібереді.</w:t>
+      Уәкілетті орган және Үкімет Аппараты қызметтік тергеп-тексеру материалдарын және жоғары офицерлер құрамының әскери атағын бiр сатыға төмендету түрінде тәртіптік жаза қолдану туралы ұсынуды (өтінішхатты) қызметтік тергеп-тексеру аяқталғаннан кейін он жұмыс күні ішінде Аппаратқа жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 105-2-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; өзгеріс енгізілді - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-3. Аппаратқа ұсынылған материалдардың толықтығын тексеру үшін олар Аппараттың Құқық қорғау жүйесі бөліміне жіберіледі және келіп түскен күнінен бастап он жұмыс күнінен аспайтын мерзімде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған материалдардың толық еместігі немесе оларда қандай да бір нақты мәліметтердің көрсетілмегені анықталған жағдайларда жоғары офицерлер құрамының әскери атағын бiр сатыға төмендету түрінде тәртіптік жаза қолдану туралы материалдар Аппараттың Құқық қорғау жүйесі бөлімінен кері қайтарылмай, уәкілетті органның немесе Үкімет Аппаратының кадр қызметі (бөлімшесі) жоғарыда көрсетілген кемшіліктерді бес жұмыс күні ішінде жоя алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген тексеру жүргізілгеннен кейін ұсынылған құжаттар бір күн ішінде Қауіпсіздік Кеңесі Төрағасының орынбасарына қарауға беріледі, ол Қазақстан Республикасының Президенті Жарлығының жобасын дайындау жөнінде тапсырма береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 105-3-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-4. Жоғары офицерлер құрамының әскери атағын бір сатыға төмендету түрінде тәртіптік жаза қолдану туралы Қазақстан Республикасы Президентінің Жарлығында жаза қолданылатын адам туралы мәліметтер (тегі, аты, әкесінің аты, атқаратын лауазымы), жасағаны үшін жаза қолданылатын теріс қылық және жазаның түрі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Жарлығының жобасы Әкімшілік Басшысымен келісіледі (виза қойылады) және оны Қауіпсіздік Кеңесі Төрағасының орынбасары түпкілікті шешім қабылдау үшін Қазақстан Республикасы Президентінің қарауына енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 105-4-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; өзгеріс енгізілді - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-5. Жоғары офицерлер құрамының әскери атағын бiр сатыға төмендету түрінде тәртіптік жаза қолдану туралы Қазақстан Республикасы Президентінің Жарлығын уәкілетті органның және Үкімет Аппаратының кадр қызметі (бөлімшесі) қол қойғызып жариялайды және жеке іске қоса тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 105-5-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="150"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-6. Әскери қызметші жоғары офицерлер құрамының әскери атағын бір сатыға төмендету түрінде тәртіптік жаза қолдану туралы Қазақстан Республикасы Президентінің Жарлығымен танысудан бас тартқан жағдайда уәкілетті органның және Үкімет Аппаратының кадр қызметі (бөлімшесі) тиісті акт жасайды, ол жеке іске қоса тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-3-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-6-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="151"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z274" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-7. Әскери қызметшіні жоғары офицерлер құрамының әскери атағын бір сатыға төмендету түрінде тәртіптік жаза қолдану туралы Қазақстан Республикасы Президентінің Жарлығымен таныстыру мүмкін болмаған кезде уәкілетті органның және Үкімет Аппаратының кадр қызметі (бөлімшесі) оған тиісті хатпен хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-4-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-7-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="152"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z275" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-8. Жоғары офицерлер құрамының әскери атағын бір сатыға төмендету түрінде тәртіптік жаза қолдану туралы шешімге шағымдану оның орындалуын тоқтата тұрмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-5-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-8-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="153"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z276" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-9. Егер жоғары офицерлер құрамының әскери атағын бір сатыға төмендету түрінде жаза қолданылған күннен бастап алты ай ішінде әскери қызметшіге жаңа жаза қолданылмаса, онда ол тәртіптік жазасы жоқ деп саналады. Бұл ретте әскери қызметшінің бұрынғы әскери атағы қалпына келтірілді деп саналмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-6-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-9-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="154"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z277" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-10. Жоғары офицерлер құрамының бұрынғы әскери атағын қалпына келтіру осы Қағидалардың 86-3-тармағында көрсетілген басшылардың ұсынуы бойынша төмендетілген кезден бастап бір жылдан соң Қазақстан Республикасы Президентінің шешімі бойынша төмендету мерзіміне қарамастан, Қазақстан Республикасы Президентінің Жарлығымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-7-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-10-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="155"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z278" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-11. Қасақана қылмыстық құқық бұзушылықтар жасаған әскери қызметшілер (әскери міндеттілер) әскери қызметшіге әскери атағынан айыру түрінде қосымша жаза тағайындалып, заңды күшіне енген соттың айыптау үкімі бойынша әскери атағынан айырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-8-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-11-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="156"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z279" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-12. Жоғары офицерлер құрамының әскери атағынан айыру Қазақстан Республикасының Президентіне енгізілген, сотталған адамды осы әскери атақтан айыру туралы соттың ұсынуы негізінде Қазақстан Республикасы Президентінің Жарлығымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-9-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-12-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="157"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z280" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-13. Әскери қызметшіге әскери атағынан айыру түрінде қосымша жаза тағайындалған соттың айыптау үкімі уәкілетті органға келіп түскен жағдайда жоғары офицерлер құрамының әскери атағынан айыру туралы ұсыну (өтінішхат) және соттың айыптау үкімі бес жұмыс күні ішінде Аппаратқа жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-10-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-13-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="158"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z281" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-14. Аппаратқа ұсынылған материалдар ұсынылған материалдардың толықтығына тексеру жүргізу үшін Аппараттың Құқық қорғау жүйесі бөліміне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған материалдардың толық еместігі немесе оларда қандай да бір нақты мәліметтердің көрсетілмегені анықталған жағдайларда жоғары офицерлер құрамының әскери атағынан айыру туралы материалдар Аппараттың Құқық қорғау жүйесі бөлімінен кері қайтарылмай, уәкілетті органның кадр қызметі (бөлімшесі) жоғарыда көрсетілген кемшіліктерді жоя алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген тексеру жүргізілгеннен кейін ұсынылған құжаттар бір күн ішінде Қауіпсіздік Кеңесі Төрағасының орынбасарына қарауға беріледі, ол Қазақстан Республикасының Президенті Жарлығының жобасын дайындау жөнінде тапсырма береді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-11-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-14-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="159"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z282" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-15. Жоғары офицерлер құрамының әскери атағынан айыру туралы Қазақстан Республикасы Президентінің Жарлығында әскери атақтан айыру не үшін жүргізілетіні және әскери атағынан айырылатын адам көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Жарлығының жобасы Әкімшілік Басшысымен келісіледі (виза қойылады) және оны Қауіпсіздік Кеңесі Төрағасының орынбасары түпкілікті шешім қабылдау үшін Қазақстан Республикасы Президентінің қарауына енгізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 105-12-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-15-тармақпен толықтырылды – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
-[...281 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен; өзгеріс енгізілді - ҚР Президентінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17739,51 +18113,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 135-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18401,51 +18775,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 140-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18685,51 +19059,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 142-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19083,51 +19457,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 144-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19137,51 +19511,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19709,91 +20083,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 152-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20325,51 +20699,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 156-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -20931,51 +21305,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 164-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21013,51 +21387,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 165-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21095,51 +21469,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 166-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21259,51 +21633,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 167-1-тармақпен толықтырылды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -21873,51 +22247,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">171. Алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22009,51 +22383,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">173. Алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22260,55 +22634,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22634,31 +23008,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>