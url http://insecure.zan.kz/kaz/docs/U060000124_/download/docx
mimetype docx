--- v0 (2025-11-10)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1dea3e4" w14:textId="1dea3e4">
+    <w:p w14:paraId="d41eaa3" w14:textId="d41eaa3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1433,51 +1433,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Президентінің 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -1823,51 +1823,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -2055,51 +2055,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -2527,51 +2527,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      4) алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2661,51 +2661,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -5003,51 +5003,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5877,51 +5877,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6579,71 +6579,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 45-тармаққа өзгерістер енгізілді - ҚР Президентінің 04.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 19.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 626</w:t>
       </w:r>
       <w:r>
@@ -6883,51 +6883,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 48-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
@@ -7605,51 +7605,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 55-тармаққа өзгерістер енгізілді – ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -8149,51 +8149,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9799,51 +9799,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 70-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -10097,51 +10097,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 72-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
@@ -10409,51 +10409,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 74-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10683,51 +10683,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 81-тармаққа өзгеріс енгізілді - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11523,51 +11523,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тарау 86-1-тармақпен толықтырылды - ҚР Президентінің 30.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13117,51 +13117,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 96-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13235,51 +13235,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 97-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -13661,51 +13661,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13853,51 +13853,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 105-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -17559,51 +17559,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 135-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18221,51 +18221,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 140-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18505,51 +18505,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 142-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18903,51 +18903,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 144-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18957,51 +18957,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19529,51 +19529,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 152-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20105,51 +20105,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 156-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -20711,51 +20711,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 164-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20793,51 +20793,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 165-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20875,51 +20875,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 166-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21039,51 +21039,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 167-1-тармақпен толықтырылды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -21789,51 +21789,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">173. Алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22040,55 +22040,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>