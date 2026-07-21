--- v1 (2026-06-03)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d41eaa3" w14:textId="d41eaa3">
+    <w:p w14:paraId="a07fcff" w14:textId="a07fcff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -965,51 +965,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 19.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 626</w:t>
       </w:r>
       <w:r>
@@ -1433,51 +1433,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Президентінің 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -1716,51 +1716,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әскери қызметтің басталуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) әскери қызметке (әскери жиындарға) шақырылғандар үшін – жергілікті әскери басқару органынан (облыстардың, республикалық маңызы бар қалалардың және астананың) әскери қызмет өткеру (жиындардан өту) орнына кету туралы тиісті бастықтың бұйрығы шыққан күн;</w:t>
+      1) әскери қызметке (әскери жиындарға) шақырылғандар үшін – жергілікті әскери басқару органынан (астананың, облыстардың және республикалық маңызы бар қаланың) әскери қызмет өткеру (жиындардан өту) орнына кету туралы тиісті бастықтың бұйрығы шыққан күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) келісімшарт бойынша әскери қызметке кіргендер үшін – әскери бөлім (мекеме) командирінің (бастығының) бөлім жеке құрамының тізіміне қабылдау туралы бұйрығы шыққан күн, ал Қазақстан Республикасының Мемлекеттік күзет қызметінде – жеке құрам бойынша бұйрық шыққан күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1823,51 +1823,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -1876,51 +1876,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2055,51 +2095,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -2527,51 +2567,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      4) алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2661,51 +2701,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -3616,99 +3656,139 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Әскери қызметте болмаған, келісімшарт бойынша әскери қызметке, резервтегі әскери қызметке кіруге ниет білдірген Қазақстан Республикасының азаматы жергілікті әскери басқару органының бастығына немесе әскери бөлімнің (мекеменің) командиріне (бастығына) өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Республиканың шегінен тысқары жерлерде тұратын, келісімшарт бойынша әскери қызметке, резервтегі әскери қызметке кіруге ниет білдірген Қазақстан Республикасының азаматы Қазақстан Республикасына тұрақты тұрғылықты жеріне келгеннен кейін ғана өтініш береді.</w:t>
+      Қазақстан Республикасының шегінен тысқары жерлерде тұратын, келісімшарт бойынша әскери қызметке, резервтегі әскери қызметке кіруге ниет білдірген Қазақстан Республикасының азаматы Қазақстан Республикасына тұрақты тұрғылықты жеріне келгеннен кейін ғана өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3985,51 +4065,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -4409,51 +4489,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Медициналық куәландыруды облыстың, республикалық маңызы бар қаланың, астананың, қалалар мен аудандардың жергілікті атқарушы  органының тұрақты жұмыс істейтін медициналық комиссиясы жүргізеді.</w:t>
+      25. Медициналық куәландыруды астананың, облыстың, республикалық маңызы бар қаланың, қалалар мен аудандардың жергілікті атқарушы органының тұрақты жұмыс істейтін медициналық комиссиясы жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органдар басшыларының келісімі бойынша кандидаттарды медициналық куәландыру ведомстволық бағыныстылығына қарамастан, әскери-медициналық (медициналық) бөлімшелерде жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4463,84 +4543,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4565,51 +4685,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4665,72 +4785,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіби және психологиялық іріктеу жөніндегі іс-шараларды тиісті мамандар жүргізеді. Бұл ретте тексерілетін кандидаттардың зияткерлік даму деңгейі, әскери қызмет өткеруге психологиялық тұрғыдан жарамдылығы, әскери қызмет үшін қажетті кәсіби және жеке басының қасиеттері бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>
+      Іріктеу комиссияларын құру және оның жұмыс тәртібін, кәсіби және психологиялық іріктеу жөніндегі іс-шараларды жүргізу тәртібі мен әдістемесін уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5003,51 +5103,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5877,51 +5977,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6579,71 +6679,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 45-тармаққа өзгерістер енгізілді - ҚР Президентінің 04.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 19.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 626</w:t>
       </w:r>
       <w:r>
@@ -6883,51 +6983,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 48-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
@@ -7605,51 +7705,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 55-тармаққа өзгерістер енгізілді – ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -8149,51 +8249,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9799,51 +9899,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 70-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -10097,51 +10197,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 72-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
@@ -10182,51 +10282,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Әскери қызметшілердің іссапарларға баруы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасы Президентінің Әкімшілігіне, Қазақстан Республикасы Парламенті Палаталарының аппараттарына, Қазақстан Республикасы Үкіметінің Аппаратына – Қазақстан Республикасы Үкіметінің актісі негізінде;</w:t>
+      1) Қазақстан Республикасы Президентінің Әкімшілігіне, Қазақстан Республикасы Құрылтайының Аппаратына, Қазақстан Республикасы Үкіметінің Аппаратына – Қазақстан Республикасы Үкіметінің актісі негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының өзге де мемлекеттік органдары мен ұйымдарына – әскери қызметші әскери қызмет өткеретін мемлекеттік органның актісі негізінде олардың бірінші басшыларымен келісу бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10304,51 +10404,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10409,51 +10549,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 74-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10683,51 +10823,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 81-тармаққа өзгеріс енгізілді - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11523,51 +11663,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тарау 86-1-тармақпен толықтырылды - ҚР Президентінің 30.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12960,51 +13100,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94-1. "Запастағы сержант" ("запастағы бірінші сатылы старшина") әскери атағы запастағы сержанттар бағдарламасы бойынша әскери даярлықтың толық курсын аяқтаған және белгіленген емтихандарды тапсырған азаматқа беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Запастағы сержант" ("запастағы бірінші сатылы старшина") әскери атағын әскери кафедра (әскери факультет) бастығының ұсынуы бойынша жергілікті (облыстың, республикалық маңызы бар қаланың және астананың) әскери басқару органының басшысы береді.</w:t>
+      "Запастағы сержант" ("запастағы бірінші сатылы старшина") әскери атағын әскери кафедра (әскери факультет) бастығының ұсынуы бойынша жергілікті (астананың, облыстың және республикалық маңызы бар қаланың) әскери басқару органының басшысы береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -13028,51 +13168,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Президентінің 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z115" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13117,51 +13297,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 96-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13235,51 +13415,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 97-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -13579,51 +13759,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 103-тармақ жаңа редакцияда - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13661,51 +13841,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Президентінің 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13853,51 +14033,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 105-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -17559,51 +17739,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 135-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18221,51 +18401,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 140-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18505,51 +18685,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 142-тармаққа өзгеріс енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18903,51 +19083,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 144-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18957,51 +19137,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">145. Алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19475,51 +19655,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z187" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      152. Аттестаттау жүргізілген адам аттестаттау тәртібінің бұзылуына және объективті болмауына шағымды аттестаттау нәтижелерімен танысқан күннен бастап үш айдан кешіктірмей, тікелей бастық арқылы (команда бойынша) жоғары тұрған лауазымды адамдарға бере алады. Бұл ретте әрқайсысының соттың қорғауына құқығы бар.</w:t>
+      152. Аттестаттау жүргізілген адам аттестаттау тәртібінің бұзылуына және объективті болмауына шағымды аттестаттау нәтижелерімен танысқан күннен бастап үш айдан кешіктірмей, тікелей бастық арқылы (команда бойынша) жоғары тұрған лауазымды адамдарға бере алады. Бұл ретте әрбір адамның соттың қорғауына құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери қызметшінің шағымы негізді деп танылған жағдайда қайта аттестаттау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19529,64 +19709,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 152-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z213" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20105,51 +20325,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 156-тармаққа өзгерістер енгізілді - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -20711,51 +20931,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 164-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20793,51 +21013,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 165-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20875,51 +21095,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 166-тармақ жаңа редакцияда - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21039,51 +21259,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 167-1-тармақпен толықтырылды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен; жаңа редакцияда - ҚР Президентінің 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
@@ -21653,51 +21873,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">171. Алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21789,51 +22009,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">173. Алып тасталды - ҚР Президентінің 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22040,55 +22260,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>