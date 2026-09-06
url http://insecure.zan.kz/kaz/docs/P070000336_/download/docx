--- v0 (2025-10-16)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66590b1" w14:textId="66590b1">
+    <w:p w14:paraId="ca71a88" w14:textId="ca71a88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,248 +134,234 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының тақырыбы жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасының Конституциялық заңының 54-бабына сәйкес Қазақстан Республикасының Үкіметі ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған Судья қызметтік міндеттерін орындауына байланысты мертіккен (жарақаттанған, жараланған, контузия алған, кәсіптік ауруға шалдыққан) немесе қаза тапқан (қайтыс болған) жағдайда біржолғы өтемақы төлеу қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы қаулы алғаш рет ресми жарияланған күнінен бастап қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -599,178 +585,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 336 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Судьяға қызметтік міндеттерін орындауына байланысты мертіккен (жарақаттанған, жараланған, контузия алған, кәсіптік ауруға шалдыққан) немесе қаза тапқан (қайтыс болған) жағдайда біржолғы өтемақы төлеу қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереженің тақырыбы жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қағидалар "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасының Конституциялық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және судьяға қызметтік міндеттерін орындауына байланысты мертіккен (жарақаттанған, жараланған, контузия алған, кәсіптік ауруға шалдыққан) немесе қаза тапқан (қайтыс болған) жағдайда біржолғы өтемақы төлеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -789,446 +743,474 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Біржолғы өтемақының төленуі оны алуға құқығы бар адамдарға Қазақстан Республикасының заңнамасына сәйкес жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судьяның кәсіби қызметпен одан әрі айналысуына мүмкіндік бермейтіндей болып мертігу (жарақаттану, жаралану, контузия алу, кәсіптік ауруға шалдығу), не қаза табу (қайтыс болу) мән-жайлары туралы тергеу Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      3. Судьяның кәсіби қызметпен одан әрі айналысуына мүмкіндік бермейтіндей болып мертігу (жарақаттану, жаралану, контузия алу, кәсіптік ауруға шалдығу), не қаза табу (қайтыс болу) мән-жайлары туралы тергеу Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Жазатайым оқиғаны тергеп-тексеру жөніндегі комиссия судьяның қызметтік міндеттерін орындауына байланысты мертіккенін (жарақаттанғанын, жараланғанын, контузия алғанын, кәсіптік ауруға шалдыққанын) немесе қаза табу (қайтыс болу) фактісін растайтын қорытынды қабылдаған сәттен бастап сот әкімшілігі саласындағы уәкілетті мемлекеттік органның немесе оның астанадағы, облыстардағы және республикалық маңызы бар қалалардағы аумақтық бөлімшесінің кадр қызметі (бұдан әрі – кадр қызметі) күнтізбелік 7 күн ішінде біржолғы өтемақы алуға құқығы бар тұлғаларды осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес біржолғы өтемақы төлеуге өтініш (бұдан әрі – өтініш) беріп, мынадай құжаттарды ұсыну қажеттігі туралы жазбаша хабардар етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) судья қызметтік міндеттерін атқару үстінде ауыр немесе жеңіл мертігіп (жарақаттанып, жараланып, контузия алып, кәсіптік ауруға шалдығып), ол мүгедектік белгілеуге әкеп соқтырмаған жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медициналық қорытынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) судьяның қызметтік міндеттерін атқару үстінде мертігу (жарақаттану, жаралануы, контузия алуы, кәсіптік ауруға шалдығуы) нәтижесінде мүгедек болғаны белгіленген кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медициналық қорытынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықты әлеуметтік қорғау саласындағы уәкілетті мемлекеттік органның аумақтық бөлімшесінің мүгедектік белгіленгені туралы анықтамасының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) судья қызметтік міндеттерін атқару үстінде қаза тапқан (қайтыс болған) не қызметтік міндеттерін атқару үстінде мертігуі (жарақаттануы, жаралануы, контузия алуы, кәсіптік ауруға шалдығуы) салдарынан судья өкілеттігін тоқтатқаннан кейін бір жыл ішінде қаза тапқан (қайтыс болған) жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы өтемақыны алушының жеке басын куәландыратын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәмелетке толмаған алушының туу туралы куәлігінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық хал актілерін тіркеу органдары берген қайтыс болу туралы куәліктің немесе хабарламаның көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неке қию (ерлі-зайыпты болу) туралы куәліктің көшірмесі не сот органдарының алимент туралы атқарушылық құжаты, не қамқоршылық туралы құжат, не мұраға құқық туралы куәліктің нотариат куәландырған көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...258 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Біржолғы өтемақы алуға құқығы бар тұлғалар өтініш берген кезде кадр қызметі осы Қағидалардың 4-тармағында көрсетілген құжаттардың толықтығы мен дұрыс ресімделуін тексереді және оны осы Қағидаларға 2-қосымшаға сәйкес біржолғы өтемақы төлеуге арналған өтініштерді тіркеу журналына тіркейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кадр қызметі өтінішті журналға тіркеп, біржолғы өтемақы алушыға іс қалыптастырады және оны тиісті қаржы қызметіне жібереді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1265,184 +1247,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қаржы қызметі біржолғы өтемақы сомасы туралы есеп-қисапты іске тіркеп, күнтізбелік 7 күннен аспайтын мерзімде істі біржолғы өтемақы тағайындау күнін көрсетіп, оны төлеу туралы шешім қабылдау үшін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Жоғарғы Сотының судьясы мертіккен немесе қаза тапқан (қайтыс болған) жағдайда сот әкімшілігі саласындағы уәкілетті мемлекеттік органының басшысына; немесе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жергілікті соттың судьясы мертіккен немесе қаза тапқан (қайтыс болған) жағдайда сот әкімшілігі саласындағы уәкілетті мемлекеттік органның облыстардағы, астанадағы және республикалық маңызы бар қалалардағы аумақтық бөлімшесінің тиісті басшысына ұсынады.</w:t>
+      жергілікті соттың судьясы мертіккен немесе қаза тапқан (қайтыс болған) жағдайда сот әкімшілігі саласындағы уәкілетті мемлекеттік органның астанадағы, облыстардағы және республикалық маңызы бар қалалардағы аумақтық бөлімшесінің тиісті басшысына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қаржы қызметі біржолғы өтемақы төлеуді Қазақстан Республикасының заңнамасында белгіленген тәртіппен өтініш берілген сәттен бастап екі ай ішінде банктік шот шарты негізінде банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым ашатын алушының ағымдағы банктік шотына (бұдан әрі – ағымдағы банктік шот) аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәмелетке толмаған алушыға біржолғы өтемақы төлеу өтініш берілген сәттен бастап екі ай ішінде оның өтініште көрсетілген ағымдағы банктік шотына аудару жолымен жүргізіледі, бұл туралы қамқоршылық және қорғаншылық органдарына немесе оның заңды өкілдеріне бір мезгілде хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3330,55 +3336,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3704,31 +3710,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>