--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cd3769" w14:textId="7cd3769">
+    <w:p w14:paraId="11f1809" w14:textId="11f1809">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жер учаскесіне қауымдық сервитут белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның Новоишим ауылдық округі әкімінің 2026 жылғы 4 мамырдағы № 53 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның Новоишим ауылдық округі әкімінің 2026 жылғы 4 мамырдағы № 53 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Жер кодексінің 19-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -192,54 +192,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы Новоишим ауылдық округінің әкімі ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің сәулет, құрылыс, тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" коммуналдық мемлекеттік мекемесіне Солтүстік Қазақстан облысы, Ғабит Мүсірепов атындағы ауданы, Новоишим ауылдық округі, Новоишим ауылы, теміржол аумағы мекенжайы бойынша орналасқан, жалпы алаңы 6,3483 гектар жер учаскесіне су құбыры ғимараттарының алаңы бар мал шаруашылығы кешеніне дейін сумен жабдықтау желілерін салу үшін 49 (қырық тоғыз) жыл мерзімге жария сервитут белгіленсін.</w:t>
+      1. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің сәулет, құрылыс, тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" коммуналдық мемлекеттік мекемесіне Солтүстік Қазақстан облысы, Ғабит Мүсірепов атындағы ауданы, Новоишим ауылдық округі, Новоишим ауылы мекенжайы бойынша орналасқан, жалпы алаңы 0,1949 гектар жер учаскесіне су құбыры ғимараттарының алаңы бар мал шаруашылығы кешеніне дейін сумен жабдықтау желілерін салу үшін 49 (қырық тоғыз) жыл мерзімге жария сервитут белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның Новоишим ауылдық округі әкімінің 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің орындалуын бақылауды өзіме қалдырамын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -413,55 +475,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -787,31 +849,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>