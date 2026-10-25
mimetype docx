--- v0 (2026-06-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7282dc0" w14:textId="7282dc0">
+    <w:p w14:paraId="06b2ac7" w14:textId="06b2ac7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жаңаарқа ауданының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ұлытау облысы Жаңаарқа аудандық мәслихатының 2026 жылғы 29 сәуірдегі № 42/237 шешімі</w:t>
+        <w:t>Ұлытау облысы Жаңаарқа аудандық мәслихатының 2026 жылғы 29 сәуірдегі № 42/237 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергiлiктi мемлекеттiк басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1952,214 +1952,236 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) әлеуметтік маңызы бар аурулармен ауыратын адамдарға, табыс деңгейіне қарамастан, күнтізбелік жыл ішінде бір рет келесі жағдайларда 30 (отыз) айлық есептік көрсеткіш мөлшерінде ақшалай төлем беріледі:</w:t>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Денсаулық сақтау министрінің 2025 жылғы 21 қазандағы №112 бұйрығымен бекітілген әлеуметтік маңызы бар аурулар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, әлеуметтік маңызы бар аурулармен ауыратын адамдарға, табыс деңгейіне қарамастан, күнтізбелік жыл ішінде бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде ақшалай төлем беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      қатерлі ісіктер – стационарлық емдеуден өткеннен кейін, сондай-ақаурудың IV сатысында (паллиативтік немесе симптоматикалық ем алуға жататын қатерлі ісіктердің таралған түрлері бар пациенттерге);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - Ұлытау облысы Жаңаарқа аудандық мәслихатының 13.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күннен бастап қолданысқа енгiзiледi) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      туберкулез – пациент амбулаториялық емдеу кезеңінде болған кезде, дәрігерлік-консультативтік комиссияның (ДКК) қорытындысы негізінде;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      адамның иммун тапшылығы вирусы тудыратын ауруы.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын Жаңааарқа ауданының әкімдігі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      7. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2194,512 +2216,512 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Жаңаарқа ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      10. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Жаңаарқа ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Жаңаарқа ауданына тыс кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      11. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      1) алушы қайтыс болған;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      2) алушы тұрақты тұру үшін Жаңаарқа ауданына тыс кеткен;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2714,52 +2736,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2774,52 +2796,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2834,145 +2856,145 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>