--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0e2e8f" w14:textId="b0e2e8f">
+    <w:p w14:paraId="dc296b9" w14:textId="dc296b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,212 +100,173 @@
         </w:rPr>
         <w:t>Құйған ауылдық округінің 2026-2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Күршім аудандық мәслихатының 2025 жылғы 18 желтоқсандағы № 48/6-VIII шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қазақстан Республикасының 2025 жылғы 15 наурыздағы Бюджет кодексінің </w:t>
+        <w:t xml:space="preserve">      Қазақстан Республикасының 2025 жылғы 15 наурыздағы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91 - бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына негізінде, Күршім аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Күршім ауданының Құйған ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
+        <w:t xml:space="preserve">      1. Күршім ауданы Құйған ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -323,415 +284,409 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 129344,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер - 135469,0 мың теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер - 7692,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер - 168,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі - 120484,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 129344,0 мың теңге;</w:t>
+      2) шығындар - 137506,7 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер - 0,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу - 0,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - - 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 1037,7 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге, оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 1037,7 мың теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік қаражатының пайдаланатын қалдықтары - 0,0 мың теңге;</w:t>
+      бюджеттік қаражатының пайдаланатын қалдықтары - 1037,7 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражаты қалдықтары - 0,0 мың теңге.</w:t>
+      бюджет қаражаты қалдықтары - 1037,7 мың теңге.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Аудандық бюджеттен Құйған ауылдық округінің бюджетіне берілген субвенция көлемі 2026 жылға 48484,0 мың теңге сомасында Құйған ауылдық округінің бюджетінде ескерілсін.</w:t>
+</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/6-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Аудандық бюджеттен Құйған ауылдық округінің бюджетіне берілген субвенция көлемі 2026 жылға 48484,0 мың теңге сомасында Құйған ауылдық округінің бюджетінде ескерілсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -816,50 +771,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Бахтияров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -919,258 +895,358 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы 18 желтоқсандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 48/6-VІII шешіміне </w:t>
+              <w:t xml:space="preserve">№ 48/6-VIIІ шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күршім ауданының Құйған ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/6-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Барлығы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1180,98 +1256,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1293,3636 +1399,4965 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>135469,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>7692,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3500,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3500,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>4192,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлікке салынатынсалықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>120,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>100,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік құралы салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3972,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлғалардан көлiк құралы салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>72,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке тұлғалардан көлiк құралы салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3900,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>168,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>168,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>168,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншіктегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>168,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>127609,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>127609,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>127609,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>79125,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Субвенциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>48484,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -4946,177 +6381,226 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Барлығы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функционалдық ішкі топ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5126,98 +6610,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5240,98 +6754,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5366,6324 +6910,8858 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...45 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>        </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>        </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>137506,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53009,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53009,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53009,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53009,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>72460,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>72460,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>72460,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>45500,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2000,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24960,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11000,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11000,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11000,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11000,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ІІІ. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IV. ҚАРЖЫ АКТИВТЕРІМЕН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1037,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1037,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1037,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1037,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11828,177 +15906,226 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Барлығы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -12008,98 +16135,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкісыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -12121,97 +16278,120 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12382,4433 +16562,6099 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>70994,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>5500,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>900,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>900,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>290,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлікке салынатынсалықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>100,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>190,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>4040,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлғалардан көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>340,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке тұлғалардан көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3970,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тауарларға, жұмыстар мен қызметтерге ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи және басқаларды пайдаланудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншіктегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жерді сату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер сатудан түскен түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>65344,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>65344,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>65344,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>36318,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Субвенциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>29026,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -16832,177 +22678,226 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Барлығы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функционалдық ішкі топ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -17012,98 +22907,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -17126,98 +23051,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -17252,97 +23207,120 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...45 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17547,6656 +23525,9368 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>        </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>        </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>70994,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42233,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42233,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42233,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42233,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>690,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27208,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27208,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27508,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12226,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>800,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14182,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>863,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>863,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>863,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>863,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ІІІ. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IV. ҚАРЖЫ АКТИВТЕРІМЕН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24341,177 +33031,226 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Барлығы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -24521,98 +33260,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкісыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -24634,97 +33403,120 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24895,4433 +33687,6099 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>74543,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>5775,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>900,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>900,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>565,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлікке салынатынсалықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>375,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>190,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>4040,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлғалардан көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>340,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке тұлғалардан көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3970,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тауарларға, жұмыстар мен қызметтерге ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи және басқаларды пайдаланудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншіктегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жерді сату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер сатудан түскен түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>68618,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>68618,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>68618,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>36318,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Субвенциялар0,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>32300,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -29345,177 +39803,226 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Барлығы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функционалдық ішкі топ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -29525,98 +40032,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -29639,98 +40176,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -29765,97 +40332,120 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...45 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -30060,6666 +40650,9388 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>        </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>        </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>74543,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42233,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42233,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42233,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42233,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>965,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23827,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24517,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24517,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12226,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>800,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14182,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4137,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4137,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4137,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4137,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ІІІ. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IV. ҚАРЖЫ АКТИВТЕРІМЕН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -36740,55 +50052,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>