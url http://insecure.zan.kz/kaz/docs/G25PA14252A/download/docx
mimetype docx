--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d37e66" w14:textId="9d37e66">
+    <w:p w14:paraId="e6ff219" w14:textId="e6ff219">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қалалық бюджеттен қаржыландырылатын ұйымдар қызметкерлерінің лауазымдық айлықақыларына ынталандырушы үстемеақылар белгілеудің тәртібі мен шарттарын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Павлодар қаласы әкімдігінің 2025 жылғы 22 қыркүйектегі № 1425/2 қаулысы</w:t>
+        <w:t>Павлодар облысы Павлодар қаласы әкімдігінің 2025 жылғы 22 қыркүйектегі № 1425/2 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1047,51 +1047,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Павлодар қаласының бюджеті бюджеттік ұйымдар қызметкерлерінің лауазымдық айлықақысына ынталандырушы үстемеақылар төлемдерін қаржыландыру көзі болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Қала бюджетінен қаржыландырылатын ұйымдар қызметкерлерінің лауазымдық айлықақыларына ынталандырушы үстемеақылар Павлодар қалалық мәслихатының шешімі бойынша осы қала бюджетінен қаржыландырылатын ұйымдар қызметкерлерінің лауазымдық айлықақыларына ынталандырушы үстемеақылар белгілеудің тәртібі мен шартына қосымшада көрсетілген санаттар бойынша белгіленеді.</w:t>
+      10. Қала бюджетінен қаржыландырылатын ұйымдар қызметкерлерінің лауазымдық айлықақыларына ынталандырушы үстемеақыларды төлеу үшін жиынтық қажеттілік Павлодар қалалық мәслихатының шешімі бойынша белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - Павлодар облысы Павлодар қаласы әкімдігінің 25.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 2187/2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бюджеттік ұйымдар қызметкерлерінің лауазымдық айлықақыларына ынталандырушы үстемеақылар төлеуге бюджет қаражаты әрбір қаржы жылында ұйымның қаржыландыру жоспарында (даму жоспарында) көзделуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1125,51 +1187,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ынталандырушы үстемеақылар белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Бюджеттік бағдарлама әкімшісі ынталандырушы үстемеақылардың белгіленген мөлшері негізінде қосымша бюджет қаражатына қажеттілік қалыптастырады және бюджеттік жоспарлау жөніндегі жергілікті уәкілетті органға бюджеттік өтінім жолдайды.</w:t>
+      12. Бюджеттік бағдарламаның әкімшісі ынталандырушы үстемеақыларды төлеу бойынша есептерді ұсынумен қосымша бюджет қаражатына қажеттілікті қалыптастырады және бюджеттік өтінімді бюджеттік жоспарлау жөніндегі жергілікті уәкілетті органға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Павлодар облысы Павлодар қаласы әкімдігінің 25.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 2187/2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бюджеттік жоспарлау жөніндегі жергілікті уәкілетті орган Қазақстан Республикасы бюджет заңнамасының талаптарына сәйкес ынталандырушы үстемеақылар төлеуге қаражаттың қосымша қажеттілігін қалалық бюджет комиссиясының қарауына шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6101,55 +6225,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>