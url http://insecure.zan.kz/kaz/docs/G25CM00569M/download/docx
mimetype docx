--- v0 (2026-03-11)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f745ab" w14:textId="7f745ab">
+    <w:p w14:paraId="92bcc7a" w14:textId="92bcc7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,58 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Шалқар аудандық мәслихатының 2025 жылғы 24 желтоқсандағы № 569 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026-2028 жылдарға арналған Мөңке би ауылдық округ бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -174,67 +181,84 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Шалқар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026-2028 жылдарға арналған Мөңке би ауылдық округ бюджеті тиісінше </w:t>
+      1. 2026-2028 жылдарға арналған Мөңке би ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -253,377 +277,420 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 63 867 мың теңге, оның ішінде:</w:t>
+      1) кірістер - 66892,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 10 682 мың теңге;</w:t>
+      салықтық түсімдер – 12380,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 24 мың теңге;</w:t>
+      негізгі капиталды сатудан түскен түсімдер – 486,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түскен түсімдер - 486 мың теңге;</w:t>
+      трансферттердің түсімдері – 54026,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 52 675 мың теңге;</w:t>
+      2) шығындар – 68038,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 63 867 мың теңге;</w:t>
+      3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0 мың теңге, оның ішінде:</w:t>
+      бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0 мың теңге;</w:t>
+      бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
+      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 мың теңге, оның ішінде:</w:t>
+      қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу – 0 мың теңге;</w:t>
+      қаржы активтерін сатып алудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алудан түсетін түсімдер – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -1146,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1146,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 мың теңге, оның ішінде:</w:t>
+      қарыздар түсімдері – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімдері – 0 мың теңге;</w:t>
+      қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу – 0 мың теңге;</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1146,0 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 653</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округ бюджетінің кірісіне мыналар есептелетін болып белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -850,90 +917,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерді сату, оның ішінде жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материалдық емес активтерді сату, оның ішінде жер учаскелерін жалдау құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, 2026 жылдың 1 қаңтарынан бастап белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалақының ең төмен мөлшері – 85 000 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -944,148 +1011,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) айлық есептік көрсеткіш – 4325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтік төлемдердің мөлшерлерін есептеу үшін ең төмен күнкөріс деңгейінің шамасы - 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. 2026 жылға арналған ауылдық округ бюджетіне аудандық бюджеттен 52 675 мың теңге сомасында ағымдағы нысаналы трансферт түскені ескерілсін.</w:t>
+      4. 2026 жылға арналған ауылдық округ бюджетіне аудандық бюджеттен 54026,0 мың теңге сомасында ағымдағы нысаналы трансферт түскені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ағымдағы нысаналы трансферт сомасын бөлу Мөңке би ауылдық округ әкімінің шешімімен айқындалады.</w:t>
+      Ағымдағы нысаналы трансферт сомасын бөлу Мөңке би ауылдық округ әкімінің шешімі негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 тармақ жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 653</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. 2026 жылға арналған ауылдық округ бюджетін атқару процесінде секвестрлеуге жатпайтын жергілікті бюджеттік бағдарламалардың тізбесі, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1330,50 +1475,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 569 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Мөңке би ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 653</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1428,52 +1611,69 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сомасы, мың теңге</w:t>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1869,87 +2069,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I.Кірістер</w:t>
-[...35 lines deleted...]
-63867,0</w:t>
+I. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+66892,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2083,51 +2283,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10682,0</w:t>
+12380,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2617,51 +2817,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2708,0</w:t>
+4406,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2973,51 +3173,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38,0</w:t>
+9,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3151,51 +3351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2600,0</w:t>
+4027,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3215,165 +3415,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
-[...35 lines deleted...]
-5474,0</w:t>
+Біріңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+299,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3393,129 +3593,129 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3539,271 +3739,271 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...73 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық емес түсімдер</w:t>
-[...35 lines deleted...]
-24,0</w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5474,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3827,87 +4027,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басқа да салықтық емес түсімдер</w:t>
-[...35 lines deleted...]
-24,0</w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+486,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3927,307 +4127,307 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басқа да салықтық емес түсімдер</w:t>
-[...35 lines deleted...]
-24,0</w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+486,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...73 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі капиталды сатудан түсетін түсімдер</w:t>
+Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4251,93 +4451,93 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4361,87 +4561,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді және материалдық емес активтерді сату</w:t>
-[...35 lines deleted...]
-486,0</w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54026,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4461,986 +4661,1048 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді сату</w:t>
-[...35 lines deleted...]
-486,0</w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54026,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...73 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-52675,0</w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54026,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...65 lines deleted...]
-52675,0</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68038,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-52675,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-63867,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-47830,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5460,405 +5722,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-47830,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-47830,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5878,196 +6140,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-47425,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласындағы өзгеде қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6119,337 +6381,337 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-405,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Денсаулық сақтау</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шұғыл жағдайларда сырқаты ауыр адамдарды дәрігерлік көмек көрсететін ең жақын денсаулық сақтау ұйымына дейін жеткізуді ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6473,228 +6735,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-20,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6714,196 +6976,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-20,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6955,373 +7217,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-20,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-15517,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1344,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7341,196 +7603,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-15517,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7582,373 +7844,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-15517,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16955,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1284,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+863,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7968,196 +8230,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-700,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+863,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8209,582 +8471,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-13533,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+863,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда,кенттерде,ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+863,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8804,196 +9066,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9045,164 +9307,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9286,128 +9548,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9532,87 +9798,906 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+III. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1146,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 IV. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+1146,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1146,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1146,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1146,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>