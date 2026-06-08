--- v0 (2026-01-19)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c927f27" w14:textId="c927f27">
+    <w:p w14:paraId="e59f821" w14:textId="e59f821">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,69 +251,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 41 089 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 42 089 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 3 300 мың теңге;</w:t>
+      салықтық түсімдер – 4 300 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -359,51 +359,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімдері – 37 789 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 41 089 мың теңге;</w:t>
+      2) шығындар – 44 269 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -431,69 +431,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 теңге,</w:t>
-[...17 lines deleted...]
-      оның ішінде:</w:t>
+      4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық активтердi сатып алу - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -521,105 +503,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 теңге,</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оның ішінде:</w:t>
-[...35 lines deleted...]
-      оның ішінде:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -629,51 +575,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 2179,3 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда – Ақтөбе облысы Қобда аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 472</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аудандық бюджеттің кірісіне мыналар есептелетін болып белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1149,50 +1157,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 426 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Жарсай ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда – Ақтөбе облысы Қобда аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 472</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1900,51 +1946,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41089</w:t>
+42089</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2077,51 +2123,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3300</w:t>
+4300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2254,51 +2300,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2431,51 +2477,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2608,51 +2654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2472</w:t>
+3172</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3139,51 +3185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1849</w:t>
+2349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3316,51 +3362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-543</w:t>
+743</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5179,51 +5225,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41089</w:t>
+44269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5388,51 +5434,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31196</w:t>
+31446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5597,51 +5643,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31196</w:t>
+31446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5806,51 +5852,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31196</w:t>
+31446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6015,51 +6061,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31140</w:t>
+31390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6433,51 +6479,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7293</w:t>
+10223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6642,51 +6688,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1975</w:t>
+2275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6851,51 +6897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1975</w:t>
+2275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7060,51 +7106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1975</w:t>
+2275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7269,51 +7315,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5318</w:t>
+7948</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7478,51 +7524,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5318</w:t>
+7948</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7687,51 +7733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2688</w:t>
+3698</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8105,51 +8151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-630</w:t>
+2250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8973,224 +9019,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9210,192 +9260,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9447,160 +9501,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9684,128 +9742,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9930,51 +9992,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы</w:t>
+ІІІ. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10135,51 +10197,1076 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІV. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профециті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджеттің мұнайға қатысты емес тапшылығы(профециті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VII. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10985,51 +12072,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11153,51 +12240,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2180,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11362,51 +12449,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2180,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11571,51 +12658,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2180,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11780,51 +12867,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2180,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -33380,55 +34467,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>