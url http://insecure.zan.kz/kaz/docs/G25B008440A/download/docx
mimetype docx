--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d138cf" w14:textId="9d138cf">
+    <w:p w14:paraId="96717aa" w14:textId="96717aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақмола облысының су объектілерінің су қорғау аймақтары мен белдеулерін, оларды шаруашылыққа пайдаланудың режимін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы әкімдігінің 2025 жылғы 18 тамыздағы № А-8/440 қаулысы</w:t>
+        <w:t>Ақмола облысы әкімдігінің 2025 жылғы 18 тамыздағы № А-8/440 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Су кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1547,50 +1547,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақмола облысының су объектілерінің су қорғау аймақтары мен белдеулері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгерістер енгізілді - Ақмола облысы әкімдігінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-4/156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2763,422 +2801,565 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Қосшы қаласы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылшақты өзенінің ұзындығы 133 метр учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкшетау қаласы (географиялық координаттар тұсында х:12179.63 у: 12442.89, х: 12293.24 ж: 12426.61)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосшы қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Степногорск қаласы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра-Есіл арнасының учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосшы қаласының оңтүстік-шығыс жағынан, Нұра-Есіл арнасының 4,6 шақырымында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Степногорск қаласы, Ақсу кенті, "QARABULAQ GOLD" ЖШС келісімшарттық аумағы (52°24'50.5" солтүстік ендіктің және 71°54'18.5" шығыс бойлықтың – 52°24'39.6" солтүстік ендіктің және 71°55'31.9" шығыс бойлықтың географиялық координаттарының тұстамасында)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарқырама өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосшы қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3206,349 +3387,206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степногорск қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Степногорск қаласы мен Степногорск қалалық округінің бүкіл аумағы бойынша</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзақтығы 1,802 шақырым Ақсу өзені арнасының учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степногорск қаласы, Ақсу кенті, "QARABULAQ GOLD" ЖШС келісімшарттық аумағы (52°24'50.5" солтүстік ендіктің және 71°54'18.5" шығыс бойлықтың – 52°24'39.6" солтүстік ендіктің және 71°55'31.9" шығыс бойлықтың географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3617,159 +3655,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...107 lines deleted...]
-300</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсу өзенінің ұзындығы 2,87 шақырым учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степногорск қаласының аумағында (№1 нүктесінің координаттары шегінде шығыс бойлықтың 71°57'45.144" және солтүстік ендік 52°24'32.909" – №2 нүктесі шығыс бойлықтың 71°57'9.431" және солтүстік ендік 52°24'54.137")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3802,159 +3840,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...107 lines deleted...]
-300</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степногорск қаласы мен Степногорск қалалық округінің бүкіл аумағы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3987,123 +4025,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Степногорск қаласынан солтүстік-батысқа қарай 4,3 шақырым </w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коровье көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степногорск қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4142,195 +4180,338 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Ақкөл ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксай бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабұлақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Ақкөл ауданы, Еңбек ауылдық округі жерлерінің шекарасында</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каменный карьер тоғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Степногорск қаласынан солтүстік-батысқа қарай 4,3 шақырым </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4358,534 +4539,391 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-100</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабұлақ бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола облысы, Степногорск қаласы, Қарабұлақ ауылдық округі, Қарабұлақ бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Ақкөл ауданы, Еңбек ауылдық округі, Домбыралы ауылының оңтүстік-батысында</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарлыкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Еңбек ауылдық округі жерлерінің шекарасында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4913,349 +4951,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-35</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Еңбек ауылдық округі, Еңбек ауылынан оңтүстік- шығысқа қарай 4 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Ақкөл ауданы, Радовка ауылынан солтүстік-шығысқа қарай 2,5 шақырымда</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кенжеғалы көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Еңбек ауылдық округі, Домбыралы ауылының оңтүстік-батысында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5283,164 +5321,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Ақкөл ауданы, Еңбек ауылдық округі, Еңбек ауылынан солтүстік- батысқа қарай 4 шақырымда</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соленое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Еңбек ауылдық округі, Домбыралы ауылының оңтүстік-батысында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5468,1274 +5506,1274 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-100</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Азат ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...143 lines deleted...]
-100</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краснобор су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Радовка ауылынан солтүстік-шығысқа қарай 2,5 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-35</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Голубая Нива бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Еңбек ауылдық округі, Еңбек ауылынан солтүстік- батысқа қарай 4 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...143 lines deleted...]
-35</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пиявочное бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Еңбек ауылдық округі, Еңбек ауылынан оңтүстік- батысқа қарай 12 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...143 lines deleted...]
-35</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ивы тоғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Еңбек ауылдық округі, Еңбек ауылынан солтүстік- батысқа қарай 25 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы Ақкөл ауданы Амангелді ауылындағы су құбыры желілерін реконструкциялау" жобасына Талқара өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Урюпин ауылдық округі, Амангелді ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Участок рек Шолак Карасу и Ащылыозек протяженностью 2,35 километров административно расположен в Аккольском районе</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы жоқ өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы, Наумов ауылдық округі, Өрнек ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6763,391 +6801,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Аршалы ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талқара өзенінің ұзындығы 4,7 шақырым учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-Есіл өзені</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Акколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Аршалы ауданы </w:t>
-[...71 lines deleted...]
-50-100</w:t>
+Аккольский район, город Акколь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+162-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Аршалы ауданы, Жібек жолы ауылының аумағында</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок рек Шолак Карасу и Ашылыозек протяженностью 2,35 километров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок рек Шолак Карасу и Ащылыозек протяженностью 2,35 километров административно расположен в Аккольском районе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7175,349 +7356,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-35</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новорыбинская бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ақкөл ауданы, Новорыбинка ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Аршалы ауданы, Жібек жолы ауылының аумағында</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кировская бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ақкөл ауданы, Еңбек ауылдық округі, Рамадан ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7545,534 +7726,391 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...143 lines deleted...]
-100</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аршалы ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Аршалы ауданы, Жібек Жолы ауылдық округі</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл (Ишим) өзені арнасының учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Жібек жолы ауылының аумағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8100,164 +8138,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-Аршалы ауданы, Сараба ауылдық округі, Береке ауылынан 4 шақырымда</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзенінің оң жақ ағысы – атауы жоқ кіші өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Родники ауылынан солтүстік-батысқа қарай 2,7 шақырым, Еңбектас алаңына іргелес аумақта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8326,123 +8364,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Аршалы ауданы, Ижев ауылдық округі, Ижевское ауылынан 7,4 шақырымда</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жібек жолы ауылының аумағындағы атауы жоқ көлдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Жібек жолы ауылының аумағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8470,164 +8508,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Аршалы ауданы, Сараба ауылдық округі, Сараба ауылынан солтүстік- шығысқа қарай 1,72 шақырымда</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірсуат көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Бірсуат ауылдық округі, Бірсуат ауылынан 7 шақырымда, Ақтасты өзенінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8655,164 +8693,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Аршалы ауданы, Михайлов және Сараба ауылдық округтерінің аумағында</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батпақкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Ақбұлақ ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8840,164 +8878,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Аршалы ауданы, Жібек жолы ауылдық округі, Бабатай станциясынан оңтүстік-батысқа қарай 9,5 шақырымда</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалтыркөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Жібек Жолы ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9025,164 +9063,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
- Аршалы ауданы, Аршалы кентінің оңтүстік-шығыс жағынан </w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Сарыоба көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Сараба ауылдық округі, Береке ауылынан 4 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9251,1048 +9289,1048 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Айдарлыкөл көлі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Ижев ауылдық округі, Ижевское ауылынан 7,4 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...143 lines deleted...]
-35</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлихан бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Сараба ауылдық округі, Сараба ауылынан солтүстік- шығысқа қарай 1,72 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шелқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Михайлов және Сараба ауылдық округтерінің аумағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...143 lines deleted...]
-35-75</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Барлыкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Жібек жолы ауылдық округі, Бабатай станциясынан оңтүстік-батысқа қарай 9,5 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есіл өзені ағысының ұзындығы 2 шақырым учаскесі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Аршалы ауданы, Аршалы кентінің оңтүстік-шығыс жағынан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-Аршалынский район, Волгодоновский сельский округ (в створе в створе географических координат 51°3'12.03" северной широты, 72°1'50.26" восточной долготы – 51°2'56.83" северной широты, 72°1'22.05" восточной долготы)</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кенетай тоғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Константинов ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10320,1350 +10358,1497 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Астрахан ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы жоқ бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы, Елтоқ ауылынан солтүстік-шығысқа қарай 3,1 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Георгиев бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...148 lines deleted...]
-35-100</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буруктальское водохранилище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, в административных границах Анарского сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...148 lines deleted...]
-35</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотина Орловка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, в административных границах сельского округа Жибек Жолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Атбасар ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок притока пруда без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалынский район, Волгодоновский сельский округ (в створе в створе географических координат 51°3'12.03" северной широты, 72°1'50.26" восточной долготы – 51°2'56.83" северной широты, 72°1'22.05" восточной долготы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрахан ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жыланды өзені </w:t>
-[...107 lines deleted...]
-35-55</w:t>
+Астрахан ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-Атбасар ауданы</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Колутон өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрахан ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11691,164 +11876,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-Атбасар ауданы, "Астана-Арқалық-Торғай-Ырғыз-Шалқар" автомобиль жолының 216,196 шақырымында орналасқан көпірді жобалау және салуға арналған учаскесі</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағысы бар Алакөл көлінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрахан ауданы, Бесбидайық ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11887,708 +12068,565 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...143 lines deleted...]
-50</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атбасар ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-50</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Атбасар ауданы, Сочинский ауылдық округі, Сочинское ауылы, Шортанбай өзенінде</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жыланды өзені </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12616,349 +12654,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-50</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қайрақты өзені </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Атбасар ауданы, Орта Мойнақ және Новопетропавловка ауылдарының маңында</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шұға өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы, "Астана-Арқалық-Торғай-Ырғыз-Шалқар" автомобиль жолының 216,196 шақырымында орналасқан көпірді жобалау және салуға арналған учаскесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13027,123 +13065,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Атбасар ауданы, Орта Мойнақ және Новопетропавловка ауылдарының маңында</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шортанбай өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы, "Астана-Арқалық-Торғай-Ырғыз-Шалқар" автомобиль жолының 264,151 шақырымында орналасқан көпірді жобалау және салуға арналған учаскесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13212,123 +13250,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Атбасар ауданы, Орта Мойнақ және Новопетропавловка ауылдарының маңында</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаркөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы, Ақан Құрманов ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13356,576 +13394,719 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...143 lines deleted...]
-35</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарамырза көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы, Николаевское өзенінің ескі арнасында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...143 lines deleted...]
-35-55</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сочинское су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы, Сочинский ауылдық округі, Сочинское ауылы, Шортанбай өзенінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Біржан сал ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сепе тоғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы, Жолан өзенінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Біржан сал ауданы</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы, Орта Мойнақ және Новопетропавловка ауылдарының маңында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13953,164 +14134,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Біржан сал ауданы</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұздық (Тұзқұдық) тоғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы, Орта Мойнақ және Новопетропавловка ауылдарының маңында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14179,123 +14360,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Біржан сал ауданы</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта мойнақ (Қызылкөл) ескі су арнасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы, Орта Мойнақ және Новопетропавловка ауылдарының маңында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14364,159 +14545,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...107 lines deleted...]
-300</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тайкеткен көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14549,493 +14730,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-100</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шортанбай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атбасар ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Біржан сал ауданы (солтүстік ендіктің 52°42'23.41", шығыс бойлықтың 71°9'50.75" – солтүстік ендіктің 52°44'2.99", шығыс бойлықтың 71°13'7.36" географиялық координаттарының тұстамасында)</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атансор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15063,313 +15101,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-50</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұзды көлдің учаскесі (атауы жоқ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...35 lines deleted...]
-Жөкей көлі</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсу өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15433,182 +15471,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...89 lines deleted...]
-географиялық координаттарының тұстамасында)</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Қоңыр өзені </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы, Үлгілі ауылдық округі, Жалтыркөл ауылынан 9,2 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15636,349 +15656,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...143 lines deleted...]
-75</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тассу арналық су қоймасымен Атан өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы (солтүстік ендіктің 52°43'54.29", шығыс бойлықтың 71°12'57.38" – солтүстік ендіктің 52°43'59.67", шығыс бойлықтың 71°18'0.43" географиялық координаттарының тұстамасында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Біржан сал ауданы (солтүстік ендіктің 52°55'27.00", шығыс бойлықтың 72°51'21.00" – солтүстік ендіктің 52°58'20.00", шығыс бойлықтың 72°57'16.00" географиялық координаттарының тұстамасында)</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тассу өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы (солтүстік ендіктің 52°41'5.30", шығыс бойлықтың 71°11'26.55" – солтүстік ендіктің 52°43'51.98", шығыс бойлықтың 71°12'45.24" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16006,164 +16026,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Біржан сал ауданы (солтүстік ендіктің 52°56'54.00", шығыс бойлықтың 72°45'47.00" – солтүстік ендіктің 52°58'22.00", шығыс бойлықтың 72°57'15.00" географиялық координаттарының тұстамасында)</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шат өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы (солтүстік ендіктің 52°42'23.41", шығыс бойлықтың 71°9'50.75" – солтүстік ендіктің 52°44'2.99", шығыс бойлықтың 71°13'7.36" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16191,761 +16211,922 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...143 lines deleted...]
-35</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атан өзені (оң жағалау)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы (қаралып отырған тұстамасында), Еңбекшілдер ауылынан оңтүстік-батысқа қарай 5 километр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бұланды ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөкей көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-35-55</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сор көлінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы (солтүстік ендіктің 52°29'14.00", шығыс бойлықтың 71°0'50.00" – солтүстік ендіктің 52°29'41.00", шығыс бойлықтың 71°0'34.00"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+географиялық координаттарының тұстамасында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35-55</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы жоқ тоған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы, Заураловка ауылдық округінің әкімшілік шекараларында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Бұланды ауданы Қараөзек ауылдық округі Байсуат ауылының маңында</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шат өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы (солтүстік ендіктің 52°55'27.00", шығыс бойлықтың 72°51'21.00" – солтүстік ендіктің 52°58'20.00", шығыс бойлықтың 72°57'16.00" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16973,164 +17154,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Бұланды ауданы, Вознесенка ауылдық округі, Вознесенка ауылы</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семізбай өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы (солтүстік ендіктің 52°56'54.00", шығыс бойлықтың 72°45'47.00" – солтүстік ендіктің 52°58'22.00", шығыс бойлықтың 72°57'15.00" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17199,863 +17380,720 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-100</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Біржан сал ауданы, "Қызылсор" кен орнының учаскесінде </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...143 lines deleted...]
-35</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-50</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бақсұқ өзені </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Бұланды ауданы, Қараөзек ауылдық округі</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы жоқ өзеннің (Сухая балка өзені) арнасындағы учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы Қараөзек ауылдық округі Байсуат ауылының маңында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18083,526 +18121,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-55</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайрақты өзенінің ұзындығы 400 метр учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы, Вознесенка ауылдық округі, Вознесенка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...143 lines deleted...]
-50</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ярославское көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы, Журавлев ауылдық округі, Ярославка ауылынан 1,58 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Бұланды ауданы, Новобратск ауылдық округі</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кадастрлық нөмірі 01-009-003-190 жер учаскесінің шекарасы шегінде ұзындығы 358 метр Қайрақты өзенінің учаскесі (оң жағалау)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы, Қараөзек ауылдық округі, Байсуат ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18630,741 +18676,896 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...143 lines deleted...]
-35-55</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кадастрлық нөмірлері 01-009-003-204; 01-009-003-205; 01-009-003-206; 01-009-003-230 жер учаскесінің шекарасы шегінде ұзындығы 4,321 шақырым Қайрақты өзенінің учаскесі (сол жағалау)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы, Қараөзек ауылдық округі, Қараөзек ауылынан солтүстік-шығысқа қарай және Макинск қаласынан оңтүстік-батысқа қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...133 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қыстау-Қарағай тоғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы, Қараөзек ауылдық округі, Аққайың ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бурабай ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохоровско-Колоколовская су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы, Қараөзек ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...144 lines deleted...]
-            </w:r>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талғынкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Бурабай ауданы</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мат өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы, Амангелді ауылдық округі (солтүстік ендіктің 52°7'18.90", шығыс бойлықтың 69°58'49.61" – солтүстік ендіктің 52°11'22.18", шығыс бойлықтың 69°54'42.04" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19392,164 +19593,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-40</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Бурабай ауданы, Успеноюрьев ауылдық округі, Николаевка ауылынан оңтүстік-шығысқа қарай 2,3 шақырымда</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоңыр өзенінің ұзындығы 5,4 шақырым учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы, Новобратск ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19577,719 +19778,556 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жолболды өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бұланды ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бурабай ауданы</w:t>
-            </w:r>
-[...70 lines deleted...]
-35-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Бурабай ауданы</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылшақты өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бурабай ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20358,87 +20396,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...35 lines deleted...]
-Бурабай көлі</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аршалы өзені </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20502,164 +20540,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Бурабай ауданы</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы өзенінің ұзындығы 3 шақырым учаскесі (Николаевка ауылына жақын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Успеноюрьев ауылдық округі, Николаевка ауылынан оңтүстік-шығысқа қарай 2,3 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20687,128 +20725,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...35 lines deleted...]
-Майбалық көлі</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатаркөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20836,164 +20874,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
-[...35 lines deleted...]
-50-90</w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...35 lines deleted...]
-Қараүңгір көлі</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щучье көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21057,349 +21095,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-80</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...143 lines deleted...]
-50</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші Шабақты көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Бурабай ауданы, Златополье ауылдық округі, Златополье ауылынан оңтүстік-шығысқа қарай 5 шақырымда</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Шабақты көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21427,164 +21465,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Бурабай ауданы, Успеноюрьев ауылдық округі, Райгородок ауылынан солтүстікке қарай 70 метрде</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21612,349 +21650,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...143 lines deleted...]
-35</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөкей көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Бурабай ауданы, Успеноюрьев ауылдық округі, Успеноюрьев ауылының батыс жағынан</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майбалық көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21982,719 +22020,719 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...143 lines deleted...]
-35</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қараүңгір көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...143 lines deleted...]
-35</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текекөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Үлкен Шабақты көлінен 500 метр солтүстікке қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...143 lines deleted...]
-50</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алакөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Златополье ауылдық округі, Златополье ауылынан оңтүстік-шығысқа қарай 5 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
- Бурабай ауданы, Қатаркөл ауылы (солтүстік ендіктің 52°58'4.87", шығыс бойлықтың 70°23'57.47" – солтүстік ендіктің 52°58'9.92", шығыс бойлықтың 70°25'32.34" географиялық координаттарының тұстамасында) </w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шыбындыкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Успеноюрьев ауылдық округі, Райгородок ауылынан солтүстікке қарай 70 метрде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22722,164 +22760,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-Бурабай ауданы, Златополье ауылдық округі, Лесной хутор ауылының маңында</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы жоқ көл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Абылайхан ауылдық округі, Ескі Қарабауыр ауылынан солтүстік-шығысқа қарай 3,4 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22907,242 +22945,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Егіндікөл ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лавочное көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Успеноюрьев ауылдық округі, Успеноюрьев ауылының батыс жағынан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...107 lines deleted...]
-500</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайыңдыкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Успеноюрьев ауылдық округі, Қарағай ауылының батыс жағынан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23175,123 +23356,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Егіндікөл ауданы</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қояндыкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Успеноюрьев ауылдық округі, Клинцы ауылынан оңтүстік-батысқа қарай 2,73 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23330,195 +23511,338 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Ерейментау ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жайнақ көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Абылайхан ауылдық округі, Зеленый Бор ауылынан солтүстікке қарай 4 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатаркөл көлінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Бурабай ауданы, Қатаркөл ауылы (солтүстік ендіктің 52°58'4.87", шығыс бойлықтың 70°23'57.47" – солтүстік ендіктің 52°58'9.92", шығыс бойлықтың 70°25'32.34" географиялық координаттарының тұстамасында) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23546,385 +23870,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лесной хутор тоғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы, Златополье ауылдық округі, Лесной хутор ауылының маңында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...107 lines deleted...]
-500</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атауы жоқ" су айдыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы Успеноюрьев ауылдық округінің әкімшілік шекаралары шегінде (географиялық координаттары: 52°37′8.77″С; 69°48′39.43″В)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23957,493 +24281,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...107 lines deleted...]
-500</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атауы жоқ" су айдыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы Успеноюрьев ауылдық округінің әкімшілік шекаралары шегінде (географиялық координаттары: 52°37′18.33″С; 69°48′32.51″В)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егіндікөл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы, Өлеңті ауылдық округі, Сарыадыр ауылынан солтүстік-батысқа қарай 10,5 шақырымда</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Самарбай көлі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егіндікөл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24471,164 +24652,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы, Өлеңті ауылдық округі, Сарыадыр ауылынан солтүстік-батысқа қарай 6,7 шақырымда</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоскөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егіндікөл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24667,338 +24848,195 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы, Ерейментау қаласынан солтүстік-шығысқа қарай 40 шақырымнан астам </w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селеті өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25026,128 +25064,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...35 lines deleted...]
-Үлкен Шарықты көлі</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Зимбұлак (Шымбұлақ) өзені </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25252,123 +25290,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаланып отырған "Ерейментау қаласы ауданындағы қуаты 50 МВт жел электр станциясына" көпір мен кіре беріс жол салу үшін жер учаскесінің тұстамасындағы Зимбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы, Ерейментау қаласынан оңтүстік-шығысқа қарай 2 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25396,164 +25434,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-38</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы, Олжабай батыр атындағы ауылдық округі, Олжабай батыр ауылының шекараларында</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаланып отырған "Ерейментау қаласы ауданындағы қуаты 50 МВт жобаланатын жел электр станциясының" қуат беру желісі мен арттыру қосалқы станциясы орналасқан жер учаскесі тұстамасындағы Зимбұлақ өзенінің оң жағалауы бойынша учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы, Ерейментау қаласының шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25622,123 +25660,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы, Олжабай батыр атындағы ауылдық округі</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кедей өзенінің ағысы, атауы жоқ тартылу үстіндегі өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ерейментау ауданы, Бестоғай ауылдық округі (шығыс бойлықтың №1 нүктесінің координаттары шегінде шығыс бойлықтың 72°34'42.99" және солтүстік ендік 51°52'3.44" – №2 нүктесі шығыс бойлықтың 72°34'5.7" және солтүстік ендік 51°50'29.39") </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25807,123 +25845,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы, Олжабай батыр атындағы ауылдық округі</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңіз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы, Өлеңті ауылдық округі, Сарыадыр ауылынан солтүстік-батысқа қарай 10,5 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25951,349 +25989,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көбейтұз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы, Өлеңті ауылдық округі, Сарыадыр ауылынан солтүстік-батысқа қарай 6,7 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоржынкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы, Өлеңті ауылдық округі, Қоржынкөл станциясынан солтүстік-батысқа қарай 5,5 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26321,164 +26359,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ерейментау ауданы, Ерейментау қаласынан солтүстік-шығысқа қарай 40 шақырымнан астам </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26506,164 +26544,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы Тайбай көліне дейін</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Шарықты көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26691,128 +26729,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...35 lines deleted...]
-Тұрғынбай өзені</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлеңті өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26876,164 +26914,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9-100</w:t>
+35-38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәрібай өзенінің ұзындығы 1,7 шақырым учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы, Олжабай батыр атындағы ауылдық округі, Олжабай батыр ауылының шекараларында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27061,164 +27099,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-Ерейментау ауданы</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олжабай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы, Олжабай батыр атындағы ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27246,576 +27284,719 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Есіл ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шайтанды өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы, Олжабай батыр атындағы ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу өзенінің ағысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новокаменка ауылынан Ерейментау ауданы Олжабай батыр ауылына дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35-41</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кедей өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Есіл ауданы, Жаныспай ауылының шекараларында (52°5'3.66" солтүстік ендіктің және 66°5'31.13" шығыс бойлықтың – 52°3'52.94" солтүстік ендіктің және 66°3'10.54" шығыс бойлықтың географиялық координаттарының тұстамасында)</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмырза өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27843,164 +28024,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Есіл ауданы, Алматы ауылының шекараларында (51°32'9.718" солтүстік ендіктің, 65°47'51.547" шығыс бойлықтың географиялық координаттар тұстамасында)</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамдыөзек өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы Тайбай көліне дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28028,1131 +28209,1131 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-100</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғынбай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...143 lines deleted...]
-100</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жақсы ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тайғанкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-50-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есіл ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-75</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылсу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Жақсы ауданы</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаныспай өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы, Жаныспай ауылының шекараларында (52°5'3.66" солтүстік ендіктің және 66°5'31.13" шығыс бойлықтың – 52°3'52.94" солтүстік ендіктің және 66°3'10.54" шығыс бойлықтың географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29180,164 +29361,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Жақсы ауданы</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаракөл өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы, Алматы ауылының шекараларында (51°32'9.718" солтүстік ендіктің, 65°47'51.547" шығыс бойлықтың географиялық координаттар тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29365,200 +29546,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...107 lines deleted...]
-500</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаракөл өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы, Интернациональное ауылының шекараларында (учаскенің басталуы 51°38'27" солтүстік ендіктің, 65°47'23" шығыс бойлықтың, учаскенің соңы 51°39'31" солтүстік ендіктің, 65°49'41" шығыс бойлықтың географиялық координаттарының тұстамасында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29591,123 +29772,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Жақсы ауданы</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обыркөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есіл ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29735,576 +29916,576 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жақсы ауданы</w:t>
-            </w:r>
-[...70 lines deleted...]
-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жарқайың ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жақсы ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-50-100</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терісаққан өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Жарқайың ауданы</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамысақты өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы ауданы, Терісаққан ауылының маңында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30332,391 +30513,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-35-42</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белағаш су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Зеренді ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шұңқыркөл су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Зеренді ауданы</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоптыкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы ауданы, Қийма ауылынан оңтүстікке қарай 18 шақырымда (солтүстік ендіктің 51°24'48.05", шығыс бойлықтың 67°30'46.01" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30744,904 +31068,761 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35-90</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чапаев Бөгеті-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-35-80</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чапаев Бөгеті-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-75</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарқайың ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...143 lines deleted...]
-35</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарқайың ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Зеренді ауданы, Қанай би атындағы ауылдық округі (солтүстік ендіктің 53°1'5.93", шығыс бойлықтың 69°30'20.33" – солтүстік ендіктің 53°1'1.23", шығыс бойлықтың 69°32'34.11" географиялық координаттарының тұстамасында)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терісаққан өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарқайың ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31669,534 +31850,391 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Коко өзені </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарқайың ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Зеренді ауданы, Бәйтерек ауылдық округі (солтүстік ендіктің 52°54'40.00", шығыс бойлықтың 68°55'58.00" – солтүстік ендіктің 52°56'43.00", шығыс бойлықтың 68°55'19.00" географиялық координаттарының тұстамасында)</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағалалы өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32224,164 +32262,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Зеренді ауданы</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айдабол көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Викторовка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32409,349 +32447,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+35-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...143 lines deleted...]
-35</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Зеренді ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Зеренді ауданы, Қонай би ауылдық округі (солтүстік ендіктің 53°4'30.61", шығыс бойлықтың 69°37'19.86" - солтүстік ендіктің 53°4'57.65" шығыс бойлықтың 69°38'35.22" географиялық координаттарының тұстамасында)</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құмдыкөл көлінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Приречное ауылдық округі, Павловка ауылынан шығысқа қарай 3 шақырымда, "Құмдыкөл" кен орнын өндіру жөніндегі операцияларды жүргізу үшін жер қойнауы учаскесі аумағының географиялық координаттары тұстамасында (№1 солтүстік ендігі 53º08'22.52", шығыс бойлығы 68º57'25.02"; №2 солтүстік ендігі 53º08'12.56", шығыс бойлығы 68º58'19.70")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32779,349 +32817,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...143 lines deleted...]
-55</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подлесненское су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Бәйтерек ауылдық округі, Бәйтерек ауылының маңында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Зеренді ауданы, Мәлік Ғабдуллин ауылдық округі, Серафимовка ауылы (солтүстік ендіктің 52°55'22.76", шығыс бойлықтың 69°17'45.42" – солтүстік ендіктің 52°56'7.89", шығыс бойлықтың 69°18'56.74" географиялық координаттарының тұстамасында)</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтау көлінің учаскесі және оның ағысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Қанай би атындағы ауылдық округі (солтүстік ендіктің 53°1'5.93", шығыс бойлықтың 69°30'20.33" – солтүстік ендіктің 53°1'1.23", шығыс бойлықтың 69°32'34.11" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33149,164 +33187,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-Зеренді ауданы, Мәлік Ғабдуллин ауылдық округі, Серафимовка ауылы (солтүстік ендіктің 53°0'2.29", шығыс бойлықтың 69°21'44.44" – солтүстік ендіктің 52°59'48.80", шығыс бойлықтың 69°23'51.17" географиялық координаттарының тұстамасында)</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылшақты өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33334,391 +33372,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Қорғалжын ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қошқарбай өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Мәлік Ғабдуллин ауылдық округі, Серафимовка ауылы (солтүстік ендіктің 52°57'34.00", шығыс бойлықтың 69°17'56.00" – солтүстік ендіктің 52°57'40.00", шығыс бойлықтың 69°17'53.00" географиялық координаттарының тұстамасында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-35-100</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терісбұтақ өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Бәйтерек ауылдық округі (солтүстік ендіктің 52°54'40.00", шығыс бойлықтың 68°55'58.00" – солтүстік ендіктің 52°56'43.00", шығыс бойлықтың 68°55'19.00" географиялық координаттарының тұстамасында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Қорғалжын ауданы</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33746,349 +33927,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-50</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы жоқ су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Мәлік Ғабдуллин ауылдық округінің әкімшілік шекараларында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Қорғалжын ауданы, Арықты және Кеңбидайық ауылдық округтерінің аумағында</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ащыкөл көлінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Қонай би ауылдық округі (солтүстік ендіктің 53°4'30.61", шығыс бойлықтың 69°37'19.86" - солтүстік ендіктің 53°4'57.65" шығыс бойлықтың 69°38'35.22" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34116,164 +34297,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Қорғалжын ауданы</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қошқарбай өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Мәлік Ғабдуллин ауылдық округі, Серафимовка ауылы (солтүстік ендіктің 52°56'1.46", шығыс бойлықтың 69°22'30.55" – солтүстік ендіктің 52°56'41.93", шығыс бойлықтың 69°24'49.12" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34301,164 +34482,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Қорғалжын ауданы, Майшұқыр ауылдық округінің әкімшілік шекараларында </w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қошқарбай өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Мәлік Ғабдуллин ауылдық округі, Серафимовка ауылы (солтүстік ендіктің 52°55'22.76", шығыс бойлықтың 69°17'45.42" – солтүстік ендіктің 52°56'7.89", шығыс бойлықтың 69°18'56.74" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34486,576 +34667,576 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-50</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Сандықтау ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қошқарбай өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы, Мәлік Ғабдуллин ауылдық округі, Серафимовка ауылы (солтүстік ендіктің 53°0'2.29", шығыс бойлықтың 69°21'44.44" – солтүстік ендіктің 52°59'48.80", шығыс бойлықтың 69°23'51.17" географиялық координаттарының тұстамасында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғалжын ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-35-55</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғалжын ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Сандықтау ауданы</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлтанкелді көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғалжын ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35083,164 +35264,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-55</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Сандықтау ауданы</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңгіз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғалжын ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35268,164 +35449,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Сандықтау ауданы</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алакөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғалжын ауданы, Арықты және Кеңбидайық ауылдық округтерінің аумағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35453,576 +35634,576 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-100</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Целиноград ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлқұркөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғалжын ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-Есіл өзені</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құмкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Целиноград ауданы </w:t>
-[...71 lines deleted...]
-50-100</w:t>
+Қорғалжын ауданы, Майшұқыр ауылдық округінің әкімшілік шекараларында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандықтау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Целиноград ауданы</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандықтау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36050,164 +36231,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Целиноград ауданы</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жыландинка өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандықтау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36235,164 +36416,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Целиноград ауданы, Қаражар ауылының оңтүстік-батысынан 200 метр қашықтықта орналасқан жер учаскесінің тұсында</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарқырама өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандықтау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36420,164 +36601,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Целиноград ауданы, Тайтөбе ауылының жобаланатын электр беру желісінің өту учаскесі</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құмдыкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандықтау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36605,164 +36786,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Целиноград ауданы, Қабанбай батыр ауылдық округі, "АлтынБедел" жауапкершілігі шектеулі серіктестігінің Жуантөбе учаскесі</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы-Жалғызтау көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандықтау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36790,755 +36971,612 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...143 lines deleted...]
-50</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноград ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-75-100</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...107 lines deleted...]
-180-300</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозыкөш өзенінің сол ағыны болып табылатын Мұқыр өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37571,123 +37609,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Целиноград ауданы Приреченский ауылдық округі</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозыкөш өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37715,534 +37753,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-75</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...143 lines deleted...]
-75</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарқырама және Қозыкөш өзендерінің учаскелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Қаражар ауылының оңтүстік-батысынан 200 метр қашықтықта орналасқан жер учаскесінің тұсында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...143 lines deleted...]
-35-50</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескі Сарқырама өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Тайтөбе ауылының жобаланатын электр беру желісінің өту учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-Целиноград ауданы, Қоянды ауылынан оңтүстік-батысқа қарай 4,2 шақырымда</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылсай өзенінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Қабанбай батыр ауылдық округі, "АлтынБедел" жауапкершілігі шектеулі серіктестігінің Жуантөбе учаскесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38311,159 +38349,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...107 lines deleted...]
-300</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозыкөш өзенінің (оң жағалауы) учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноград ауданы, Қараөткел ауылының батыс жағынан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38496,678 +38534,678 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...143 lines deleted...]
-35</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозыкөш өзенінің ұзындығы 2,5 шақырым учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Қараөткел ауылдық округі, Қаражар ауылынан оңтүстікке қарай 3,6 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...143 lines deleted...]
-35</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зоревка көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Приреченский ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...143 lines deleted...]
-35-38</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әулиетай көлінің учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Қараөткел ауылдық округі, Қараөткел аулынан солтүстікке қарай 2,5 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180-300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-Целиноград ауданы</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ үй бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы Приреченский ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39195,349 +39233,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35-40</w:t>
+35-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...143 lines deleted...]
-35-39</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соленая Балка бөгеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Қоянды ауылдық округі, Тимофеевка ауылының оңтүстігіне қарай 5,5 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-Целиноград ауданы, Мортық ауылының маңында</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы жоқ бөгет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Софиевка ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39565,182 +39603,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+35-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...89 lines deleted...]
-Целиноград ауданы (солтүстік ендіктің 50°36'4.61", шығыс бойлықтың 70°58'50.71" – солтүстік ендіктің 50°36'3.74", шығыс бойлықтың 70°59'41.59" географиялық координаттарының тұстамасында)</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоянды су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Қоянды ауылынан оңтүстік-батысқа қарай 4,2 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39768,164 +39788,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...71 lines deleted...]
-Целиноград ауданы</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәмира көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Қабанбай батыр ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39953,385 +39973,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...143 lines deleted...]
-35-75</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Қабанбай батыр ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...107 lines deleted...]
-312-500</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40364,678 +40384,678 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...143 lines deleted...]
-35</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозыкөш өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...143 lines deleted...]
-35</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұқыр өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...143 lines deleted...]
-35</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзенінің ұзындығы 94,460 шақырым учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, айналма автомобиль жолынан Астрахан ауданымен шекараға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...71 lines deleted...]
-Целиноград ауданы, Максимов ауылдық округінің әкімшілік шекараларында </w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мортық көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Мортық ауылының маңында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41063,164 +41083,182 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...71 lines deleted...]
-Ақмола облысы Целиноград ауданының аумағында, Қосшы қаласының оңтүстік-шығысында орналасқан (Нұра өзенінің сағасы 51°39'59" солтүстік ендіктің, 72°09'03" шығыс бойлықтың, Есіл өзенінің сағасы 51°39'45" солтүстік ендіктің, 70°49'25" шығыс бойлықтың географиялық координаттар тұстамасында)</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарлыкөл көлінің ұзындығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 шақырым учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы (солтүстік ендіктің 50°36'4.61", шығыс бойлықтың 70°58'50.71" – солтүстік ендіктің 50°36'3.74", шығыс бойлықтың 70°59'41.59" географиялық координаттарының тұстамасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41248,91 +41286,1571 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плантация тоғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаланаш көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноград ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосқопа батпағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноград ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+312-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Животноводческое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноград ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чеченское көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноград ауданы, Жалғызқұдық ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черное көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноград ауданы, Жалғызқұдық ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төнкеріс су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноград ауданы, Максимов ауылдық округінің әкімшілік шекараларында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра-Есіл каналының учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола облысы Целиноград ауданының аумағында, Қосшы қаласының оңтүстік-шығысында орналасқан (Нұра өзенінің сағасы 51°39'59" солтүстік ендіктің, 72°09'03" шығыс бойлықтың, Есіл өзенінің сағасы 51°39'45" солтүстік ендіктің, 70°49'25" шығыс бойлықтың географиялық координаттар тұстамасында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -41434,50 +42952,1548 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35-37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзынкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы Жаңаесіл және Қараменді батыр ауылдарының ауданында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13-300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сәби-құрылыс </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су айдыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы Жаңаесіл ауылдық округінің әкімшілік шекараларында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарлыкөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Целиноград ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таскөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы Қабанбай батыр ауылдық округінің әкімшілік шекаралары шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Альтаир" су айдыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы Жаңаесіл ауылдық округінің әкімшілік шекаралары шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Асыл" тоғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қандыкөл" су айдыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағалалы батпағының учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы, Мәншүк Мәметова ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -45363,55 +48379,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>