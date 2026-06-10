--- v0 (2025-10-04)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3530069" w14:textId="3530069">
+    <w:p w14:paraId="0f55079" w14:textId="0f55079">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -935,72 +935,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және қазақ және орыс тілдерінде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+        <w:t>
+      3. Басқарма мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және қазақ және орыс тілдерінде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
@@ -1056,91 +1036,133 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Басқарманың орналасқан жері: индекс 070018, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, Белинский көшесі, 36.</w:t>
+      8. Басқарманың орналасқан жері: 070018, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, Борис Керімбаев көшесі, 19.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> болып табылады.</w:t>
+        <w:t>
+      9. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті (облыстық) бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
@@ -2338,976 +2360,1078 @@
         <w:t xml:space="preserve">
       36) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkStart w:name="z124" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37) орган жұмысының тиімділігін арттыру үшін цифрлық технологияларды пайдалануды қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z125" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38) ақпараттық қауіпсіздік жөніндегі шараларды сақтайды және ақпараттық қауіпсіздік жөніндегі техникалық құжаттаманың талаптарын орындайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z126" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қолайлы инвестициялық ахуал жасауға және аумақтың әлеуметтік-экономикалық дамуы үшін инвестициялар тартуға ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Басқармаға басшылықты Басқармасына жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманың бірінші басшысын Шығыс Қазақстан облысының әкімі Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың бірінші басшысы бас мемлекеттiк ветеринариялық дәрiгер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарма реттейтін салаларда мемлекеттік саясатты қалыптастыру бойынша ұсыныстар әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңнамаға сәйкес Басқарма қызметкерлерін, сондай-ақ Басқарма қарамағындағы ұйымдардың басшыларын (олардың орынбасарларын) қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен Басқарма қызметкерлеріне тәртіптік жаза қолданады және көтермелейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Басқарманың барлық қызметкерлері үшін міндетті актілер шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Басқарма актілеріне қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Басқарманың бөлімдері туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өз құзыреті шегінде мемлекеттік органдарда және өзге де ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) шарттар жасасады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) банк шоттарын ашады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Басқарма атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ерлер мен әйелдердің тәжірибесіне, қабілеттері мен кәсіби даярлығына сәйкес мемлекеттік қызметке теңдей қол жеткізуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдайды және ол үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма Басшысы өз орынбасарының өкілеттігін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Егер заңнамада өзгеше белгіленбесе, Басқарма өзіне бекітілген мүлікті және оған қаржыландыру жоспары бойынша берілген қаражат есебінен сатып алынған мүлікті дербес иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарманың қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Шығыс Қазақстан облысының ветеринария басқармасының "Өскемен-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Шығыс Қазақстан облысының ветеринария басқармасының "Риддер-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Шығыс Қазақстан облысының ветеринария басқармасының "Глубокое-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Шығыс Қазақстан облысының ветеринария басқармасының "Зайсан-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Шығыс Қазақстан облысының ветеринария басқармасының "Қатонқарағай-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Шығыс Қазақстан облысының ветеринария басқармасының "Күршім-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Шығыс Қазақстан облысының ветеринария басқармасының "Алтай-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Шығыс Қазақстан облысының ветеринария басқармасының "Самар-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Шығыс Қазақстан облысының ветеринария басқармасының "Тарбағатай-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Шығыс Қазақстан облысының ветеринария басқармасының "Ұлан-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Шығыс Қазақстан облысының ветеринария басқармасының "Шемонаиха-Вет" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>