--- v1 (2026-03-14)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d54e2fc" w14:textId="d54e2fc">
+    <w:p w14:paraId="1736ec8" w14:textId="1736ec8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1743,51 +1743,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бағынысты ғылыми ұйымдардың стратегиялық және бағдарламалық құжаттарын қарау және келісу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) денсаулық сақтау саласындағы ғылыми және ғылыми-техникалық, технологиялық және инновациялық қызметтерді, ҒҒТҚН коммерцияландыру саласындағы Қазақстан Республикасының нормативтік-құқықтық актілерді жетілдіру бойынша ұсыныстарды қарау және әзірлеу.</w:t>
+      5) денсаулық сақтау саласындағы ғылыми және ғылыми-техникалық, технологиялық және инновациялық қызметтерді, ҒҒТҚН коммерцияландыру саласындағы Қазақстан Республикасының нормативтік-құқықтық актілерді жетілдіру бойынша ұсыныстарды қарау және әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) денсаулық сақтау ұйымының оған денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру туралы ұсынымын қарайды және денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру туралы ұсынысты мақұлдау не мақұлдау (негіздемемен) беруден бас тарту туралы ұсыным шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1802,50 +1820,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялаған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жариялаған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2748,172 +2786,172 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Секцияның атауы, оның дербес құрамы, сондай-ақ Секцияның жұмыс органы ҒТК отырысында бекітіледі. Секцияның жетекшісі қажет болған жағдайда тиісті бағыт бойынша сарапшыларды Секция жұмысына тартуға құқылы. Тартылған сарапшылар Секция жұмысына дауыс беру құқығынсыз қатысады. Секция жұмысы барысында шешімдерді қабылдау кезінде дауыстар тең болған жағдайда шешуші дауыс Секция жетекшісіне тиесілі болады.</w:t>
+      17. Секцияның атауы, оның дербес құрамы, сондай-ақ Секцияның жұмыс органы ҒТК отырысында бекітіледі. Тиісті бейін бойынша Секцияның жұмысына тартылатын сарапшылардың құрамы Секция басшысының ұсынымы бойынша ҒТК шешімімен бекітіледі. Тартылған сарапшылар Секцияның жұмысына дауыс беру құқығынсыз қатысады. Секция жұмысы барысында шешім қабылдау кезінде дауыстар тең болған жағдайда Секция басшысының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 18.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 168</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жариялаған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. ҒТК құрамы 3 (үш) жыл мерзімге бекітіледі және тақ санынан тұрады.</w:t>
+      18 ҒТК құрамы 3 (үш) жыл мерзімге бекітіледі және мүшелерінің саны тақ болып, кемінде 9 (тоғыз) адамнан және 25 (жиырма бес) адамнан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 18.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 168</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жариялаған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>