--- v0 (2025-10-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c86169" w14:textId="9c86169">
+    <w:p w14:paraId="afa3ce2" w14:textId="afa3ce2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Алматы облысының жасыл екпелерін жасау, күтіп-баптау және қорғау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы облыстық мәслихатының 2024 жылғы 26 сәуірдегі № 20-95 шешімі</w:t>
+        <w:t>Алматы облыстық мәслихатының 2024 жылғы 26 сәуірдегі № 20-95 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзін басқару туралы" Қазақстан Республикасы Заңының 6-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3343,888 +3343,1060 @@
         <w:t>
       6) ағаштар мен бұталар жалпыға ортақ пайдаланылатын жерлерде өсіп тұрған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Ағаштарды кесуді рұқсат беру рәсімдеріне сәйкес уәкілетті органның рұқсаты бойынша осы жер учаскесіне қызмет көрсететін ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
-[...15 lines deleted...]
-      Уәкілетті орган халықтың өміріне қауіп төндіретін жағдайларды қоспағанда, Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 қаулысымен бекітілген Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiне (бұдан әрі – Тізбе) енгізілген жасыл екпелерді кесуге рұқсат берілмейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - Алматы облыстық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Жалпыға ортақ жерлердегі және ғимараттарға, құрылыстарға, көп қабатты тұрғын үйлерге іргелес аумақтардағы желдің және табиғи сипаттағы өзге де жағдайлардың, жол-көлік оқиғаларының нәтижесінде ағаштар авариялық құлаған жағдайда құлаған ағаштарды жинауды, құлаған жерлерді уақтылы тазалауды және ағаш қалдықтарын шығаруды қызмет көрсететін учаскелер бойынша ұйымдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
-[...15 lines deleted...]
-      40. Жалпыға ортақ жерлердегі және ғимараттарға, құрылыстарға, көп қабатты тұрғын үйлерге іргелес аумақтардағы желдің және табиғи сипаттағы өзге де жағдайлардың, жол-көлік оқиғаларының нәтижесінде ағаштар авариялық құлаған жағдайда құлаған ағаштарды жинауды, құлаған жерлерді уақтылы тазалауды және ағаш қалдықтарын шығаруды қызмет көрсететін учаскелер бойынша ұйымдар жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Авариялық және төтенше жағдайларды жою кезінде, оның ішінде инженерлік абаттандыру объектілерінде уәкілетті органның келісімінсіз ағаштарды мәжбүрлі түрде кесу мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z153" w:id="144"/>
-[...15 lines deleted...]
-      41. Авариялық және төтенше жағдайларды жою кезінде, оның ішінде инженерлік абаттандыру объектілерінде уәкілетті органның келісімінсіз ағаштарды мәжбүрлі түрде кесу мынадай:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштардың, сондай-ақ олардың бұтақтарының құлауы адамдардың өмірі мен денсаулығына, ғимараттар мен құрылыстардың, коммуникациялардың және желілердің бүлінуіне қауіп төндірген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
-[...15 lines deleted...]
-      ағаштардың, сондай-ақ олардың бұтақтарының құлауы адамдардың өмірі мен денсаулығына, ғимараттар мен құрылыстардың, коммуникациялардың және желілердің бүлінуіне қауіп төндірген;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жол қозғалысы қауіпсіздігіне кедергілер, оның ішінде жол белгілерін көзбен шолуды жабатын кедергілер болған, жол белгілерін ауыстыру мүмкін болмаған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z155" w:id="146"/>
-[...15 lines deleted...]
-      жол қозғалысы қауіпсіздігіне кедергілер, оның ішінде жол белгілерін көзбен шолуды жабатын кедергілер болған, жол белгілерін ауыстыру мүмкін болмаған жағдайларда жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Ағаштарды мәжбүрлі түрде кесу фактісі авариялық-құтқару қызметінің куәландыру актісімен айғақталады, кейін уәкілетті органға мәжбүрлі түрде кескен сәттен бастап үш жұмыс күн ішінде хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z156" w:id="147"/>
-[...15 lines deleted...]
-      42. Ағаштарды мәжбүрлі түрде кесу фактісі авариялық-құтқару қызметінің куәландыру актісімен айғақталады, кейін уәкілетті органға мәжбүрлі түрде кескен сәттен бастап үш жұмыс күн ішінде хабарланады.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Жалпыға ортақ пайдаланылатын жерлерде ағаштарды санитариялық кесуді уәкілетті органмен жазбаша келісім бойынша осы жер учаскесіне қызмет көрсететін көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z157" w:id="148"/>
-[...15 lines deleted...]
-      43. Жалпыға ортақ пайдаланылатын жерлерде ағаштарды санитариялық кесуді уәкілетті органмен жазбаша келісім бойынша осы жер учаскесіне қызмет көрсететін көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Ағаштарды кесу Рұқсат беру туралы заңға сәйкес уәкілетті органның рұқсаты бойынша, Жасыл еспелер тізіліміне сәйкес ағаштардың сандық, тұқымдық құрамын, жай-күйі мен орналасқан жерін дәл анықтау үшін уәкілетті орган маманының алдын ала ағашты кескен жерге баруы және Қағидаларға 2-қосымшаға сәйкес нысан бойынша жасыл екпелерді зерттеп-қарау актісін толтыруы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z158" w:id="149"/>
-[...15 lines deleted...]
-      44. Ағаштарды кесу Рұқсат беру туралы заңға сәйкес уәкілетті органның рұқсаты бойынша, Жасыл еспелер тізіліміне сәйкес ағаштардың сандық, тұқымдық құрамын, жай-күйі мен орналасқан жерін дәл анықтау үшін уәкілетті орган маманының алдын ала ағашты кескен жерге баруы және Қағидаларға 2-қосымшаға сәйкес нысан бойынша жасыл екпелерді зерттеп-қарау актісін толтыруы арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Жеке және заңды тұлғалар ағаштарды кесуге рұқсат алған кезде осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша кесілген ағаштардың орнына өтемдік отырғызу туралы кепілдік хат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z159" w:id="150"/>
-[...15 lines deleted...]
-      45. Жеке және заңды тұлғалар ағаштарды кесуге рұқсат алған кезде осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша кесілген ағаштардың орнына өтемдік отырғызу туралы кепілдік хат береді.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Кесілген жасыл еспелер мен кесілген қалдықтарды (үгінділер, бұтақтар, жапырақтар, қабықтар) жұмыс жүргізілетін жерде жинауға және сақтауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z160" w:id="151"/>
-[...15 lines deleted...]
-      46. Кесілген жасыл еспелер мен кесілген қалдықтарды (үгінділер, бұтақтар, жапырақтар, қабықтар) жұмыс жүргізілетін жерде жинауға және сақтауға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Ағаштарды отырғызу, қайта отырғызу және өтемдік отырғызу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Жасыл екпелерді жойылған (кесілген) учаскеде не дендрологиялық жоспарда (көгалдандыру жоспарында) айқындалған учаскелерде отырғызу өтемдік отырғызулар болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z163" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемдік отырғызулар өз мүдделері үшін жасыл екпелерді жоюды (кесуді) жасаған не кінәсінен осы екпелердің бүлінуі немесе құрып кетуі орын алған жеке және (немесе) заңды тұлғалардың қаражаты есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z164" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Өз мүдделері үшін жасыл екпелерді жоюды (кесуді) жасаған не кінәсінен осы екпелердің бүлінуі немесе құрып кетуі орын алған жеке және (немесе) заңды тұлғалар өтемдік екпелерге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z165" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштар мен бұталарға: қылқан жапырақты тұқымдастарға – үш жыл бойы, жапырақты тұқымдастарға – екі жыл бойы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шөптесін өсімдіктерге – бір жылдың вегетациялық маусымы ішінде күтім жасауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Өтемдік отырғызу осы Қағидалардың 48-тармағында көрсетілген күтім жасау мерзімі өткенге дейін құрып кеткен жағдайда, жеке және (немесе) заңды тұлғалар жасыл екпелерді қайта отырғызуды және оларға күтім жасауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Жеке және заңды тұлғалар өз қаражатына жасыл екпелерді отырғызуды жүзеге асырғаннан кейін орындалған іс-шаралар туралы деректерді береді, ал уәкілетті орган жасыл екпелерді қабылдайды және оларды Жасыл екпелерді есепке алу жөніндегі тізілімге енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Жасыл екпелерді түгендеу және орман-патологиялық зерттеу материалдарына сәйкес қайта отырғызуға жататын ағаштар уәкілетті органның жазбаша нұсқамасына сәйкес көрсеткен учаскелерге қайта отырғызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Жеке және заңды тұлғалар ағаштарды қайта отырғызған кезде өтемдік отырғызу жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Егер қайта отырғызу ағаштардың салып қалуына әкеп соққан жағдайда, осы Қағидалардың 59-тармағының талаптарына сәйкес өтемақының он еселенген мөлшері белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Ағаштарды қалпына келтіру қала мен елді мекеннің өтемдік отырғызу жоспарына сәйкес, қажет болған жағдайда топырақты құнарлы топыраққа ауыстыра отырып, арнайы учаскелерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Ағаштарды кесуге рұқсат алған кезде қалпына келтірілетін ағаштарды олардың мүддесі үшін кесу жүргізілген азаматтардың және заңды тұлғалардың қаражаты есебінен он есе мөлшерде өтемдік отырғызу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Жалпыға ортақ пайдаланылатын жерлерге өтемдік отырғызу және күтіп-баптау және күтіп-ұстау жөніндегі жұмыстарды өз штатында көгалдандыру саласындағы мамандары бар көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемдік отырғызу кезінде бір жылдық көшеттерді пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Өтемдік отырғызулар мынадай мөлшерлерде жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z177" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес жергілікті атқарушы органның рұқсаты бойынша жасыл екпелер кесілген, сондай-ақ жеке және (немесе) заңды тұлғалардың меншігіндегі немесе пайдалануындағы ғимараттарға, құрылысжайларға іргелес аумақта олар құрып кеткен кезде – он еселенген мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z178" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жасыл екпелер заңсыз жойылған (кесілген) кезде не олардың құрып кетуіне алып келген бүлінуі кезінде – елу еселенген мөлшерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z179" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 қаулысымен бекітілген Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiне енгізілген жасыл екпелер заңсыз жойылған (кесілген) не олардың құрып кетуіне алып келген бүлінген жағдайда – бір жүз еселенген мөлшерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...363 lines deleted...]
-      58. Сирек кездесетін және жойылып кету қаупі төнген өсімдік түрлерінің тізбесіне енгізілген жасыл екпелер заңсыз жойылған (кесілген) не олардың құрып кетуіне алып келген бүлінген жағдайда – бір жүз еселенген мөлшерде жүзеге асырылады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - Алматы облыстық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Қазақстан Республикасының өсімдіктер дүниесіне келтірілген залалдың мөлшерін Қазақстан Республикасы Экология және табиғи ресурстар министрінің міндетін атқарушының 2023 жылғы 23 ақпандағы № 61 бұйрығымен бекітілген Қазақстан Республикасының өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы заңнамасын бұзудан келтірілген зиянның мөлшерлерін есептеуге арналған базалық ставкаларға (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31997 болып тіркелген) сәйкес уәкілетті орган ведомствосының тиісті аумақтық бөлімшелері есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 59-тармақ жаңа редакцияда - Алматы облыстық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Ағаштарды өтемдік отырғызу кесегімен биіктігі кемінде 2,5 метр жапырақты ағаш көшеттерін немесе кесегімен биіктігі кемінде 2 метр қылқан жапырақты ағаш көшеттерін отырғызу арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көшеттердің жоғарғы тамыр жүйесінен діңінің диаметрі 3 сантиметрден кем емес болуы, дің бөлігінің 1,3 метр жоғары болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z180" w:id="171"/>
-[...15 lines deleted...]
-      59. Қазақстан Республикасы Үкіметінің 2007 жылғы 31 мамырдағы № 441 қаулысымен бекітілген Қазақстан Республикасының орман заңнамасын бұзудан келтірілген залалдың мөлшерін есептеуге арналған базалық ставкалардың 4-тармағында көзделген зиян үшін жеке және заңды тұлғаларға қойылатын талаптарды уәкілетті орган есептейді.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Ағаштарды кесу кезінде өтемдік отырғызу уәкілетті органның рұқсаты бойынша және (немесе) ағаштарды заңсыз кесу, жою немесе бүлдіру кезінде кесу, ағаштарды жою немесе бүлдіру орнынан 1 километр радиуста аумақта жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z181" w:id="172"/>
-[...15 lines deleted...]
-      60. Ағаштарды өтемдік отырғызу кесегімен биіктігі кемінде 2,5 метр жапырақты ағаш көшеттерін немесе кесегімен биіктігі кемінде 2 метр қылқан жапырақты ағаш көшеттерін отырғызу арқылы жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемдік отырғызу үшін кесу орнынан 1 километр радиуста бос орын болмаған кезде өтемдік отырғызу аумағын уәкілетті орган жазбаша түрде көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z182" w:id="173"/>
-[...15 lines deleted...]
-      Көшеттердің жоғарғы тамыр жүйесінен діңінің диаметрі 3 сантиметрден кем емес болуы, дің бөлігінің 1,3 метр жоғары болуы қажет.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Ағаштарды мәжбүрлі түрде кесу кезінде өтемдік отырғызу көгалдандыруды, көгалдандыру жөніндегі ұйымды тарта отырып, жалпыға ортақ пайдаланылатын жерлерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z183" w:id="174"/>
-[...15 lines deleted...]
-      61. Ағаштарды кесу кезінде өтемдік отырғызу уәкілетті органның рұқсаты бойынша және (немесе) ағаштарды заңсыз кесу, жою немесе бүлдіру кезінде кесу, ағаштарды жою немесе бүлдіру орнынан 1 километр радиуста аумақта жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Өтемдік ағаш отырғызу дендрологиялық жоспарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z184" w:id="175"/>
-[...15 lines deleted...]
-      Өтемдік отырғызу үшін кесу орнынан 1 километр радиуста бос орын болмаған кезде өтемдік отырғызу аумағын уәкілетті орган жазбаша түрде көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Жол-көлік оқиғасы салдарынан жалпыға ортақ пайдаланылатын жерлерде және жеке аумақтарда өсетін жасыл екпелер механикалық зақымданған немесе жойылған жағдайда кінәлі тарап көшеттер отырғызу арқылы бүлінген немесе жойылған екпелерді бес есе өтемдік қалпына келтіруді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z185" w:id="176"/>
-[...15 lines deleted...]
-      62. Ағаштарды мәжбүрлі түрде кесу кезінде өтемдік отырғызу көгалдандыруды, көгалдандыру жөніндегі ұйымды тарта отырып, жалпыға ортақ пайдаланылатын жерлерде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Өтемдік ағаш отырғызу жөніндегі жұмыстар аяқталғаннан кейін жеке және заңды тұлғалар бір ай ішінде уәкілетті органды өтемдік отырғызу жоспарына сәйкес жұмыстардың орындалғаны туралы жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z186" w:id="177"/>
-[...15 lines deleted...]
-      63. Өтемдік ағаш отырғызу дендрологиялық жоспарға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Кепілдік хатқа сәйкес жеке және заңды тұлғалар өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының 4), 5), 6), 7) және 8) тармақшаларына сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z187" w:id="178"/>
-[...15 lines deleted...]
-      64. Жол-көлік оқиғасы салдарынан жалпыға ортақ пайдаланылатын жерлерде және жеке аумақтарда өсетін жасыл екпелер механикалық зақымданған немесе жойылған жағдайда кінәлі тарап көшеттер отырғызу арқылы бүлінген немесе жойылған екпелерді бес есе өтемдік қалпына келтіруді жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Өтемдік отырғызуды жүзеге асырған жеке және заңды тұлғалар уәкілетті органмен бірлесіп, осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша жасыл екпелердің жерсіну актісін жасайды және одан әрі күтіп-ұстау үшін тиісті әкімшілік-аумақтық бірліктің жергілікті атқарушы органының теңгеріміне береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z188" w:id="179"/>
-[...15 lines deleted...]
-      65. Өтемдік ағаш отырғызу жөніндегі жұмыстар аяқталғаннан кейін жеке және заңды тұлғалар бір ай ішінде уәкілетті органды өтемдік отырғызу жоспарына сәйкес жұмыстардың орындалғаны туралы жазбаша түрде хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Уәкілетті орган өскен ағаштарды Жасыл екпелер тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z189" w:id="180"/>
-[...15 lines deleted...]
-      66. Кепілдік хатқа сәйкес жеке және заңды тұлғалар өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының 4), 5), 6), 7) және 8) тармақшаларына сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Отырғызылған көшеттер өтемдік отырғызу кезінде жойылған жағдайда, олардың мүддесі үшін кесу жүргізілген тұлғалар жасыл екпелерді қайта отырғызуды жүргізеді және оларды қайта отырғызу жүргізілген сәттен бастап үш жыл бойы (ағаш көшетінің жерсіну кезеңі) күтіп-ұстау және қорғау жөніндегі одан әрі іс-шараларды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z190" w:id="181"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4329,88 +4501,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="184"/>
+    <w:bookmarkStart w:name="z195" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  ____ жылғы 1 қаңтардағы Жасыл екпелер тізілімі Жасыл екпелер объектілерінің (учаскелерінің) алаңын жердің санатына, өсімдіктің типтеріне, функционалдық мақсатына қарай бөлу Қала/елді мекен </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z196" w:id="185"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z196" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Жауапты иесі:____________________________ Жасыл екпелер тізілімі Кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
@@ -6017,70 +6189,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="186"/>
+    <w:bookmarkStart w:name="z199" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Жасыл екпелерді зерттеп-қарау актісі 20__ж. "___"___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -9081,70 +9253,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="187"/>
+    <w:bookmarkStart w:name="z200" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -10038,170 +10210,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="188"/>
+    <w:bookmarkStart w:name="z201" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы акт _______ данада жасалды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z202" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Зерттеп-қарау актісі жасыл екпелерді кесуге немесе қайта отырғызуға құқық беретін құжат болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z203" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке немесе заңды тұлғаның өкілі ___________________________ қолы (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z204" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мөрі бар болса)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z202" w:id="189"/>
-[...15 lines deleted...]
-      Ескертпе: Зерттеп-қарау актісі жасыл екпелерді кесуге немесе қайта отырғызуға құқық беретін құжат болып табылмайды.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның лауазымды адамы ________________________ қолы (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z203" w:id="190"/>
-[...15 lines deleted...]
-      Жеке немесе заңды тұлғаның өкілі ___________________________ қолы (Т.А.Ә.)</w:t>
+    <w:bookmarkStart w:name="z206" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z204" w:id="191"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11866,288 +12038,288 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы,телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="194"/>
+    <w:bookmarkStart w:name="z233" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кепілдік хат ______________________________________________ (жеке немесе заңды тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z234" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағаштарды кесуге рұқсат алған сәттен бастап алты ай ішінде ____________ дана көлемінде өтемдік ағаш отырғызуды жүргізуге кепілдік береді, ___________ тұқымдылар, ағаштардың орнына _________ дана, _________________ үшін кесілетін тұқымдар ____________________________________мекенжайы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z235" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (себебі көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z236" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ 20 жылғы " " жасыл екпелерді зерттеп-қарау актісіне сәйкес.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z234" w:id="195"/>
-[...15 lines deleted...]
-      Ағаштарды кесуге рұқсат алған сәттен бастап алты ай ішінде ____________ дана көлемінде өтемдік ағаш отырғызуды жүргізуге кепілдік береді, ___________ тұқымдылар, ағаштардың орнына _________ дана, _________________ үшін кесілетін тұқымдар ____________________________________мекенжайы бойынша:</w:t>
+    <w:bookmarkStart w:name="z237" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отырғызылған көшеттер жойылған жағдайда, қайта отырғызуға кепілдік береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z235" w:id="196"/>
-[...15 lines deleted...]
-      (себебі көрсетіледі)</w:t>
+    <w:bookmarkStart w:name="z238" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының 4), 5), 6), 7) және 8) тармақшаларына сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізуге және үш жыл өткеннен кейін оларды ағаштардың жерсіну актісі негізінде жергілікті атқарушы органның теңгеріміне беруге кепілдік береді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z236" w:id="197"/>
-[...15 lines deleted...]
-      __________________________________________________ 20 жылғы " " жасыл екпелерді зерттеп-қарау актісіне сәйкес.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z237" w:id="198"/>
-[...15 lines deleted...]
-      Отырғызылған көшеттер жойылған жағдайда, қайта отырғызуға кепілдік береді.</w:t>
+    <w:bookmarkStart w:name="z240" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке немесе заңды тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z238" w:id="199"/>
-[...15 lines deleted...]
-      Өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының 4), 5), 6), 7) және 8) тармақшаларына сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізуге және үш жыл өткеннен кейін оларды ағаштардың жерсіну актісі негізінде жергілікті атқарушы органның теңгеріміне беруге кепілдік береді</w:t>
+    <w:bookmarkStart w:name="z241" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасыл екпелерді күтіп-ұстау және қорғау қағидаларын бұзғаны үшін "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасының Кодексінің 381-1 және 386 бабына сәйкес жауапкершілікке тартылатыны хабарланды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z239" w:id="200"/>
-[...15 lines deleted...]
-      __________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z242" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ ж. "___" ____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z240" w:id="201"/>
-[...15 lines deleted...]
-      (жеке немесе заңды тұлғаның атауы)</w:t>
+    <w:bookmarkStart w:name="z243" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z241" w:id="202"/>
-[...15 lines deleted...]
-      Жасыл екпелерді күтіп-ұстау және қорғау қағидаларын бұзғаны үшін "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасының Кодексінің 381-1 және 386 бабына сәйкес жауапкершілікке тартылатыны хабарланды.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының Т.А.Ә. және қолы (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z242" w:id="203"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12252,68 +12424,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="206"/>
+    <w:bookmarkStart w:name="z247" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасыл екпелердің жерсіну актісі 20___ ж. "___" _________ Жасыл екпелердің отырғызған мекенжайы: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -13782,130 +13954,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="207"/>
+    <w:bookmarkStart w:name="z248" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке немесе заңды тұлғаның өкілі ________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z249" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z250" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның лауазымды адамы _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z251" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z249" w:id="208"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13945,242 +14117,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Алматы облыстық мәслихатының 2024 жылғы "____" ___________ № ______ шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="211"/>
+    <w:bookmarkStart w:name="z253" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алматы облыстық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z254" w:id="212"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z254" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Алматы облыстық мәслихатының 2017 жылғы 26 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24-125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Алматы облысының жасыл екпелерді күтіп-ұстау және қорғау қағидаларын бекіту туралы" шешімі (Алматы облысы Әділет департаментінде 2017 жылы 17 қарашада № 4387 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z255" w:id="213"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z255" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Алматы облыстық мәслихатының 2017 жылғы 26 қазандағы № 24-125 "Алматы облысының жасыл екпелерді күтіп-ұстау және қорғау қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Алматы облыстық мәслихатының 2018 жылғы 25 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Алматы облысы Әділет департаментінде 2018 жылы 8 тамызда № 4783 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z256" w:id="214"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z256" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Алматы облыстық мәслихатының 2017 жылғы 26 қазандағы № 24-125 "Алматы облысының жасыл екпелерді күтіп-ұстау және қорғау қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Алматы облыстық мәслихатының 2022 жылғы 8 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24-115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14506,31 +14678,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>