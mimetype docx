--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afa3ce2" w14:textId="afa3ce2">
+    <w:p w14:paraId="5e717cd" w14:textId="5e717cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -14304,55 +14304,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14678,31 +14678,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>